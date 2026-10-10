--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab38cd124eae48146bd37705a14061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfdc76a406396e9f6a025dfa88fef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be47bd5f4613d99240ba720b791f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae47396f4ab853aa6bba76a4c36f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e122f9eb53f9b9a332c31bf52725f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f812df27c928a17ceb674866a73b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f1d0b9457c607266d30b8b9e81d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea602df2dc2c9ef76cc47b6a23c2b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5692a768a49ea1fa38f5bdcc9e5ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326bf2fbb40c2836a0af31261ec63110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2480f9881875638f06480662fc8ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fb130ba2469775c39868fd80e81812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed139790f7a004e6b9d75651d60fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e18d8c8786ff4558fb888beb5a7fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932a5304cf2ebf94724b747a0ed97d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d092c1f5fcb1abc60a5e59972f0a3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cb0b36ce025e3eb94c4b4d193174617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6199b3521cfea2d8244d36cf62208b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386bcfa07ef3e756668173e8ea4aa2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835620e1b5be1742c623989b7b1b83c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65343d1ada4b19f0de3cd4eb0ee9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114be3607cc43aeed7684cfca4294222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba3cb8a510f94a85cba04d62dd2fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36740fc30783ae3f0194234e7fbb64324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4c0291ec7bf1de6aa2acf647783225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3950eb36cb72cb62e9a77eb34ef262526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d12e79cdf16fedeeae10f44d6487f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca507e73b24f23348439b22b8e5434428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9793c49bf3ae0fbc1921a3f22e89729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fee1dd48adde9a6abe044c4e7b1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8600f8b9516c42d5db2ec9847ff31f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48e6127ad6ce92ac801cb8aab25c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d7dad46ae4b938852274cd632c6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844c3eec06633a15855b392e0e3640734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeedab7b0191059c0fb871f575332835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4117fc34a01936045e2e06b548d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cec2561542bf1c10386c7397cc92437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b359336b26213c3065d6f34f4d3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87833c54f8c6152a8defda8e1a0acac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde57952e429c4ff876f0e87a50c9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5ca41395c31af58b5ffbc37fc87cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a483eac6b6d66da448fd172c7974d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3c3950e3f2ce574bda776a94ef7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef88152630e82e881b3ed7c3777b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603383d58f0f797bae5ca82bb7be3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152355bd610d09cabc38906a8037a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b77b5a4b95e0d5a82f59122d05c4f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa38d26cb7e3e91a05a55d888878e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9bf58f39698a088f2cbc6842abdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554938a7da0cde093aaedfcd22d0c2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfba1e4a24dc467755d191d1f0a08ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5128a6e4061207911859c73f5b43552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33582b451cfb79fc045ca6de7228f82153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89307f6debf9ce35076736791c6920f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517b0c03b5e961b2a77248f8c966b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe64fff0b6da113f00e54d8e7c2e0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da42b3304dc7f6885a7028d35caaf3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1866104ac1c0a6d8c5fb5f52496258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d8c5576eb1450fb76ec5b8db755b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce2ed81c592c218be9910ac56c1a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957c66922389ab97900341cdac384161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448205cb98dafde1c5b2a86ceda333762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b610099d51eb9a8cd490d6a0aecbc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d0551820aa241ca76969250eba9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148032a689451936a17cf642f975c6ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5c304ceb3720b52c79decced2fdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a7afd4a32ba9f7ca0f390e0d4c45c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05326fcf380668193184fea89f9e3bf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ced6e3de82df48f40eccf574229769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5350a6ed778b7f91c84322992cbc3c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956dd33eadbf88604ed658d2d07fab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c8a330c4cd27bbfdb1536949895972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcba7cf82d67a0aa5e2bcf562f6fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a37824d871f544ac188fa7803d9ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972af1f2e0aab664efd1bb53c47739d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf30e01252ead2c2959b2886df11bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb857c9da6ff3823e328994bb0f340777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2d395521f1b0688b0c2335284d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e092ffdfc5b20fe33350b772ab3a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15f1fb162d17a56336f3c72eb537380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd37d78c59868823b6b93c4cf0a7a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeedff771f706e4aeaa9b2ebe3101682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859f628cf870fb8fc072e551e8cf4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641c2996cae8e662a4a910b4bbfb1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2a133cb794ee412990b38943389585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7d391337e427d9148f5efad9727186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a8b91bac250262e841b7ffff25d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c240c06db10f63b6a33f3aa7120d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0056f353de008ce298c31d0710ac17d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ccf64440708a224bd3a285f41648790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f66491b829b52d4d9a98d007983d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347dccea3856eaf6f5f3e1ae968d64692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522065f6c179035054a3e817d40a1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83cf462646fe58314def07a740972594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113964050e8f367450208677508469295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459522decd21a9945cf175b8ab7e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e61730406116af5264002790f19b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd9e47f3de0dde2e638b50027f91698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49658a52d8c3aa3cc262eea24683a0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8d80c380d23accdd29ca7a0c8cd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208763c431703bc07f7da0a69fc6b1a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14730fcbb20cf0cb2dbaa256fc9107de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c7176240883b54eb0c36d566ab94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6cd45640b1aef7c49c75faebc463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6728c1fd9210036da7abbf89c66136105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537d2de5e35e73924bf7b1f526e40d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78033a08c9f46e30000219c6f8f7f46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b5cd2aec79a0d2ddc2371465cf29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9520e2db57096b69a581d4fcf529ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031109adc44b66ba2ceaa987ceee0c0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452979e5f6000a33c14302fc7bd6bd55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9abc5786c514339774a0dfa28955c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee3949b9e704aced3ceace72a6b56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018db4553dd26707e56af42ea4472dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28812362ef7495420585d0ff28d6571115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feace68bf3ae171974876504a827d32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e798cb7d27e3f67fafabc83e828a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54841438995493c457705050a85fe28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa17e04ae9fdf011967423497b3cc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c957ae3d2c4af8a2bd4b461d36a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd538289f351c496e59d6eba3627473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143691741ecc8df476982e148d9ca91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65ce7810b4f3572e3d5d868dbc0a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d0b09ad3e28e2f4a6e2b9e34bcaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37975317468778bfb8d21d50b7e1f84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744ceaecda2cc9aa1e4b22bc8dca72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045d445205b64f38c00644b7c5a3b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7ada676c2be9ae289aef9d93b077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10253a24e8515887a62308df59a2bb07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aed0dbb8810130899a9f9f70279072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6236bd1339dbfd1d6216d53c454cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200247f5f864a8f780d7d8eb20d3dfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cef8a03699b55f558b12a1ea2d90a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810022b8b0c94379bb96297138623e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca0d5e98d058f89f2fc2076f9d1bea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe1b0f630b2b22704b366d28ca0bed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db1fc76f1157e8f041566c220db266137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd54809049d9668df625b743f9e3f98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec19df6e4a79f7edc1f3be5d4d4b745139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09416065bc0f60eeb9cff54413101b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4642ef217b80dc6c3a72282cd1f0ba4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7048fb4d4cc3ba8b993727edad41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5cfc5ab25bceaa1dcc43a57a9c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b9ce474da7e2477c1db3fbbef991b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092a6d7e1f14b7b1a4836f2a936aad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b0bfd7c22ab050bb8424bbfa6a54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f14114a7ba926f0757c7dc33e9721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b73a2c0d4dbf970f6919e4546a34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd92b091abbb109449303494accfd8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c77bfd8c75fb2af994c5154c41724e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f38fa0e1e9e8300be1877074a1d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c9912ccc06a0a171be2c2eac96b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9cc26ff51b17c06826923e14e9ac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9bd6e2ee287d42dffcbcb7b16098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fdf0a0b2231e72429dfdd9c7943b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27b036b8e1bb1eae9749b4a4ec633f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4cae1ca2fe3cda1d33a844b78592e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1da3298130aacff180f209773b5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bf936c967545b88506aa18ff6c33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54d2d61862a3d4f4728636d005120160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89bc6d94da4afd71541f2462308441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb26157d1edf5834358942f80848d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba798f32ada15de351b7bb5d9ed0612163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa15580ccb02309ceab73f06a1b65b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b68d307ec914d340e929da020d77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bd97b46bcfde23d59c37bfb19fce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b50fc4d88d5fcc91e692ed174eb40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670057f4e23f2fa1257c826f23fba7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916873183509a5d0d52e9a4b7ac9cda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bd83cde1fb75112a88c16de57315170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f83e3ee95b6c5a11b6fa1a9fc00da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840207f24ae165dd42dfb62c86505006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1527019b36b29d7fe96e33d49691173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61dbbb6732115c84d52c825230ad65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714c50f61c8eac05232319da2ad6f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a24c72a6512f5097176fa77b6b7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb344cb122048197b7530ec27ea4c8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87111ed89655390e5a803a202c960cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07933a4c7458f6a0bb559a511d51b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5853220447944219bcffece9b2873180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff299e0f36cc81f508f721e8ce8b52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795b2702c95789b48017113130d9ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a974dee64c6ca9b59914b79d74aab4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e73c753a319a6cde06cf1cd056229184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62097483f592f075d929ad73ac0f814185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c47cf01223e6015c570fb3d485042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4346d2159ead83a3a12bf5b84a14f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9de16530c9307c30204c992f2884e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f60fc5c05deb65b7dfa00b3dcdebe0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042d05498bf67dbbc5d9775d7e12bb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfeca2ed7242371af981fdeb65af6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8c5717cf8192c62090351e7c5956192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b87cebcecf82ddfe8148cae75d07d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed4942145e9779b778fba2d03ee76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa60efadd2008ae113ea7488de90c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b599ba80e6ff0a3cf8a68a331b27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d3d356f29116c314639db9aa721f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b4db9180eab77c1f68431516b7c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cab971627aa64c3baa5d024940d7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb2bba84e1459fc433ee7540b55dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a65bfcfe6fa12d02941bd395a8c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfde3bcb7534f88302b291fe9b2ac3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514267cb060327db4aa40ad5a5d3b55f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35440cecb87fa43f4cc132daaa0b394c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437ceabc1998d53085b3343f697b65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712de88e400ffcd21f1f0ec14acde91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5f84cb6e5c0417add841ecf6a757207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916100027a0cd53c1af92f97cf5614e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f655cc84ce3bbe0e76c8d79e5197209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e616f16275247d49a1f52f88a4c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec60a80fe402a5206d1fde8d62a719211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fad0b98041aeb75da52caf9929997212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc1088e91bf40da27529aa3896070213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98578bbc011194637961c12c09eaee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76f7aa2a71eb53074d5e78280ed493215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee516e83619b68c779b29c40d9fcf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12815a02a0f3c33663831930958ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c01ed05d22e90a14e766a761e322218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d3f9386768e7363f4d73e794f27c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc9957b5889fe9da53eec64bed1ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885443c06a7886ab66ccb25b4f7f664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e178906487c9ed83685d30f6150f3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced6a6d56a49bbe4857a1e1903defb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799495217c35c84d49678ab9a38c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e911b5e2d8df084ea20f5bbe50e5aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab523dcf0fd0d6581ed2c07f71550f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ed93d419acae69c63867fd452e18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdc44a64a331263866df0498816831228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d429b9114f100d41df785708c26068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e30eba65970de46761fa77381fcd26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3af37a2d08433e20772738f1ba7d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c85b727e92e78381e05a8f2f9fcfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0498977cf907938631204bf2340f0bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaaf3959502697af7c66ed97bc890e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e439ec34fdf0a4013e58c0ae9b5bd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb22c38cce99b1c87c21f1b845c43c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d680b6da7497f738cb3022aed79b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e80fa1e17227b62258ba3d1cab68f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaaa42e8ad02dce599069ed1b5eb41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18accee348f94e6310d89d607a76d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a936bf5d2e6af72bd1eef287b2ea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0235588940058c3af7a68a8e1ca014e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433eebf1d4096f9c915c6b7ebba37bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403830ba3514cf647b893db9c6de197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45b93e4458ecf50edca12c260d074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67fd8a59bdb186d4c519c8291b752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a1f82066c7946c687f22ad05144f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890929b9c92b7d44d57b55bc0c9d521248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9407935a09e65319f3644ba02ef56c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d9c6e1cbf101946bb5c242142987250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7c132ed1cd19950f6ce51c1c103c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9b77becdae892874b434d7668772252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd5f91c18aeb21a6f17ddaf1f5a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3abf6f103d3a1a789539702989b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356d0f68236fb9ee7028b0de01e690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c477775ede509508e5b13778778638256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade21cf53d37a549aa52460d55e36a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4da5e79964788fd4ba16d24a82cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207acc39bf0652ab7289fdac7c5fa38c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254875088e8bf176171540275e19e75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3aef0b27448e6fed0b70fc3d9b79a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b68ef56140a8564a0858dfe5b60c44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58878cdf7b7856360777a2a0a358b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c129eb22982de5dc19f3702871f07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f288ece86c537ac59508ccd3739349265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf54aed138b44634bb09e7970b98acd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6642155051816dea2a3ae6c261944c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3acc77d977694938dcae73132dfc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d765966a66d75cdbff46a0a7a97be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82c17e0d1247655386f88291af5f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a4c5569f502172056b917029f599271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317dd1b632f61e7b00d1ee1eb9745f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903bde98e642a1f145640cf1fc08c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2780a6532c2a837d27bc17c362f22c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe93d15771188bd37ddd8991ad19b01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd4eaa7ab9d28f989decb8cbe9b46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe056048fe4ce7cc765c71c3119e22f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dbd5d3401d36001a3d9eb5a20d003278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da349f21e69d4657ee8b1ae25f4885279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bb6d90c7ac2609f762d43d442cf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e51cc2801a7b1e2edeac0687f534e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9d023512771c5e2684a3a0862f42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397230f677844db08feef7b3265c7687283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b3122f34a7186a2b3dc2685f6a76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ce4864d7fcd4e64a1d0c7295c380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9a819999ac8274c9ed7fc3d6b518286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff42406ae05954a9363be81d8a232e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57251d86ac8ef378af406b946edccef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d47e1817b5821c195c7db6ed5834289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f801f186154af0225e7a5a96369da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b917c49fc6d494f1e6f5ff690070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5281e56adad261945a8e929a98f4f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fb18e02a914e5f2d6337c7ad0bb9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ad9bf124323f51c0a914995e2356294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde90b933e75a3767d98d57b047a0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8093139d7963c65cf5fd802b7fb7a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bda6417d7a8cd2155ef300fba883e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658347d9bd90104e8988d5db0bcd31a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e126a7aec0f967baad24c299b94f62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9693d71086e50f2e05d84424aeef6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8af69b3063e66c60ed9fb49db04d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071957f73ab43677263862d79371656302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48da8077bf581476f0f1e03e52100e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe780ee4fbea7136501cfea795dbfd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9461f606187291ce8ec3b521a12773305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad4ad4dd6abf23b016e500f1ac3ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbee08d12219d7a89090680b9f430307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6aeb17c92d732a6985c4af69f615e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10377da725a8ba0a75053ec38998ac49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681c43ed002aa3cdf632923e081541310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e61eaa3ee3d0374111f6913bf28aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a00a591263318b771783052dc1d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c06b9ec1fbd2b9898636cebe252fae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6b067760112f9722d77e4d46f0fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c97b13f9813c1192a988a61897bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd48d3151758872b48b939fd56ac694316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c7cdd15ce80ff75a4dce0281fe7b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626b87ad7faa5f60a460c1b491d363a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113addc3f1127f83603c6245aef6795319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117103ccdc11a39dfdba82c4fbfc961320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee950cfbec26db0129d842991c974321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25c2aca652adaf0957f927be59759322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afa3b004677ac0d3d50dd64c0911b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7a133a2d15b435f36e67ef4bb5fb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a45be048b40950d02db768ba2b46e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b325399cf9250b34483083d9704d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa93975f4241b0c2433de76125bdad6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c28531e305e68726f0788d4b5d2a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ece7906b313869bcd55f8816c5a02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c268500ebe942c6b6962dfad2826e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93320bd50c93f07b55feb8c1e826cbe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576513e026d2e98e71ce5718aed2411332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ec78edbe42813d6a3ec0f4ecde50333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccac490c0b4405b31a8a226b75bed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba24db6762c6cfb63e6ee052df7eb122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b3005c1d3aad4b315626a2a8fffe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ff4077de433727528e7419fbe6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f53de8412a1001ff69cabb4932d9535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb59b4c1097be5890fc7e4950c880bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d902c25c8b9d25c0f87306aebbd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098703faa830b4be1111df748ca890a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc284bc29b51dd6c076725bc2ce619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776907391eb69f436ae8d3f23cb9241f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4a99634f13bae2036c72aa98515111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1ef0649e16ebb6806fb5d9bd3e4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84de0fb28afa958e31191a7af31c9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c15b32ffb16b03231337315043ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed0f7fff9fe69c135e9a8b5d5acbf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7881920c186c8912e32e3928b01816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291912869cb62ad133cb15411bf2315417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5d1db47e6eac8d30c9275e567c7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2d8ea1deccb0096266c271093eff619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7774d1643230daf2dcd472428d96b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff05a04693eb9597626a4fbd7c0fc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070ac42551dc64432341748d3565ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdefe48fa0d6b639e516e3a7a0a3f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caef33028137b91d976c977bf717dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ae06e68549dd4611fa5c83a8b0e4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf938f7fa0304b1ab1f8d95e63b0f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797fa63a6c75f88bbb929fc11199a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e256635bceaa2ca9408dbd0a88c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb9f521c935aaa02177261d00abae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2767b68e6e11ba4644261a4fadf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1dbd069134cf4cd9af4b0f84788031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57b44f097e0e2b834a1d5865d102e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd4d89b506e4c1b57405de1ab2b2fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf18f9efe60f094ad1f22e851978534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d59676c453c78971826280df5864035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407805ad5d9237ec72afacd1286537e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762e97a2151ad974a23fe9ba90298737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b79ea32a51a43caa719cccfe4a9cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071ceac4c58e2b2302856ae946ab9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b50fc1614e4fc6555c2376d6ccb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ea2dccdeac50f9ea4a9991a51e5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b317b3235da3061ad9664ef4d55a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19326a111df007085151805267ca2ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a16730f286b6e627f2bbc1e698a0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c907b5f592f14473c6d140c76610645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de3ea66ec9b4675d2ac8b705d624946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c937eab6b8b812708daa0a280379d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3feaff5ee362c52cd7ba40c6376c0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd25e6b601c83d55a0b3fe6c1039849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66b763ee8fb9ce5cbfd493e7590db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c3d9e54ded0eea1569fbccfb431851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793983a750249712fdf15436ec766752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a01d1af817b2b94ec6826abcb9ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ff553739875845737a5d89db789a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e675945407764793b2f578507b2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51721831dc574b21d27502078502856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b51d2e8ecc22644ad8b7a1762970ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc908f7c09ab98948d4b9fb7b08a7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1613484ec7b55b5723f2d1d47690159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703b7064f1dc6b283c487c6de294e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c860c0cb5bd800c583dab2da2683561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f0083c9a53f49f47f389c575012b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd32037b89e26b616b6d73b4a7004763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1110f8311aff2e8c57099336a058b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ff1c3fbb418e6fe26848da13ba3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c497a17a6bec6113af54214d92a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a298ce646a6319cfc11f17dc645371f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740e775f8a3f747b35be66cf6bd76c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a365d816d6759920a917dced90af1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841324bbf465f3097c5d76092ac93f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c1f92bfd88708759c51f9fbea90571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13f9461d71d11910355af761ef48272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217cf306e41344f7a7caa9b6e79de5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d3cc4b960946f0f8d7f7fa903e8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63714c37a005cb1e438eaa838091d1d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c25e2b1872861de191a827d161bd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6cbd344cee62e3e0f767136880e2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc266f390f692d5edea9ff5db108d0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab423dbc2c740067d69f36c27f36479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf524b1b63770ad23d0ee167ad60a0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357cecef2a371e0740bfcca23d3b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d2720c4843a9e1b3bc5acdd0552d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe541a038b1789eb6d2e4c3ebb45b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385de4e733c74595e2690dc997a4bf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19979eeb20499018f04c72b22a5f42085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764ad5e2c5b10ff2ca96d00f041d1f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81dcfac41548ebea7cfe75a30535987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8059650e1acc0fce984a607a8e5293488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b42a522d497e1e4d283125f8af3cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8509a68f26276fd3f997774325f15c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc7e6d733ee96f37b6d1da7133aa0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d49d1c98e248a1ea1139b1c84771e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18576320d3bb770a9b729866ce9e5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d09c20b621303167385c08c78f048394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bff1ccd0c86edbef108f7644c3b7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e81a5fc3e10526ffdf5a387b0b93896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299760c989ecfabff214c1d1d4d00f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffef8abbe94255d85c894f6522a7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa040bfe81a7e61c30256c5dea34d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce497daf740a8b4bb630b7717a25c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c41cd4ce2947c74fefffe26c8046101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f67d73442dfdbb025a4908e1c3e3b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e179d3c7e7360f9e0110a9d2b491103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca18a5be84568a721f043d6bc5606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b93ebced0eb35e18ccb177cb6f7d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde054b961cb5b33aa53d7ca6a22d36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f764a6576ea81072ac15eb786cc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ef12b2a5f4fe0d046b81d5c4faf17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9e9ea0089c95d42c71fc25ce0b1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72159814bee6d85f8c567d5b2f26204110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51054c273f7e376da1c4601fd6bdf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05ae5ce215a59641cf1ee479f8d943112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e0cce80b5e1cc76daa981e729d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cae27be57da3f1d0e1c02bbed0654114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92de164715bf6d8c31db11715b6e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e60b1ae3d0e8c6b2c8d0214c20ea7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa35cd2382f2fc1872efc5646e0ec85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2792bcdbe17b851422f36d1652fd70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a834ca6b6a022fa0057b56e9633c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50aa702552cc53a309d6a5ec5c57ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9382283e858bf2e3d9ffb3ef35d6a9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ed0c0a0c71b8cdda79df426110953122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e8f0cf2fb10cc5d41ed59ae7c85f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17987101ac972fcc45ff9133018df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd894017169e4f78ffe5839f727251125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c15cce7296502f848745eeea21c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7a5b09654661ec2f9e64601f4b7e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd569bcc4dec23b6004c3997912981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080225f62e275f4aa914b3ce8f4f16e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7999e7025219c5423f7045db7d306130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee166bd720e87e5d49a748f0108a674131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c462fbff57194c9f5fdfcce59126132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f968e519b5c34f5d3cb394295191d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d870f87eab67654edddda01ead2884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201be0892f5911fcec4effe620ed8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d157d35d6cc500b32cba4caea75ffe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ce08a3f14ab62804a02aa740873b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7f899057916754d87e2e498ebb05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd20deae712cbf5f6071510cebbad3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6f48b00bd0688e020cc1e20f013e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a029da4a7358ca66244c82710fe9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ba769aa2ed40e2b192a1f3de7342142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320ad6fe3da55d60cd7cbc917f3596143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e19dc942014d5a1a589201ecdf87f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c65904eccf612fc4c06894213d35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505354da5e8f1085caea95af89036a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc94800e3400b3e04c2211256e9d94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0274a11e86b8e697f7596397dea94b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896285b25c5a0e1bec627cfc86858115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2da6621b6b2356144aec45f0df401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fe22fad56a1a0782cc546a6f9fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded99b3240fa628562f2a89f2cfb95a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742049e9e76586768c8802bdb15318d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0567dc052b3c7f1776b5e6e0e1ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64cc5284af9515f74b39cb835d3645155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647e0f49ffefe2ce35229e084c2c48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6558b16f72a7b3db00cddabf67530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c9f1b2a2c5b66c34a61039537049158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8773a8a6f477804eab3c9127369c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121aa57b48e55b988238401980b1f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128fb56bcdb38b16040a8e63f025628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d77e2a6ae0f87b17ec8c2733b3b56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb821e377be52863a994b2b7147c072163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef2c67075be5fa99f8f9823bcc0832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dbd7bd42c03aad4c3e8362a638b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d6f37735bf3f0af006075b6b9fce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5da5d500929e5f4ca460e89758cff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688dad30220f13e0695dd0378a0499b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554a5f73bd257070d4d542909555de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a46be95b7940634d6d9a78fe3714170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a9d62c604d73656a37b8c88df60d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce1b0b795ca8176096d626f5269ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d183739794f3f4472aa1416b51168d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b105c2e137aeaa9837d87c9c1ba58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f3b3eed4cabbd7b559bde6f1cc73b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc440019739e7b5117e97a950a5f16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab8d365f0ae4108271fa9399aabd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3b38160dd7a8317949f9da0b9cfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcddaadb5ae7beecdbcebad04be1fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff89c914494629c8b05f4096d0c69e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec952d9ff2491b0f05460c1e2675f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401239cb9e658a4dab3b47e5499000ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a102cb105e7d4552136e108ae7343e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5e25036a328aea9ccc7d3398c639a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f5c67482cb30159f0ee5cb8c94cb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7de7af31000aedabbcfb0a0446a5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701f30bacabb29038303892d178e5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d77cf4cb981752b8c84b82a6d7c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee72f0444440e35e91a6eaa2fc9dfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d24ae117942b3882a81486e8df2ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94830c3bdd9217defc100dd7a234767e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5abb9fc9cfafb31b2bc62d54ba995192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e237c689205f9af9a5d0f5c05c7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6ea109a23cdde0c499e1440ec9de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd874293429a3c85f296eaab6f12d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf8b439e82dd933a1d85926b5a10d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab202ce0087e7d8ed5336a0ec584084197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c328be3465cee29f53447b4acd41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a5f36f97999b4cabfa23ddb9f2d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde3f44ccb320d17b0c1fdf7688804200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb4979812ac35b321e8403c6eef22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7e9e8f8d9f9227deedbc5a614ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c06e88ec77079114e261c8a05b3ae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786ba2f79029adbfc7f466ca105ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a322b5836f39605e39c455e75d96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337baf8a85dbee225a6bbd3a73c7888206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6613980b40278d2b95f4c3aa595b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19d26e824e92bb0aeffe05648d0a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc158cc6ea61906dca057be3ae9f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d810344b16220d66bfba9a26b7c6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7032e50be30772e94989beeca76d3c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e112798ce07d877f968e0fed1dc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7794faab9a4ae393356acd474d0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa86884c561d9eaa0d369d5e149948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48beda55bcb4d15162359892af870215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e93504cce6ca65247484e4340330216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61072b424642a50d05db67269303997217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5d6282c4298cea590871ee22ce8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876e03b1ee65844467bf7fcedfb09b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9457598be13e86615c61813c622d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d94ea3f227edcd361062430af6677221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5bfafc650b6ccc85c6142993a440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1adb40ea98feea7148181bbc80d49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6a47c646c2e5a32ed3b09203b911224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b615a4590ec891ce3cb3955204c49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1346465e652b6113f88904c22a0c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaaa52e02f51e2feaacccea7882632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d567771396b4add96c4d31c23e414228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc6fca679b41ae21ab76236a7d0396229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18f9bc731ccdedc6c444268aa3418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babd4f6f4cb0e7976a7fc655228956231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e49655039bb621f047ccee6e6df3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed3be81f64cff8170f4b7a7126b6e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2cc8aa7cfd0b186106cea66025a9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395e48bec2a138e5928bdb001f5ff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08731618b13023b2708205a39f5d6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c33f2249695af48ef95e3a7b14571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb80cfefaf8c66b29fe9713cc2ee02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ec97e384154db5ac5a231c829d1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4572dfe6aee35be9f967a9fa14a87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060840a8c49609d56fbdc65a634edbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a5a421869707ece55a70a11cd2bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0859f16ecb6fc288fbe71d500ae19b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e7f6109cd08e6385856ccae7786a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8c5b9fb1b2d29c2c6ce50858ef7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c25d5a30e9ecdd84af8d474dfa44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a476f6a34ab1abdcf36df84c83f29cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930471b62828eb1ebb22aed239aa9c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8732ef7949ac1465e1205ef305a03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de574cf13d7c72286dde36bf44ab9d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d60e80ea87cac10e1d3b67d533840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c782282120f32e0a9b8a8b677de5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e2621f476d352dca80b9b94852bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c597782bf6b816a6a80c4f636614a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3875494ce0466fa30c5e1b1a77742255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2427b216d0ea4581701ad9117c475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58322e1560e0631e365e0fbd1f07f7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8edcd4826b155ca10bb0f3f654de1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f981744e92e6c79d4ee619f82162d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c9b307ea0b4d470caa0cb8ed73a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24f72b66f66341f14b30a9792e5f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a01580e72f8ed4a397a4b5edcddeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087890cf49b6fb02f269ccf7bea23c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce121e8acbe818209c229d4ea847fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607fb44274b50744a0ae1218a8ca7dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b35b056e96b8f28e56d728bbb791b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0348611ec2ca71cd0df75822607f4c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db1d5f9a8e335a1831a0604a960dff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d5ada413b4f3d13014f735bee9a0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00bac8f2786c21a3cfbe4bc18ec23c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a0bfaec410488abce882dfbd4d23b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94846f6b33a87e29b8d1631385251272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a23b25f7a99d00fb06b0b0bf62bac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dfc564ac0a1130d529b1f149274db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0faff3cdbe8db09b9b8dbf01a96eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb1e53f880de09edc1127431cd7d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9be1f2b94c26bf792086b9c0846e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8912eacb95e897b53b1e7943d902c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf755840ad4f3652d0d066fc8e50c9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591444f06b2df56e8c73d160536397b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e08abc20d0f93c2572f7a58bd3cc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e575758b9475aca64319cf20aa13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe3451558403f4d10af11f7b2906c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841351a6f1fbafa20ae01dc878bae8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1c08500db286fd032470e2d8f736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d394ea1959590f85c8a86a630ded96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58c14dde6c86fba134e1f38699c03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a821a809bffa3ce0977ff69a7988fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f9820423c8aab2ef880d2c5e0b55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d3d5fcfedb415e735cd41bb25b0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2dc59d9651b4686c11f76f7a1d20b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c19da31298a7768d7944a2ac437e9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6de23390ee96d11f8b70e819b65e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68169756728496863b6efd3e6b36eded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af095ae87589ce760bf984a1eba763e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f3e87eff560f2ed3ae9a424aeb72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87643df8cc8455236ee6af8a3e31524297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d190d57efde61bf2271558aaac22a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b96644cef5eed4d45fdf34ab38fc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3569adef61249e9ace9ed43e9e8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc1186c8dfed236e54aa165fbd5b28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2496e2d1589bd6248dbb9866fadb61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d0f4de042fdc69309bfcd755ecf9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d70661c1825e3e9365c2b0ea743c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776cac8322b11ea8b67fc2b086cb8c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841fcd6bbf59a3e86a138d390cc7efb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5518aebf2e828760d8e8d0abd88c4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10f4df0bf6c7b50e53b40d0782bee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291824cd1fdca962ecd147d7d591692309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b77d7a7a258109918de550fa48aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2666b93e70093c00ee2bf8e20ac83d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb5b584b4fa2efd1a04c5c79fa90fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c0d58ff21e30a12e27ef41f2a5f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faeaec3d988a45b273dc9cab7cbffd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5947ba2f2cbfffc05454d207b5404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e18763348fac493d525d854321cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6da383c63d740598e015095fdf92e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af85436fe9d47c7bca1779a335d9f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab0156155a1e6fa37ba0180aa0df2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014b7701ac35d05ca11568b12ddd31d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31eff1037601f5c5a9bbe95ec28e08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffbab70604deec1b539df62b946fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47921612c20a164f6eaee19a3c2cf5a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f97dc8a2b45b1ba1a624bb61a39ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ba7fd0bf72a28d863b09ffb50a9a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>