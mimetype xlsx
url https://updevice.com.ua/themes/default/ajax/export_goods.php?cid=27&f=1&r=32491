--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d5e513f61201425d041a42719df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f888653e6189074da4f391a8cd5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f297ee604ea410fbc444c75bd4213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee5067b73a5fbd70de5d4f2610656a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec398cce649b47b6acfcab7530cccb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a29619ae932b446737096eb103c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ab913a8ec49decaa73c60580cb527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e698e282988f1451e6755b41db518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490caa8c828295ae1ab0e9b7518699129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a330a484734e237a8a74bfc91a8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2139fb60e26201612b687ee45232e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0da6346c11300b92e57ae324030cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10fa08fbfb7763694425af66581e6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e0576160246e69a6387eb99e99d6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10d0156495dc9965da8df3b57863715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8b191c2522ba8987bb553ddff94e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d84fbd0905f8884c2bf4b57bd44317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234c1ec3bd9c5e9304347aad023e5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab2e633aa99fc09278983b737d00419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13dace0f6494c4307c3c1b8d6cbebf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e532a28cc285ad30d113e505d89e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902b5c11eade39f1d2eaf2b920b2f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88bea72d5764652d6e3ce182165e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87669f2063db738dd06afad031bdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b17ede2ba57496788a97ac888b83125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe5d437bfa1ff64aee209609639d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1780c2572c31d966ce287020c6ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d800e09a70b591fb854d0e7fcaed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985a04c3a316503e64b4a01f3690c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5faf0bba1458edbf9e044be24cad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3adbf31a5e19ed0182e8dcefb826ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8de785ceba818032a0918d86473e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879d0b5af6294721c712f707dd668133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b19912ada62962e020b3f05b144d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214af2e6d52485ca3e569e110533dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8617665fb730029fbc18bf8f08728a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a6bd274aef74b404b5cd5cdd741837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7c64213c3d9b0b8b4ff55f7d7f3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7c36799f271f10d2f0f4ce684e6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9963c3d42e0d46b682111dd7bd07340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942446693e4ea1852152fa55955470841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb82b924a8317d3dce8d9e3cbddb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f5ce88f2656ed1c8617706402b3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a10dc73c02901c2f5120a19a2f9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba51ce90069a8906f0e6e090f0ded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efe340bf2a26c72dd414c875f311946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915f733e541e6e27f00929976e682d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b831b22f15ef249634f8e4c764f2ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db966afa502a550a721eac61704230149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1b0a9724fa96afe48541611f085350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebf7206d97483135c8ccd454d600151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fecbc9c1d06f6c6c377af87f1334052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec6c038529b956acde9603f9eb45b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373e055c1a1c17d85d2f8b1b54d57f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3241e42d241ba35fbac785aa0c827d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a97d2bed070620bdb490849b092956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaee1205b3690520cf49d88d9260e6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95f40d240a8d7bac1fc21231ee648558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82c3546bb7dbf7405456e468d0083459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3798dcaf48f097b30d4a442003cc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8236f6f350f0f341682473aeddb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa99dd34213dcc16267b551c698bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d5039060b8a47a64fc20c4fa05e0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c57c13529539bde33768c4a58b0d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b660b0834d37d512c6b9416998288165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e4fe7133d7770e9f9c0f5dab62e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd4c82d73e509e0b878d69153981c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f2c2cf3fe748da51b2e4b41a9b6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a115e8e85b751d1bf4cffec4f6c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4dc420a8495b0f77bfd3416bc19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085894c36112963d9c6a2babb5d0ae7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567bd6cf8d57284064f5841ee5221972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f885c967867c200acaf0a25e861c6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd00a1469957427db59986516ba07074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ef2cf5fc2add08dd5b3362702fbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ece9d2875e6cdf690dc482c029d8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2b2f464e9942b4fe089af741b9c0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dec044dc47422bd4411a90e8c70ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16023d9bf322daad20c11bfcfdcbde8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c384aca9370361d341f35a44808768e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908aed5c72e0ba707129f3e0e2b6ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d14ef0af3b8df9d84f8f2feafd3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5031e40b83ca858fe9d8d3f2b555783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6868db7a31a40b03944ce687dfe6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0042a2e9f3db847708a2ddba43ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4d033106e14ae60c3b6a144139f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a248e10982eed456af4e2874100987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb9d9cf66719f79c16a899bbacdfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aded302ab4522586ba1066efb484789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a78f5d94a3d34dd03cd5b8f3fbe7a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a2fea0085142c4ec0591ad99c25e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057a79a544faa27f1c765f67a2685792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87a64bf7d02d9dccae586ef93389a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aff38660c739a42789c745448f33d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a701c58ae3b866adf264ada92011a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb773dc962a5d6a4df0e89bc6bbd71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74266ad6f1c3593e2c6206812dc9c0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3d4031b59796739128d5806f744898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f722af85c9f6e1357f60ebc653eae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf0a15ab3efd435f046bc69bbde0f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc72baed27c10be6f6ac7a6f2c19e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403a06516d711b44f1ab2cae78aa683102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e015f22a2bc4f458e9036f58003d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e087fcbf75cf3d71d44300862f4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf849fe9fa79b4371f63d5c91701e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2a87143db40133189297e5b872d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff699253730a7ac480dd98608ac4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52107b4197439287f5fd1fd4475f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d6da9282e66581b1a55e17131692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b17dae647cdf862c80ef8de951d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8d7aa12c03b000c4e2eef22a545ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f382d3f29beb362431eb0ac5d9f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e9cdb0e418146cee5269fd6b2d6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3737109ed8a67c844ecb8ac2643af9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b214d83c762f72479a01b33e5d93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4570a36d342bf2b4d0f05006cf9a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d245db8a765d5ce1be29edb1f011ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49fa00c646ea24979f862a60abb994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8620f23e5b58a6a8252e18e77af7d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5882aaaf894ccf150b689063717e86f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355452443b66f7f871f2e79c6586b9aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697477da761be257f34d4e2975fa3c7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5795e0fee741b70c885c54737317d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd554a66e292aebce2916ad0e76297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbeab958d190e417ba9b244cff7a36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba1d0baf8816f01161f47a1257342b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b94a3e637f17f8cdf66e1f888aaa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7baead3a9048176a9b15568e7557c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c061e9603b42761c06c075df5942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0d1d276d9d64c5f6d08c67d7ee1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673131743cd2aa138821fc2e322fdfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d0c1319529b47f89bfcfaa3ab42c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0a2b5fac8bebf54647b7233121661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710fd88f5fc69c3b29ef3bc475684e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb1d879ea791ea19c4c53ff59399e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952151b1526db97df07f0d1093dbe5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d44b30a626309f6fb2fef644fb035c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d6a3b2837dcbdab57dbd677df74b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec8517902913b52821fbb40fb37c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04938944a6c6278f44b92cfea6272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4095d43c1f1dcdf2f719ce0a11427141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8c8382239302ec9c82d5bee9d336c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc53ffb81b18437b13f61540732b7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65debbd42c5b532fd465293b838dbd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec31bb9e449ac70c06c634fe2169b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ec8c4b7b223ec0240f7d3b919508146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647318608b751806a5b2aaa6fd62e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6c0f9c737864c13f2e69184a4e3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ebbc643cdc3b004ed5bce3f58f55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596de85098d032a88567538b87bec37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8751bff30dbc09aa1885ec419275c16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5f4469ca6dfb0e8da4621bc1d6d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a8a148ac93ab0d28385ab55cfb11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd75c9e633b0ea8418c673734ba45d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d90cdb0443d0fc5571cfbb98e63c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188030ac08656c8c3d67542147fba85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464185935a07b7aa091181ffd861d62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38200fecd588fca1ac8846d675981c59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb6cd0ab329f244e5acf39118d13ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f65bb5907b8ecd8af59ed6e185a132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d93bb99bb9f7868df766bc773f978161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d455c0af2da97db15691f28a6eb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd68e250b63f5c74b173dba402f03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc4ff8aa9d24abc367b9cd00b336ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ae86e2fe3af81a2332ee9d0d6040165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c6355ba1f102fca8b04cad77009f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e640351c9e950c6f9a8b7d4d3c90ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133f4bf6cc303cd77fe94eefe7a384168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df7160b7aa062a54afa0824fb7a5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8526f1fb2895d6e43485dd88038b871170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805982db7628623b2cbbf70e7df619fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd507a2d16c75a94809f2d30df11ceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e9af53aaa3a54437fb4cdf7cd5a6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ace9abf7e199e921ae4edda6ca05c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc90cda3d66887f12c133cd1aacc6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efabc9123cd6c6c13c96db61e32e350176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f7dfcd14483f9ff300e6e84ad0d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab245dbdd019d6ec5693a511b02ca7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0557e9827ecd0c01150f521be777f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36129ec6273be3ed49085064506b573e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a30d08413a900ab31746ce7c840ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7a719752c5768e764130a57b01a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc5ee18fd35ec471ea698e699e0a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb4da4bf9cb6503080c92e7542220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f5e65b51b7974800cf8835db3017185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324850b916db9d645f5e14071d41b3c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1b976b6e47a8cfe838eb9457ff4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93c47dd1f6771f1b8c55e93927a823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5932f761fd83e1313c13be9ba0e99a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc035b538cce7d5083c6f84dc4dd25a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aceafef2e0e4c1918f550b4929ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee847735d546c5f622f013d2ad5efd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d827b32766b6c316668a6df6d60b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca65b844056ab31fa98351a30fec2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2377c3de1553fb38494722439360a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f697a79551474b126236576dfbc69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44e0cd23c90405a188b93ba80b22e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cf2577cf3cef633cb34657b39d4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f754b2807f5cc6664f142434364a24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091db2681a860d619af3821c57883b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b080d55eaccc56dd8907abba3c78366201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d744e91918a25ac4822ccb5915947f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00058faff0383c632407804df1d7693203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adc6dbc56d619c15f257e2f64f75f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4548da78ed099354baf68d66b1812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce8a696c647050516873f26de9ffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d7d7df29dffbbdb501fed32bf8614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9e590cb8d1e8b77ef2a4192c4ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb7d16437cc2563fed33029a8de34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f10daaf9cc1e6f16be5784f54261d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210313d21a4e7c3a8d2de0d38da7f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cdf6fa8e0c89a9b9e340e95d73c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b067d2fdcc80b52f3fa05bd430744213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ed3fe94c917f4beea8ca9601af06d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e7c770b24cfb93eb7b89355a4868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce00766c7bce687d0baec1557eb2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dfbbb5c73077a678953c651f315ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1be0c9ff52c8a4b4a565b46fc2765218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496606b228de4f928534259cc5c56f5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28fdaa42a786ae1d82d25a932bf945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f7ed84eedd9bc641dc41f2a1f4f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3febbbab3ff97e0a66c444436fd366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f1c5eb817d6a2ba91aef891f027b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb807ff34c242998e049b53a72ee3c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ebe9d99123d904406e6956fea8fe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551c2fd37b60d9f0b374d0777a2944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9383ff3c0d5ef6a49883d81bb35c9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb085d1f0283588bc472930b0694a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36866ed5330353d0e55195e68678e549229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7101b275eeae00347a66a0426970230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d2c694d406eeb18502f48f5fbb927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34aa63bbc7876e36b769d9f49f6d88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32023da918a94425f567f38e20951b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8492684179fb29f0d2307e582a6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa84d31f6a111d943d3909a3d7856235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec629886c96ba9643ad4e608427ed3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8cdda44b76503d7a39c3f90827fc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231850fc0a4b921f3890e58f28a011ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191bba476dc61cad1fee136d3249f10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a6ef4e2a07b80a4560dec3db6052240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d88ca0e3000a48d4260505810a50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d623920e80c5a34119b832755869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc11b2c5dd51985607a88994df6ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf40337a1967387c099c46af315280244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325988434605a8c2f4be1481265bd041245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317b5c0ede5efa3f89bfc27e9c0c5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c86c92d8d8b0a75136ab9d7cabdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d893b185791572c18cb8183b2dc37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708641a88fc7a91e2785c63d3c174468249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603865fc8f112653b7c04c1db01899a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eeb33291b8064cd27389993e79108251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d42f74fdf0bf0a2fdf5a2a5b3d23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca688d2042e53c01bf4adbd089068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd03a8426d4027516f7e4fc42c4ca2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee848a0f53a10b6fa9ea77761bbe10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987a8938a0a64194cbdca687a570b06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ee1628dcce284dc955a06dbb2c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62386b0d108d4cbff1ba59ecc4e911258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64b6506059e5035b8f761a820d4a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981912c5e227e5abb78d145ad45abaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d07de5a1aaca24ece9517d0dbd90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bef0545e9c7d6854db9ebcb9f2d7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf69c3103ef12838fc9a53f6eb3698263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac72ecad574a71ea0516c105be40b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43e61e971f473f70d28fd121bfe4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671dd861d63565da992a08a6562977266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a0d807f5faafa52d5daa3bef4869267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de9715ae741f47b1906014b47c6088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca547d7a48c25f5b3a810249bde0869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4797b821cd0f8b17576b96333c8dc60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57854449072b4ac057913dfff6b35c33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751f801b7a6244a5c826c45e0855cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4975e888203a8d73153700ba026a1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940493417db51a1c7c1b35f4d4617a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd45568fe7b65e9b4b94650a3b91c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600aeacdbdafda25b0fd34105343ecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd306f61ff73ae8f0b3f467a1d1b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a156dd83bbd053fcfee08816d6a733278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb882ca3d2e53eba4f1482924bef9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208fc2db7edfba7a27199f86407d46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fedcc743066b1c35732e57f995fbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a1a575803e8f6548e2f98f947841282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f94cc8be379810e14722b16933170283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222fd903abfcf5fc384b80c06aa82a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2b5ca2c912aa58019aa25fd49b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079255099690a6cb6d9ea4845553da0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db07b920fa1e0173574916cd36d676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27c85207b9f93129873c445e242b18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e018462b22aceb18a6fbcd63465567289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cece36d5f27c1b43ce991f19537af2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590db2b6e3d343b834d3de8ba47e99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d3e3d08fd10cafddd630a9c3cf28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd843c696e05ab92d8b7891ecb2304c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85e1b1935f6832368a25d9c241755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca11046f07534b8473a884ee1b7db1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9f7963208ba9b2f6ed810ee80a58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f94d5f42e1885a5f6de538eed29b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8d92309f5a7675b40895b0508e44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b321452f6d4bc2fc2de9375a03fe0ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f47e6cc0108c4dab6d1cf72614ec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43445b0ff2439ba619e9c1cfe0abf94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de004c9ddf99a43d8a92060a1ba88c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c7b7bbcc0e1af3577e586f8a41d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957dbaebe92a814c49b6f5aa9bac69a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae3869d8d6ab1f0829d4399731ac0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7a9e8c50957974466537b0302cd75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4398919942a751999b0cbc22d8bc6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de164c69465653bceb8b91bd5a26926f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6966f16bced08eca7d5c209e0402309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419ee85abc42be988b25e044be23f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea743a735788e90b567fcad7885e91a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0d1600ba07c76c43f9bbf255280c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd83e9b69de9c5af86ff7c35134a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f250727a7c03c48473d108c51b85cb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96a2a46e1b1310551a40b1444b8e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45288c69617d481a312d9d867667df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc9201b795aff9e7b5a2339fceb57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb76185d18f6b119f103f466f9864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fc2d4cbbd575de473b4a4bf12175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c23a608e97afe973581053bbbd96b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842cb674319eb607171c25a4c9b537a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d6293d59badd2cf1644c1bb726e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890fec54ba1a067603cf367b9cf34b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9ad609ff35426ae1a6ef92097a8ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1340b17942a83722f1fd1261eeeb79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657f7ab8a3e6dcec57ce3c62ee209e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e6aac487d7cf80f91d2f78393a8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc2abdd9e58491e8781f53bc520f75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2960fa6450b3de80d05d7d020c45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a711583839d49cfc912d5276ab735330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e733b259965971ea991aa2803f0642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36fe4f138b919e614ce7fe8d12ac27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692023685e5c5c37f22372149e81ff0f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702513d197e99a383f72b8bad6aa381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01826a574a4ca5c52afda2b45038ba202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf42771e1ba100aa9bcea8e7175ccd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e32e88554cfea47f3d54ca18e33bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c1cfc71db4569a5b6ebf1d16ddc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3838cfa95d4994a2626dc7a9259ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfa5b7845c5f874a0bfa9d27a477857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9429ddf927dd4730a0191dce757468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe369d10e65853ada7d94d69f9415d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6a4ddabac97975fe690d796d8c5b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09805c13e89a5a7db19f61a5b8efbb3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c177195f797684f9917a90b01b3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b0ae7cd91a09934a95f1bc11d61a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb31df4114d6d150e81619fea3ef9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a4d4bb56483cd22f7312b362a56b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511514d04a1f2436af86a5873ce0314b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063b70c56fa434bd046276604b27cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540acb076d5c70daa76ca6040cf00b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe8dee2cd0910096618ab27b5ea5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc0fc2986a6094d6bfc499009e62e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac6a02ef4cbed31058df7379e5f0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53bb76f7b70833d9b1c581b7c5654d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab7dbab4214554d9792519a2d5542b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b128aaa7c09b8c94bddbe08bbc2f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b9fb5cdf88322a3b9a63929e1098b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fccdd96f045b4583ddbb376c9c7f5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422e7180f84b6c088c3a384987922727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfddbe13e6670dd842de97e2e870728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac75c9c7b4f0eb32d7a6ecc4c595929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fd0f78c61065bd869dc338baeffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660ee2ec9bb36d7af66f684f190693a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe39e638b3f02bc76a7554e3edb916432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd9ef90884cc0bbc4f4da3796bdba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648edf0c3ebadc062988ed7ecbf9141c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d9eafa146fc06c968ad7eb8b201c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc62b296ee0d2a29b8442baa6aa2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e60a09ce7f78caa0f9365eb5e612837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb15fd7f49b7b1a4031b8974d7ec5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01346388d2eb08ffe9037e3bdf4f7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb96abf7d2fbab0509155ba679caf2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08292fe721d2c18dbfc44fdeddded9ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4cbf769e9ffa88c46a6a3bf51798742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb4b62eaf6e4904757b8cfd786b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30510d69efbdf1f820ecbb08610e80644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf1cd254adf2d188f39e72ac619b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9b101485c9a9f6b96e8e270524ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef891ae983b25d1b3f1d990bedf6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a36e7798c8dad72c9686ee92b07c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb6e46570f1e741263db71588c34949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf810e65ee881fe59602d17eef62e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ebddd50b58cfdeec59cd658b0e32c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c02bfbfa3b3ad15eb5b956eed48eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dce78f7fdeb3152f5d71c6cc37b3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c759ba2ae0cfcfba57ce5fb3629c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f115c82782355ac5ad92c9511b26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9cc8429367e7f71b55ec17f376a1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9f4242d25afd7e8d96b1e82bd1ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db455b2c4f185986ef9911649589c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f87549463492c33e9c2f9901ecc1a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac34e30aa486444d12ca9fbfdea0c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb08c4f239811c7efe6b6fd35338f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338ce8df2220f05eaadcbd7c0711a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42477552e18da3d2e28df162c6059163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b50e5a4bcabef438af7148ff47e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ad629c9d1b21fb5be04bcb0d8a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ad90ffa965e0b033c4bc6cbcee9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b11d2bc9ce4fe57a1bfb27d7fd45867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27c467dc26c256e2cf132c9256594e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6cb28df845761f32fd78775f6d59f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4c0ca5d0e05807aa022f20e887eb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd23102455c0aa03e9aae5aa26c3f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209a7e05d5d3245e4ff7585b3fbad0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddd02c284138d7ecacf7a0ad7914073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788306b27f14eb8cf5fe21c1f4fe07f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302026bfdc0334892c45b9e54745d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd0ba9d3f10b5218c3412a1b5534b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a39f71093cc946fcf76421b550a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071925697de9e864e1c3ea576cf4b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7435c4d0854242c6c905b52d3083a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036feebb2a3f712b6c2b4491922791580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca445ed6d4602341c86b5261a63e754a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e0379dd331152314c29336ea27fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6367e7c6317794355e2ed4348fb1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc78eaf629b228aee3d9bda30261784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281245fd3b64ea08cbc3152c097381a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac440fc0725d84fb07345c5869af7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830adc08ca0f27d6f2649b50412fff487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7eb24c6112c7d240bbed87685666b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397223b6545a68f7380d7ca889774ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb683543171a3fc6c2698544097ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21319db87c81c9c61ff53ecb4543cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c268cfc54ebc858874185967894392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19c502ba89235dfddbca0e2f5427c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce91dabe53af89b894965b508219f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b06fc79722354043e08b03c62074395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845f5cef2812ad71cc1ae179f53c2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c410800b763a2500c32c5584008f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a125bbbe595fb09908c2bcecb7e79198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e285af837d9cd00871274b04f91235b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8abb154a9cf90792f576eca5b8f7dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261a4751a595a71324986f89a8eba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c233bf8219ac42f1349271a96fc85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f54fba426c0c907e0a7e2b78e2b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77a36bf9a6491ebde345f5d369bec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87f1590ebbf205a501eef1206ae8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8f50a3a4db0499741368e0ee1aad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65f867f9a0345227570a6cf2c454b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f778734c31c23a3832c2320a6664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b48498a3c7a1f2562c863f38df12c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1fd6715b484eab29f3d06e14eb327110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c9b3b29df450e4adc04871cb0f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a98083fb6b94b8c5291cb11a7435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ddcc08387ef04d2b67618d5597dec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6bf1d9be8bb2b7a33be2e27524c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13117849a2d6f633516499e2ab8269a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc2ff5301dc00e0e8bdd99da61fdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71b2325e1ce1913a465635ce57327117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c925250de193bc9bab0d5f680d8eb7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c8a7e1a6b03d11248425be6bdf8ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5701fb12f21af8676574d1a591f090120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448996149c581b6ba95e33209b24242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea95370233c926e63f7e168e3a075122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f25a0af837a5f8b2d598b617c411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031221f542fe01e983333d6e6177832124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bfbdacd8a6e6f18521a2eac861412125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32826d92acc1c97a2960d367f757631126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810afb98abbcaaa5d7a6207b16be9fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6896f0d6b8db6dc3c10a7905c505128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d64d12993d86053bafe8011dfa2fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1986a0c066e6086d815aef796906130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a1238d33b234db265ef3b8f166a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e858a0222ab614f7bf98347a6a6886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fa146a5ee921536a7dade18e9b73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad768644d74fb6911af325ab159726134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee8b7343ef5f7771cf77a2b296206a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3a0ad33efafe89e60a1b04bbe405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800434fd9da20db13ee33fe4149571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9826485eae308a3c139f13c34e755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196593e73653cde955d89686b94305c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1590a3d1688af04010214428b61c8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe824cf42e28769aa6e576a5a15a38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7330422bd2e700911cf52756a3b169142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2b9281e041609d16355dc9135975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390779e6889ccfcdbb3c4436380afcc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14777385069808650b4a8939574d5ae6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed61ebac3a716e1af46f3643cbce549146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d995d02d946a998ffdfadae3cbaef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e051f367c617c9cb40ba3a839ca8fa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8615e4f233c4de0b8619dba4e8c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb4cfd7a8989ec1b846dffce71c8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a83f96ae6d326e885464ab1433560c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12549acecdb7cca08eb6fae48d308ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59900fcb5718174e84aa602bd264b66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504edf1d22b8231edc0fe663c2841e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a203081af6c2b940668acd7a1baf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba79605ac5945b414ee1fcafa0f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb004efc0c814c95ca329e278f52c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449927fd9eb31fc81cb3fec0046d7db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98effddda777bb490ae911045702a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164118c5b17e2a5a58a0911bd50dfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e3fa76e8846c85ed61b3a35a53c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ae10466cce3e99ff0541095fcdc4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd906fa0e6fda32dc895b1b823fd21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a5c43662f9b631ba7d50fb4c13246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6803b7630ee2f33bb81f576dc6d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96348c87abc3a4085fcc13644d76b975166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0650dfe813fb0e7766bc63465c044167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b800d0f605c5f3fa2c7c147ddf5c37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d0efae6179f3c83915527b10feae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7e116d890572ee51f636fe8cf634170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8097788479ea016ec10a51950358f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4eef02c81535ccd413dda34b6cd9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605720d50d0d03a5d8227921ba9ddfaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76fa1ebd1d5505e179d2d09aca57e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3caff11ce99791d436c958ff49e20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2f641b4a60bae11f98a4702bf378176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0a93ca6fefa8f273b34541e5ff22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f037997a861730daf19c3dcaea109178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c1650a14369996d6e2c143b78d57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ab858e27bee2d93bc49e27e31c6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29312f9e3b43c759013c8fc055bf5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903ca331ef2f832e99f3048e3c2b0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe8a70fc0d11ded1ce71ac99e273a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d13f3cafeb4b2b67ea5e889816bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa094137265b081edf519495c8d33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199a53601cbbb79d88ca6c63deb8fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03e4bb758fac4d41d7720b7246b70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b1deedca395d7ee5edb8322de524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172db3018d6667941b802a7d738148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301b3640984a287bd075f7af6ee6f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6afd44a9b8bed489bca101421a4ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac05c6045322404c4eb2f3b1ce041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9bbaa8b576b6ca616d43f31bf6c7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ca461ff11a929bc57d984f467fdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd4169db58428097896a3fce4d54a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1fea3bf1ee562bde259964c29f9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9230ba1bf572874c39a71b227e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415f0f89fc4ef82ccf52a3d2c05320198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47286ab5b7613908611803f249162e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99cac730819c19baf5a6a55a34224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fa3aefe3d9da6ebf59c6338ffc99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00877db69b5deb40563adecde78ae6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f874ddbef29afd927b19869c0df66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f635a68d3edf46bbc0964fe8e2477b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbd2cd79b471c5501af26b0b240e42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8561276f94af86da024c9bc384048b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8afccee7d1806c947deba69e25e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20814658a956c3348760d8fa2849c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544bf990b16f01b8695fe11e50cd41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daebd1de2127048d138f121b20f674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6fd813217b890d4ec380f27c7790211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbce422db2f5f83be684da4b894b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aed6ded767c0349b62206e9ec8c92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce692ba98b0b83f75296d215f2c11aaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b42f4f722abcf85bc6aea5720a990215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c24fdb0a2d4fc5fd39fb949a562fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f76a1a397e0e9a02775eedfd55e1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d82c48609774534ccc8d114a75bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d905d35cd533509349112f5ec5963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ec8697b65561f8aeb419411c2029220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e470af49a435acff82a1eddc833604221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb77af5d8580d0005132fefdce871b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fdea07bbb329dd13cec1fedaf6b5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec159ab3dde4ecb21d8d50ec642a38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec156dc7176e019eb3cefdee74ac191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898f14c62c7b524b43aa7272b8bb90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17846b618ca9c4385616b080fd0182d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c388a372633db861e1018ef7d7d804d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d5a3cf03c7020a291bbe793e2036f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72dcac88554eef9c44317993eaca63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae4f900fba0fd64842aeadeb3a9229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970f6e5d2662dba80fbf8b6217e09d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c46cff452c5d5967654f3a82cd229a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab34ae2ffab59db1c626c0d19b7323234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfbf70e4eeee971409a50c3eba1337235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee963b0406632c9363c0c2693ab05ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f9bfd78b08d29882541dd8cbfef4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119906b1fee36406ad12efdd3a3ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf56ff0f32b62a94b6b532d678927b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988138351e818835cc50c26106f6c9a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d782e5ff3ea5d1098693d920177e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad75d5627e137414a706cb2220216d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a962a29bf56087be7e591c06f2d974243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b3860738c876e9e26045ff0f2c6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4af404e6b30b56734ad5c64642713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097862e54b0990fcb7a2d4dc6fb12b94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e1da0204ae5642594c09da8608f97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76fbc5f90af0438a2ce420e623eb7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3c6fa5b3090b0124e8b5f511db9fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9059dd2ec3c7d80ad9c42a38c3cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4ea0354bcf55909dd3a06f5a2295251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555fa12eace001b87eaadeb680f8382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ecfb484cc8885cf09b32088aff04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346c09c73d6125f38f5165786907f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f06b6d3ad5fbff36df2047affa0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5cacdc3eada3f6955677023d79d77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f259da2e0609e95579780831a6621257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee433f6651ea33d690427aa531fc1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d29f44bc4980cf18745206cacd3cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6e954f6ff5c5a4f946621e0bb2f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139433ae247ac4bcd9a1ac64c84ceb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc3e96fa2be8973f7915d4ba93833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985fff9a7f77f10e869105b68186d6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a9866887a6b87144d3bb24cef011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd307d8572e537dab42f5c4f2a8294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc50ae7ffc2b0ab6de3bc3c58ceb909266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83590bc7805bb358da53f2c51e28f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf62ea0a71129bd09db990c6f7420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a44848920379662699041449aee67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a18397283e7c9d0067f98a6255ad3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59316c466461397f9644f6e5350c74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290a11f79fe4ea57b19283098f0874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedac6622f4d5e7dfb85b0b3a5129f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90a50288b1b5722f6ce7402db8113274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e57e74186dd6e7f157821c5e9c9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b110b4539c4cec003083f3067041276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf25e60818c88a492ca44e1e4dbc1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b6490485e13c75e8f569784869973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881efd0fb91c48a559bf16c413e80c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8b3b3ac10a2d790bc9481e8a9dad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e516bec7063e0912ca893033845019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087c643da2e3065a99f597948e502e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc2955805a6e8cd5a0cfc2b3203c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db9fb5d8cd456b297a6026517972a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06fe11cb9c8635e74f565ff1a2995285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899a94dec605398bd2ff9caf5e4ca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7ca412669a7eebc96dfe81455f2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceecf20c90a748160af90739235f86e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb13dc3bf4147e3c4d4c281f83935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01a5d11d81a66fea3068f5c8d3e69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42ba03db67e581da850046fc234f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389162b843c031a367f47266fe287cf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c60e40662dd0262caa20b3a9c3b48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27047d3ca9bd5ebe39f4c90b40ef9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61931b7e0991accd27c542c89aac6d09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098122dde00c39a00ceb372d344136a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852914064599221773e02c33a658809f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d7eb25872d850679a2f4898de760298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023dd539378658c77e27adee40df72d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc2aba5fa2ef0cdd2b61a8af673e4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d9211d634a9b231c0fec66c362022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd1653f6970201940d82226b0aecb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a04e4c276dfe316ac7b40580b3c65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab15ab6bf006cbefb214201de41495304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786544ea61728fe50855eb5a1afb9d81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185495120c7a6f5764e2b882591a46a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0a555c2306a81a8292353cd70ea7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab60e5f46c1bc5a19bb7502d0467a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11077b8144644ca4d9d50e4eef3c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f661f0065e8e84e8581171c414dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775cdbe0f69eda6d9407a6e5767a6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba04c223c8e7d0bd49811c3376211aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500178a5dfc2c7b95473f8a1640d3ffc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde2bdb7fa32096cc4bdde9fedce67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36209682f2e6c12c030219a807e196cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfd63948118ae6214f1eefc660e93e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d76afb4752143c51a4111e00bbec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d69def901fe3f732118de35908f98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04446d03dd9ef2ed1988aea46c43583d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442e85854aca5b9b3adc1ce1e7c95bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6299d874056609fdb103da94ce25d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b688709ac7b3662702eb9446f3a855322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350da9b6e20ffd124320ae221fb9554e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25710495f2b979ed7bab7e21e5966324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ee49f77dfc6ba63b339d0cc4ba209325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>