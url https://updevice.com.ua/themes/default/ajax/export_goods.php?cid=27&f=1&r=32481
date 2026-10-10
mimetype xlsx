--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf048b9ca853e36cdf232e0ab66a9f871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b765d980b3116a8f7e53a12bef51b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6bffd44595998762794234ff718c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ddf5fb8d06232d721320d1d6506034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52e310f14ea39500311da1a53538975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed132197420229b3a0790f6487ac006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628864a0b62d024301079e31f35d0fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b1e40610b4e0fd21885aadd2a5198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420fc61b4e2092359057de3cd50c8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57895cedad7f6d5024ca346c5474b59710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e8b5a8bcad669c18a0fc5384281411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650a51f3d6d63520ac2de8c38fd2e2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218cdac7e6803374c47dfdfb5b398013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca592a024f03f29f0ce4c9827523014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88363c6abd3a17e813fc37e8bd5220c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01e82c0d86260098a377281f7ada616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cced83815b2b0741c9d2f2a2e4e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203400dc3c663bf2eab1006e893a13118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acb719925883c23f622e24db1533119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc96e4cd1e25ae32fb766fc585284b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb8141aceeac5d9998b278ca3fd4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac33d89f9530b37598d4dd6be334822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f89558d0593d7338d8c14dcc90d99623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b51369c83057a4445131a1e1a233324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0a42387e713f6fdfb5957d66c91125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec251c236acb78e814ea54fc7acc3ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a64cc5d51dd600c35e77687e85c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fade99f761e914baa562774ad43e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761f114bfbd1fbf2237552d82ddf5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da7eb5e257b2c9a728d4beeb00ec730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2b247fc57121d435bc3d149c8afb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5ca63e5a12dfb235e1e6c5d2ebf1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86efa8802735f6615261469c683a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559b0bb2ea4369823bf52a494648b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e1abd5d3d2a44262343404b07f27735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605d08499d9edab00451bccba5adb3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588c4cb22607a951140007797bbb08837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d158c1128978931e6592788d38ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c55118f125cc2aabe4ee8a7a7887d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bdfde88a08f6a9d8f30bd0a6603fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2034a2e0acc637ebffe593ff5b4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4311bb5f72f0fcf21f0f85fd0a7b48542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbce93a8a1cbae73319b63c555ef943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5bd42978f5c3aab1ae895a7ca7ac144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe55ff4fa0ea9424749c3d01875d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54e209aeb68747b537487e2588be446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7e54324be5b0fa9d5a9dcf8b1f75a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34cc234688f49e551bf04488826c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc423ddebe45dd5ad9787d3ff981749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd030872e53740c5d77de085d011deb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a389f3dcd9a14c4d9a4e5aac6baa89151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4576442f103d25e99bae6fcc955944952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f332e34a5aae47a0c522f4a6b4eb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491f5ccccc767bddd8b072b8fbfc76254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee953d221db2acd195b14ef261b800855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238e95703bec0463f7ebf55a5dfccd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794beab860d96c9e6b69e9a53e03781457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b38e7e972e08a1ea4ad29271e4a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4412afffb1c0e6ee23fc2884a9bcc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758743cfa7df1c049e5709662bd71260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a9641a3a179340bf049737e304a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee02c92671a10ce69ac7e8caa4aa49962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811fe2a8f0db0f1a3ccb55c6089f8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af902f4c8d0620079c909a77ed7a6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a383c136ac89ba1cc75334d3a1b8aaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5ba800620c9b59a12dc47de817d6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad5dcc399a8c721ea79e7546930cc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1007d65adb2627363ae51284ae0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c25cea61967394acd4214763b8a2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb1c83211849683a94f2505925e7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f116f78d07d5ad33ee81079739cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00106c281809039438f34afe7732d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62eee00f9d91b167fe5b81b6c987673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01144357202b169cf18290d470afdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c9f213f9089776421b2eadca6fd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462580e02819aeaee5997f3477f261df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a81eb1c7ee65a5aef16d81851700777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d04a44647727aef5fcccd5d8843078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c050c51113b5c5c11f15c831fced79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7c0913bdee5ac3546c3f27fc9f5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8f73c570e804cc4b67455e934c8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fa65616db34e3e96e7f69b11030c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfa8e2659a564084b70c301e948df483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d6474f3d0da40ebb65d8541dce5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5b4e1885902278478be7086d905485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0d3d07b87bc5bb85e9cf47e518a7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ef57bd5a5862ffce6c5fe0cb2eb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886522f1b15c50894e46c40f69f4111e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3ad92b7085a22c1edde28ad43256989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a4dd12c934a0b76b3f007354f0cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e152b1462fc052e97cb7c868de96791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b2df8696d66c7b5717aa7a9f19e3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d9df7309643839cb274fdb6aa6da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34c8cd66dc6271602f3822586f23894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66791b9707282ddd8039767d5e2f6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad6937d8f7bd5710c1b34283f8aa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c5bb7d91c264fc8c2195462bd0d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f136609bc99cea2a7517dc244077fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbddfbff90ea6acd512c645905eeb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401991ef3dfb2cddad8be381dec7f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70183c28627da4353abe012ac2746101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302c54ffa37f0a51777e81ee194e0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06594eb214b99cc4c8cb80a0fd7adc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ac3dfea96924bde7319d005dbbcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e85b03eec80372400dc758c6880e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8ecbe639326dc81a784e6255751c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9611bcc72239f1db4cbfdfab751a1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb06111c02009a758e121ec2be8a8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509013f4768b31f01ebf9e5f6dfbe8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bcf62224e88afe696c186f13be1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781d40d0d099eef0cbab22c7e3c685111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e227e310421f5c9b13a98b618e7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64359514e3712c727ae1b2b5929f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c709dea8e2419e292eb657d08921a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ba98c975cf25b37a904955f8017c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aad4bcd6f7ce30f0cf83eba4792d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd197be974262fb370b617a9ebc3dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a14b33d7eac8c54aa516f727fab10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925160b5334011b75d0fb22b6cd10d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791531615257219f66dcbfc4e3c02f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50733bc75c4fbd1a4bb14e4fd2cbcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66a3a0e033674235538cf87e8a8eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d66908e32dcac68a0d72bee60a121123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260588e13f6aa37d6be81fa48a2617ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4b5150dc2e2d9fea51477f2359bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e88256c35ab69eaf0bd3b33c18935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f8672ce18ec0e65656ffc40d7648127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2a9c69908f2c594ee992d1cc30f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee15c8833a230f4952cd358e46718f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53c7eded7d121e11a1dba4d2e3b73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923ab3d5423a1f1e1539a734b405d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a799c84fb40fa2a5c50c03441383ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae36b397b2278b3b26ea3b3622f022133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4197993b67895ebe83759cec55b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f5348cc9460f56924df905dfcc38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5454ffffcc588cc13ed9d41d8e6dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2be88fef9b17a8e008499d2740fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb725d24d561801f8e7e24cd25c17789138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338aa7250317b1e0871269e4aa2dc3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b3353917e70598a47237b4c9202ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afbbd29f67a2afec9e09044927368141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e8cf95ab1b4702314ae5d0634d70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846ee9ff70bf48e54776cc6df74bdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2516ef1d7fbdd32c6e43dbacce1271144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe71ef90a3eceed2a69bab8ac50f7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a84f93b5f3033b121242a0e1066ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0099fab16a44164200b60cb346fbbe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0045b0cd5681a83cc2eb0971101eba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55127ec0c48935462239f9a2bf020328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7639bbd130e558c97dd9c6ca67e8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39214c280e264b49c1d2a52ce46f6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3447178d982e782d650f70ef85b9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aef317185e3ab4cac7be54dac8057153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99616a7162193a659675e206dd84ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591282ea7be29db1e0bfcd2dad6d81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e58aa7465a883d7d1251ac1f4a7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cdada16c9de14ffdcdc0cfc5acc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912f3ed0a5c9add586db51d8213488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb60079bdb934935101a4adb67f1e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a839ce0092e95975c827ccd873a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0caccc65ce82c0731a7f7dd70c91e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f70221d12d661d28088ad34e6bd8bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30021f18ef0d56ed52176fc8d00d94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164803bcfdd91b01ccbe6c4c1c51c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be3309548597c9c12a59a03eaad7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47691e7c3e9c20a4074f0ff6055804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c238b57c513558eeea4ef256169a72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fb3fbf2caf1c8dc85ca9c7ebdfe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d65c53fe256607ac6408ab5a70926169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028aeb2ee51dff40871a1a4815dac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60311b7f08e19f831b136beacf06a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79f9976d2b51134dfab5443d56208172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061cdf325b59fc16e7c0c39f28f4b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd15192370369f9e33fbe67c01f36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d2b8142358d637edd5ecfb8b8c1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ad14b913eada99af473211a0a8a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f1bf25618508cdf27aaec5d14a77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343bc8396634c11a66148c82735a739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56301fbdc9d63e497cd06d55d64a1a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a7c8f5186d85377dbffd24395e2f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2113f64b75d853876ed518a2b3d43f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2cf2797da5ad5b89ad9938b6b87d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd5df483eb9aba8e855ba278d2c7e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027fdac7a6014c061f616f32a52606d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2380082ac0978b60a9ab4e78ec826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778467e60cc1ea3fa9394c2126dc179186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0024fc9227fa94ba7cd51af1a5a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d76b21011648f6d9c8f2157c3f183188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3af1e5f9df357c8c34034cfc28f753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5cf8192415e93785136a48a24c56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558d6c93b9269bf21c97181c87a3e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991ba3e8faf728ab19464bdb918062192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc94dce1da88bd7da1b2657599faa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582266d09d47e8c1878bcf26ccd1c44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb17db637571246d25e397107569e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80e5d5f62ed5f93a79e42f0a32e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d27714f68feb72a16bf0b935a7ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fbc60c4d6201d7beb8ff3576a440d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782454948d8cd3a0fb341da23abea1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44229f20071fa78d077736a0a7148f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1954dc5fc38b017be5dad61bff41a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b7b4b95209c6eab64ca3a466df36e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602753fc6c253f345901cab77cf3bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cffed49f18df0ea9871386754e5a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14104d0954fddc9e1e57921cb037c936205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3abc74e485e51b5d2a6225af1cb28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311651634e49c0f7e2727ac5fe0ad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169c6b6824a664c144cf7ac03878b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9692695d377ca1641f35c9c93f93a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bec7d6a50d9a1c8cf0d34b4c7c14a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588afea57a141a8cc6a64ace2a5822c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9e239073636897e150397c87ac94c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3368f0a78c1bb1b1a3bd7970f61da4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f8774d9662c247e1f02d004a2d6c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a64f19a784abda1921f99acd3d9d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a770ed78be181f324ea386e75ef7eba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b606827d2116992ae7e2ba53d0454217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e93b5eed6c388045acbe269996f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba91b0a91c485ccdf9f548ff89f2ac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7d741ec074f871abdb0b0fdd7e6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e1cd7db1968b5cffe4f9c9d72ffc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238bced06edbb0198ba5ff5b2b37cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11ad84e2df30d3a976363b74ccf0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14ce4aa86b6271eb86be1c1a372e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed300cfe2f4ffe26fb9257ba233f381225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab7f765e19c7d1c3884bc8ab73bbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210c76f61d2c246d59104b2c842a39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf4e294290ad59e0af2f7caeb3a9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5174d80a0e79c0575efd23af99a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecef92a47328b7b79bab6e53f92e50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52b0757f2fdb7a5a3ca48231aa620231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013c136a6a3018307bc7e0c6ed8cce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b38044ba183de8fb5fb3ed84d54a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5fad7871d4e5e243dab79d466b2e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411167f6fba91e3d704b66cf1b87879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8554d32e44a38ffbe6a9f5264a93b17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e87e4e838b5b66533b47394085085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335edf9df3d007de501bb54c2b7ba0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dce24611d3f9ba79b2b27cb083f3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a88980a5e177becfd38ec0ba177d9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09175a83f346753008a7773743468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943316efb01d53f11f0d1e9c62d0847e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2247480d1c25b61f1a2b390237a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a4f2586d4a62ee612b891ed33c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e0ac3c8ebb2a0dcb55fb31100fc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d4f02b888331a6235a818e4de03b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8138fc392330816539470b83c5786a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376e103745cc2e8b70d3085ebdfcfc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab2f531e91ee02b637593b90991216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28a648909ee13042dc4d20238a8cf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b82a7e4bae727a450a5bc2f27d92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc12a691a4e22d1e0e4971376d0223d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf85a7e165a79da3f8023ab146ecd60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb93a12bd7aedf7246432cc7cfa0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49bd4b77ea65e466cc8b0f325ef13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d81c48791282c5e87e9448dc4e66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e573fed79da6fab890f2a48d94117257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c641c5eee6e50b2e84af331a836d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666e1dd6b198cc17c53870a8c53162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee21f358496149429de4b69188895a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf514c36a56544a2a8e5bf50386a31a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735d83b1b041a66c76f82164f8dcb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40af293ac1417d8f0681ba1739f04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86daa8e433e6970a81244612c767c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7413156d41bec5b713ef17fa5a6968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db645fc8080d20df4dd9488324659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc39c65010f1f865785177960d2915267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177ca7d2712533107626b322d08232268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a2ab8b961e892a314ac60a808252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb719cf652ee62a138c4d6a40a4ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7d7da1a9dc9f4103ae30795f23c26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a485d8bb8857f115821d0f5c0945fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531007a16cb3322444c5fe96b52dc96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e623d31041af4d6b223af3c461eaa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5aa7bec0b63bdcbd4aeede48d7c0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ade2f1375c719c1098413177ce7f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfccc9643f17165547b7e366c898a94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d517a8a8fcc4c5ca3912e772ae52ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06774d3f2ff84399015a9a261104d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d67b9b6a546681204da56469796af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92416ffb560bc4b5af4b8a34169115f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d13828e190def1508b9e3abe09977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984c48861b409ccb2d71e058714179283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5571f824f6d239f475d3ce19a69c82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074616c210463ec2c6ee8e03f3100e6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80511daacfdf22bb46783fd667a3930286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5110bdc59d2e666110a72f024a39d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456cfbb859dd2b79b373b0112901cc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b0059c4ad8a905edbf9b8af60159289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d3a7b1be4c4168940d8660f94fb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb8a9b440df34c3be9921e12b8c88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f81b28077abe508ec3da09124f3e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd415039c53530ebf7e9fde41b9019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4900660c97b860d409e9e0dd884e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb41ff9f10d81c321fee0d7f56fa56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451a03ae95a4dffd17ef57cf170ed0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9963ff2c5134dcb27810ffeaf589f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8475211b528f810e66e5d6818089e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5514006e3814326b99dcc32377506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9284235ccceedb6b3760c3c0e485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d39e9d045f1a22537a860292e3b34c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b24dffcf2194f3acac608d8aa032302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f23145056478c3f3e9e2e96b5b96e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8f8ef5d93d0eee382b01646e214d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f1221015a47c9351b823db3e8d66e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f019c3bf36c05e8b5359c89fb3e47a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d212def6554702b92eb65d436a325a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f372dd8cea2cc41f991b81051533d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e06ded78ab917c472c98eb4ef9d9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17e035422c90e6ea7c1ec9c709a92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6aa5b3f917533e30e9ba8c26fb8b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d6f6da0849242ec0e1d490cb264f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c94018f119a8f5c79fa1659c58d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea9b1ae7d6b41b491c285f3a42ff50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156767e4ca37e60f65384f6db205149e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8642c350d6a53c46fdcf65efea5938316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256fcaf0c9bdc0ecc6a25ec8c7d178317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b917a1b28ea7ea91dd3881f38462318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138645efd7d39b942673ca53e2ce20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7de2668890efa7a96c39bf7fe7a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb00a1948f319044a4656f128a3260b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48126418b18448f424ce82e5f6273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00e8e9f8ea1185b1908150c2ea2dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9ec5d069938d96ff78f9270a5cde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e7b805ab44f0ff27ec310c7f527b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655aac01d2b6cb47be170aaf0be733d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26135dc0882b7c4e617d4c848cb35f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9260d2ec1cab0c5b64a65ebd9adc1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571dfe9aa43de6671f27ba42f66608c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01032e1af37357c20acfc1d3c4e5766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b0b30ba9e5fac6e98609510a08d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645fa81868496e4c7cc8ed25f04425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a0694613ad7e2f16053be2c7decf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328bc25d35b0175081c4a92125b4f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154826b387f609a52a2bbc1a720c6c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d27b78d476c8c4bad01660369d67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaa29a58383616ef0bd97fc71702074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a2ba20834df58967751b0f5f724dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8a12806d0b28c8f143c0393af6ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266960f95c3a18177e652b1ba2fd707b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736e918f74acdda0a7527339cbaa588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2074fb232fd4e368d576c948f063699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b7cec10af5fd58582c68af84261e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04a89fe674ba4080f3cb3fb546fa7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d73fb1b393fac4003ec2b620855d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe2664e9e420ad16ac0f6a4073ffc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5e09dc5b39219893f622d556b2c8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f3b8d19c088aa60092735fe1d30615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644bc410e6454c28c1e94f776df33de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8322414d8b6f5112ffefd3b7909b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40c6836fc83a608f6b17d8ae17ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598484b84938b87212686792dcf337c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef2cc061cebb3f996e707a6ed4f0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4c1d53517bbec47f42ab48c0ddca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb279b05a73fdfcc6d16a2d71a0e0aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b210682e35d79e82cdf6126ee3ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41460f3c56b48fa3502c8640687345324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9754fa1456eded3f544230a0f99f6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7100e58cf28de22d19196ecffb1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744a0a1147361f6817ffa7720c646927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421b1616814deaed9e1cbf2214ee3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a9bb93e90cde60b90f52d112901a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70555a02e7ead65b38c1155183c80af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddba15b69c975243ea31a56b8d896831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a1b9a36ac58e56f4a88122ad222f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca7a816f263114e5192fb2baa203733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58e1f536f36b5057377c83fe80c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d2d2045b47db76e1f5fad586cef535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee5c1baea7677d12abc7cd406a977536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af809627f4feff51f3634a4aa209c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7d93f736509b870400e731807515238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679b72cb06652b6200484afd253d8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b13ef72c4cf53169fee30e8cae96040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019411d80732d71de6d1671ee523b4f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40be63d5032a9c63b5ef234500263e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e14536fcc2a2f1209a188412d55743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b790b4aca1327c1641d9137af02d0d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497e70caa5d5a93c05cad421563467045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3fa9558c7b50cbb3e3319bf1aeef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719ebaf47d051b23e3b6dcdf00320547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328695c236dfb13750527113ffee2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624da3c08c28ec78118bf30fb151a7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28044c1012c0ca26166a826bf1a2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbfafd3a5eddf37313d42e11fed02751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a529df09641e93fe9acd7d931644552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3750e35fd82f75c9b322f7c4a1e6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de86017f4bc1892e4b813b25d3e274954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05964485b0eaae450efcee3a74a5bdee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8159fcf9e45f5f979c00f6229490f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f1a69e0629c16cddef059c44966b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2b29a691bbe48a4d0090aab77b7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba38bebfae689205c8f9949698cf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867bbcd2ffdb7a3258be8f142a10fe760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ddf64a55cc607bd7a3403ad8dffa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70207a62fd89101c07b5121cda4b564562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db81938a917c8bc4e4954c5719ec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5effa09c3f63fd783d778af09fa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b5c83b221b9f28995d05493885e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473378e343209c4e9ec5eeac3f7437f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc41e1ebdbf09d15262368a37eeb8ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd953d82f9567ca84b33b104ff9525d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439725b6771e7afc13100c832285426069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756efc7416c2748b82721132f85b19470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ebd9748abc349d0b7ba6c4b50382571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd312b2f03b506623701c90749ba1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566bf451489a6e7c81ded5de66d178a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61729cbb925fe7024728317fde34e10174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a2da4672a55d8d68f55ff188a885d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74734b0fc68bb6bd1a98f6c130517576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e1eec7e6c9f987fb55f9c916b65077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb1c462a54584670350b919d0c59278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc7cd9a636beb760cbeca7f480563c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cbdff996f42406db649f304afba0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b77e66154f202ce6ea0e14b3759181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e7356aa88a3781a4b1c4bf9b848682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d28cc86d05f947bb4a447d4fcf2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d4e97e29845bab76578b601f566884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c9d7f08f2144c9b68dac4d48d12485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b2b6afeb57e1defcda07e270e0b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe17178790ed21bae7ee43f19be8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681b56f41b5ca09d0402ca7d98993688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2869b761e29c8e272f6e87484743da789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c291f1edbef9bf7f1e038f070a46f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4bac77942cb6b024ac87eb8634beb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc685412c6c6f11fd0c939dc1c19e3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765a9e8865e844b578decd2feab04c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1dc8cae8f07116bbb70085a8b019b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c188e838acef65314705253d54e1e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a543d8b6e9768ef2effa9b54ede58796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328b7bde37446a2771112c5b867d3ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706ebed3a005ff983dc60d5fc3c85a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce0707e62906c8650b913d283b94199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c69530ccfac4f30502d0c2405567100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9290106dacda86cd93cdcd622443c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10eea9f5a863a7fc160725abc90554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b876326aee0b8d8dca1ef2f552631103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2653e120000d683a95a48298952c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da7c457f49274d78c7dee1b76ce1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2d245aa65e05879934f5e0c30e94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4dbcf2d521445cd58ba3c78cd51b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682882d7fad7cb4a09ea02c28d9449d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d717992ae399cecf3000d27d0bbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda25c5e2396ce6a07d7cd19a7d66a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b55b308284eff48cf356d2653c0ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40739f05605fc09dc917ee92501ccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6ad79add394284737387a0f99fa2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cd16bdf4b3fb68f9b0088c0c6f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bab0fa34ec8cc48916ecbcefd6b1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a699c5f0067c1d1ea546bce2a9558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4afef79054f6c0278bba448393a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c69209a2f2470c1ccb00fec17d28b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e208ac9b4aa812823cb57f46dc68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121953cf7a30cbb2d60992c1634ec42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed476e5b21d1e8f61ec43ad9f031c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641c0e9cc20c7107fbee8ffd1f964e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08cc589853b7fa784ae730c20544d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3a2b73a8756c5f88b8ffb5e1841b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7aea0655fd1ac187d29c9768eea9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066bc94822a490152080974c7458d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9bee2410fd6bc7e7e023c901c67f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa7acaba361125064cf880bdc3511128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853daac5e88060a1da26085ae4f80b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f45a703f9436befd0bb42d37dfc9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc36b902998eee23ccd616d9a9bafe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5e70afa585d5c2e3d99f7e5e2a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bddbd1f2c583fcfae4f7d0f990b431133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f9eb4eec40a35f80a358f824054d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279de943863c992896492f7c97b1d17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ff5d866683e342c4cf63cf796f5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13a1307685ce5bf5c987654b14834137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9afa090a2fa7c67d1d8f97c694748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4a18e15722012684b755bb442218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234db0d3fdc1fc359d69dbb17512b27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88da737308ae7490556503511c23bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031332923c51e1ffb60a613ebefdd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359614e6bc2e56741252b80505c9d594143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d12060f5a6641f32eaa2175b1ea32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6da8496f41c010f756b2cef57c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92155d2c22f9dfdadde21e4dd87ce9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3842dff7158c36680c5faf6618af7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef3f5393717ad3467e8cedbb62f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87e7be857bef76a00a60e8edd7b6d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850888382c4024dd012cc84d04bef76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312ef99842ab4c1060053298e420af5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465303ba4ec184029df7a055ade8e95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c0ac99be5b83a5148554bdd872fee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc76bbc76a8e1748cfd5dabdcc8f44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdde4df698e779bf8165ce48c5bf10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae82ad928e69da24cbe97fb5f7170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f33bfa3ce50f0eba081667f02b65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7056992013b826dc43589401b503158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd926d9c431133cd7f7d00b8aec4f07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce923b1c9d4bd72b955c3ebd69528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c296432f2df756822b4506c1cc354c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7922463a12eed443a5991107b8a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c3f1f0e1f232ca1961ad58fa56ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61316058e66e566ec8b05684592b9839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd56402a0dd0dd69b257c0fd48a5b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba8dbdcf6e0bdd49627aa2608178f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fbf275b4fbc6af12cf686e26865f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4c6bd5528cd5a0cddf024bbef4b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a34f8767f52fd6ea04dd1f9bf592b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603f68cb0fa12f6c61455d66c4589a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fe0ae6e524be05ceacacd960fe6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b3427aac25900c4ccd7892262b44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf9063ec52e19973ba93a6cbc2d88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12129ab068e25539b24186da50a20483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954396885b5418c0001cdd230fc7f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b77627c17af654390f4c4c8de369b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdebbd94691820034e45cc9f93e255177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef95fbb353fd49476bb7bdc49e8fcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011571ddf39800efb88d5332d2b3dc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c63f976583c61a5c0e604be0d4f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ed14be145bf5d50b1d8e881c34e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b054f74361bb83c30894a72aefe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0ab6510ff4feba21482a723467e7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa55141b53db0de83d4e2703ccd29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2168699c43d6d11333ea21a4458a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881e852dd008be854a5c950c4d5060186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3bf3f7c84abc341e70b4aac60a69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633f11ea4aa36ff8dcd73c483946d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb9a8550ddf7d78d4aaea51dc6263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22cf71eec79c435ef2860cca46708190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdbceedbceba0391044d33756d63cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366acbd3210745747b9ee7607acfb07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de853eff9dc9836e5397dc1e407b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0003fa173f7cf6a05f232b1791d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373e22ec1dc6bdaeebdc2619ad0a9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda001e3e7a802a0b10ec99ec950a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c7e7d5e8cd960a50079d098026de3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6831549b6ba2e3cb59f18820ac79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d56a3b75db0f8323dcb7dff601233199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15b79ac98e814e4918ea15d9620e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e69fabd2ff2fd793ac8d38c0f2165201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b57df85c617b565eebbb0e4a810d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64897c3ecc2f04a3f7708eec5796c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5618843a8bdd1394eb1ec9e60741ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece87330ca8486e4b6beb407c256cfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da13bc88499a66181184961f6979f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15746c6fae0bc0068747a54daa8b8a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e664b8728db46a8cc232afb68ebf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949e3e896554ec0ab15d168e63e32d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa82f2b0b021d58fb209c5a48d58c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aebc82099f94ab0f0e94d2b100536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2e1d208b052f4ed667dae85fdfed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95b5f98135196690842d5fbe7e3ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4fd2fb6e78fd32e9ab0fd1cc7b73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ea2861c99c914f7e62dcdf6d872e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473233a203cd75fe90b93129514884aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164189fa1fc60496c4ddefd71194bce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e21356b93c81462a46c4d210fb76e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b4302c1e6b56f61b7aa09509f1b2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174fee6d71425ef3ecd7d063bd13e15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee90b53e681ea5ed452842163ee2159221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760435a21f19463c16d6af0076bd58ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5af2894f1789e4c0435686b9c8f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957c36b5c6080fc9a0b2b2234f5aa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c50523dffa3d7a43ec77c65c056a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184c5d1da670fd395156765adb8fe3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269208f45a1fed7196bd60430c0f822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74928a1a6cc71f78f58739991b3c737228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdacc51f54f3b4eb112b6924375af7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47322c9536d954ceb5e97c11dc9ee51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266e982a6df8fd1d1694f942067047231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529d8addb669008876ed21ab55bbfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a2aa35ed95c68b180ab66b27871a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501408dc001004b5b84b9db4648263dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cbdf077f0f31980ff4cdbca2d4401235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05bd2a892e7987b7afa0c00bdc56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24b32b5144e47f1e8f074b3fb87da7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb92ee85c53dc3070ae0b4017c61f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a531e09b749442d8ea935123c5e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47581b45efa5dd0d9ff2978cc6ddc1ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0afb9fafd563f516d7a62d212675e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef433c736464de860a7eb6aee08adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a259e7ba0e27420fe98622439df983243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d48f75a6c80aefba50202161a5b2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2471d311c8994d2d5efc5fd9173c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76a20aa860b845253df39cb9db196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59402494de8d8681c7d8f669e371b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fed1ab1820758d7328d3031cf5a24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1381edaca70e91ba2bc4635fb3903249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561cf43a0b11fb6f22c479a0829e89a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b182d555ce22943617c99d2e694f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dcbbcd2814bf495a685f74a956f9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c6bde309fef3979181209c4306a99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1b18a31d839ccc2be9e894d3d09c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e607cf2af6db357c51ae2d5d7e0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7ef387170646ee2fd43fc698fbeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3dc0256d341dcc8f3cdd4e918f9c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12d285a24c41c4c5fd2e5b67797613258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c500a8546fd6fc55eaa48b2607f81b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b07c3ed958b3bc1b664da0f1ea335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f6238bbef9e757f9a467fc66c972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4d487332f0f2753ef1db322ce27f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82836587b1f34cb97f393b4e6df039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b615ff86c08ba9f54d8553ced38cda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af405bbcf4a75ce5e340da672465e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01f243f7376a663687c31b66f5e3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9247ed082e51aadd66843b24d5782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f2c8d01763fbf6f805325b02d82b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c284264055dfc2875e3885d0a84b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef9e35ef696af5a6ca986dcf776303270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e2a3a98332d5ba51242170b0d7231271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d5475ee844cbc1b38bc74a3f52cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c367a4d63a55c169efe37bb2497a49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791363274453f313d48bd5d916a19284274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646bbe02dc37b3b2f590fc4921a881275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5601ceaf207af08335b1f7daede3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729001e6d8031d146e35951f295ac2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd9b73a4e5986896976e7a4763eefa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d835ac4023aefef5424189502f0a0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457fa3cc0aba44848894dea1c9467c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326a8ab16170f4b7bb41b76ffee151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4b123aa1f19f9f31e8db305c07f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aded20f4bca58267a5d3b48d5e1f99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd542d5342c702ae0b302114edea6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066357334c859353db2b8ac16bc7043285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e11ecd1a148f999f2ee3cb4e20f13d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98635b0f61ceb8c68fbf2ac60724f47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbddc8c42d30c2b8a64a0293c6f528288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653bced04cdff1ff77457963fb28978289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb87804b01e3403e0c73c9332c619290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66aa7968bafad3ed15fcc99aba78a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9325b0c3d92e82d75946436acefb0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea9e9e1292d2c3086c9b17f1da4aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec866a30a4f448411739173b9a5d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da7f8174ac2c1e734a93ef5e1499d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca8123332f739fc03fe4c024b99f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd436e124294c23247d0ca2f7bd3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32621683520823232f77a53fc0893488298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660f2dc151f4b68b578048a023693fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357007b11be64b32863ec5e17a27f92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946b886d820dc7f53c08a49435a4a10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2880d780e44604fd6892b7928b48f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d7cc9f43f9e26465f745f8f9ae95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d96281839b54594d814e8aede4d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29543f8f35416e92ca314646f979fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd6a4cbfe034d049d8bd813cd5d56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce332c7f34f001f57bc464b8f8f93c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21bd2deaf55c4494f1e85ec263f94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd113ac54226d51caef561a066641309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02034a5f6944fa161a09ed0a7cc5b12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce342aa99b28881e3d2c74d6fe3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb3d9914859ed6b8d486b8be1188c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f519d39a34ac6ca2478c64fd882bf84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8059cb83646853fc9c69c91c1fc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c62d3f0bd081a7fdfe15c501535d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f4f5667e6992904cebbfe773cdb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bbc18211288ff77789ee0abfb2ebc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56fc0d439d74e50d5b5568f766702b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11751db8a51ef5652eaa284f2a89ed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db460e35d934f41288d55a49bb748320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7b12b437421cfb6f93a551375496321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015ed8410b8fbd58fdda0ba7f4881bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947e90694d85c568bce950e330f983323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c81b5c2ed3704a7b6dd6e2b7defa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a08a86d5d8bb545b9da83e2ba7ea325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>