--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99df43d3e78dbc8a1df11032cde111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366c98b1e831474cca88a2bb15f3242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc70cb8360519e7ac5d02bbc1ab303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47458d76126b06790469bfbd1566624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27440b4744dc6a05571c833a749a735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e9270981931cf861a3771eb3d6fb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61e0cb6d4db5177eb9141e3c84a1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f463d2806e406af5a945c37554c588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b372806c72c61f713e0d3d3196b229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879f92605e39b41ff57939b4c9cc9e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f87eaf140b1d02e03074e518612c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f27c78ffe763bbcc32a1ab415e7df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864118d9d8ae2718b944c68ee9c128e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c91f83bd2d45d9ac2b95e5dc9ba8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c82f720ed7e79e5586f9b225ea8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551782b6e79e4eb8da21cb75cb3bc7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077190b4fdefce2a4c0c4ab540ab78b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46476ca36b95a9ef651d304d01fc96cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320d20d14940f7cb37196393e02fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683fdbe443c48586f4a1ecd5adb4a8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f69bbdb0874715339405ebd1b1c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23020d835146365c4aed8d11e857493d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6165bb01c0830fc73c7b9a666eb9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2dcd201bce2e676b438041a94ab6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09197a7742046c2e48d9f8e95347f4bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b1d1ab6c1c2f92076e7af967285826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa90e6b0ccefd5f926f514bd2c56927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a3c638484af7b79def490372e0d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a63899bf296e2fc0a68b4398b8ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425a4759eac728eea7c94fdedba9fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670fb7609baf37b330e51e2288789631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6792430be220a12cd56815d47836932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70c3bb655c9e102cfd842435c90f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf78daef83b529bb3650896f44fed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948be075e5993bbfe4c23be72d4dd5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632e83d8ab46918b10e02a7f7b786536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac062450d40aa675d7c73cb14192d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252de047ce14b550e7cb314178e869738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c3180b50210ddfa9e0264ef5c30b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738eb8cf88a48a5e3741f851ae3c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723897c0f5c6877c262c1ff0ba187041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19fcd3cb0c6ecf58b94b0392e4bd8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf5a94685ceb629b8701a7b2f9fa0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342706868305cce90521a6fc4192fb0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208dac1fb28738bf20b5af9099dddb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66200aba41301a5e067c2d7cf9d478946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61c22ccb64b843748c11015f96a3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ae682633005aadecb6eeed6453a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4782a9e0b5f150eecacfbe174352449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cce888f842a06a2b541c71ca4d4ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6a715813c0dfa8232820fbb4890551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cea0ddb905302b32306eaa57443b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a9b2e4c26bb7e179d7cce3cf3e5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bde83876f9ec03e799df2969c25bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909201bc113ec544ddbca6297fae90b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00332f323a7c23228542b5d623b6b0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422850bf9d812568d6b5d2c92e2dc7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d97f33bac978611d6bc2de67dca2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d60fc3ccd1edf1e445de7a4393a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0b515c2a66ed3c9ae65cf8e18eb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca286c5acfd41372b027bb9460b20961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5d338f061f4c6bc6abb27170af8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51eed14afe708d44b26a1ca0591cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eac7f29f7512bcb39ed128557b6ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ee025029cdba7fc3bfa3985379cd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9c27e3e508e9b497806811f72e8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc401916b6349805c4c0f4369a1a1c4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc7cfd30f5be1bb0caf447b1d00cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b1d9d93944c7d76b9b7b75ce55bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5ad42c204701b027d1b8ed8e5f3b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138cbc465f1d06ee092436b62f020ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c1f3bc7f1d56ed7c0e48e0ded17a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15d8f4b226380b332dce351085fed773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa8e5b36767a28d2f981dd9d14ece74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e08f3c2cfd85518b05f5b5fb3211e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d813fbfc215650aea027eec66869a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb81114ffdf56a1470d42fa648dbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd2128baca090a489fe38d1f3007678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f48174540bbc232d78cf3cb4e32b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd01da9b325b01851bc7f40d8bc9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde4ace40995f155a984c3718f1186d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e797af7f2c4d2bbbbdff9d56e46f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11f2f5c35064cf85e97d3eed0ead383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420230a18aeb80e14e2d3e6299b267a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf68dfb36f1fad2f6c318b2a4555585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8785e43ca3b4e19486eabe76b7c8b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ff959b256492837917def526390087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d81961c41b5449b0dc8322973deab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192bf8f50695dacce4e2bb65d06ca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c628f696afaaeb56b8dd7918d4b432790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec1e83e48a192b485f8ffdc78463c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057f48f0fc58ef48c86922ad5ad0c5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de6d31275d0e1fade132f7a3b0f76693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab244ba2a6e36f9f644d769ed1da594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd5950be3d881a8de7dc8ed0599e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee15845b1128cb437a46555718d72396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f035d501393de51452f13aadcde10e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f460a04c56642c2554115f2bc54b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9089a395c3892b34c6aa265e03fa34499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274adba2e677469b9235fb20365909ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f0d46520b497443302f3483d30556101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794e5e58babe0d44b63537c2152fb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd66cec310c2b1dc1cfbf725fb882103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6ec6eb673210a9fd8244f34b3fd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00edcad11d45fe2ca0b33031d4b0d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95888b8237cfaf5d8bec30a704c82d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827032a8367caf2424f75213b54351da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacab32b09396e03162bc812cd42cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74649c1a6e8704a49cc07b7fb05ecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc01ca249174f91e7715299eeedf43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fec848fe7881321073022d88501a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0bdde66009b10fa669504a98e6161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7648c6f87062ef09455a9d35032b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ce208a5c185bc8b89b86ec0e44c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f75acc978834860f3729b7e7c9cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b073e22ae89e3d144d5bdedadcb7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c19e952c4ba4254d25a65d7a4d900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff217e5708c501637c8139f489c6b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4780f2167f136d1bba56df3cfd78ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8f11611b72f8c18e6b0d501daca9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaedb2d11749ed76f7fe0283c2106e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284d0edb4932701b6e33cd83e90da9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b1aaffe6f62e5bd9f7f8703aee7fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861960ccc01dc5abd2338cfc1a86ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f43ee8c8878df3e2829341eabccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f14d4909afe3f5ce8487d0a27cf9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0c472666670684727818e114c763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffdd5048d24a6ed370b31fa4418813128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2f8e3864fd5fb6469d235beb7eba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b75c0edb82a6989864a9c6de21da5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4efbcecd7f705e54563d59a221486e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899b21ff71e72d1787759a7b389a61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7262124520a5443e1d571fb81ee4eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074757d20c206b2cc808acbfa708c013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b9b3438fe72f02c3bf6af816348b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c78c55325181d08a3dcb9c8179578136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2331aba696f17fecaf2577b5ece14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb603a2d5df3006a17a65da6ac433138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b066a826a4e5a6497f38de6a816d07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af97d6e87eabecc020c1cc1142ab6f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3947f4341ca5212d01196d0c1c65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc124be1e45df1fcbbebec18faed6f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db557d94c2f2f93defb136e89ad9f05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c735884afad8022ed3bb95a4069c573144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e145b37261f9de429f2261bc4ce748a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaa2a23e976455704fc010249ae0f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b358c6fb51aa0ccf7cf951ba0c802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ebe89e3744c0e2390290683ec491c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a377ac2a3553d3dbd003f04cec3464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b3b84e2b302814e23968c1f2060b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6fc707aa46e669c4dd2b2e82a497f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba248cacb4baa127967ed4a5a54ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73a50c7d248b797dbd3eeaca2bf87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958523655b638ad5a283af217dff586154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ada51b770c526a76be6decf155427155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df270377239e04722a390c7c05abc51c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1b3b60f86ab564233d7fc35c8b2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36696eb7a11d594d957c44c480d79f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929498e57331774c85fd0cd5ad5745f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e17804fe4ae285e03e1393cf36835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c426243a52e7479602515f4a7652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680131e32d73660a992a34e01b1472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1eb39c1450846b44fa7d5990bbc73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef10ef446998f836b193f03d9b0e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a665d4099204d0b14dec8e39997f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca52ee612e3485e9b7e515708eeb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8de3970f35e1f5f23fe1fcc542cb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14d25b4a685441c5ffb65b82b6414168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e7ab185c7a7d63d773e1613f21b70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92832a52cd5bd177e6888d6e068afb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5881df0c26c2259c22a714b8aabf1e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354468f0d103ca89542a46d9c3e25d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e24562f4a98d3c5c7c547da497de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e927f462ec2d8ba2da4c02e5dd7eb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bb412578c7ac39ec768082b1c5134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674ad00045b21b7f7bcbb7f26e91b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3ad8690312b20fddc4c7e508b37e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d2dfe146d98c0f261278f213b325178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da79b8ec2a9b38cf0ed053ba420e957179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652989d3f7b1e6700054f68649da4ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b65dab55f0b3a5708068f80666de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1392251d1a3a4809d2a62d763ed73e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059101a13129c5ba1325a671c5d33b80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa328ee0e005e588566d0c976bd48cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dab7b093649c4f26818a6408d5ffb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09b4f20ad8d3d3c561853c3e3b466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3299bddb63bea148de10eb50e6626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7812c49b1204724a063b29ad39aeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40eee2b97cfac14f2fc50df4057228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf384ddfb52772d4a8836ce90c2c761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b88b798cf4490d5d063b517605c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2db204e21f84c1e4476e0aac2c6ef9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8db3f67255298c491e74edd6316d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5dca8706af00faa7c15483731414194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54e5f8fcb803fc46a7e83044055d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67185086241458c7e1b189e8aaedc0bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109d6c1673f79962684d2bb8f6566e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3acbbaffe0c58f58ea1ea0b8cca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb57bf1f0cd505e686ea4eb4e0689b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb7b50671bed0f7003a8d0e739a7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe403269ce699233c8da18db57a270201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e8b5f55f8e727e1686f27b274c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a76f2f2b290c4a4dc0f390fbcfefd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ab7b95091b2d979a7c1d72ccef19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0fe4e1af1e58e9be2232bb09e88d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f5e14f70e66664efc599cca47524206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595b15eebc893244b3c05e5fc2ddb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e96b4dd6e08b11f08832654bd7ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec422ed4a03f53d21021f2adafc66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45add87e05df1a724243c10b4dfdae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18984f11ca24fd3280b01c3099196b49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d578044f365b32d340e5fd9005ed8ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3caf988854677bd06b6cba16fdab1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5ff1d473436c94139ae499153c8e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189482e733d7e8dbdcb21ca374e1c9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a543d86c237c3275178c63a4467d56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d3a83fdedce5d516013e8523ef1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc79f0c1ba1ef222497894d035ccd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0086a02f81b3dbed3d487bd76f78a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cafab4bb4438cc816d3761590b4062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18728b6e7054a805c84f7c43352c41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87114d3bdc3311e87559dd3c509fe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dc3f04b86a56eb5494f501a1a511e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328e33a7729d5009db3ada333f58c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c881a4bab8df1d15727941f2cd79185225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eefcc73507e94020aa72e5d602011226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9968e441799e94683115a3e2de64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1078b8ebc32b306b72146143bfd5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27d7a5b7bedb37374f94c15a5a6ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc329f7ae8999c59c8c565f293cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cf93c8244bea155f80fd3fedd3000231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8124891764878ab1ff30d93ada68f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09746a3a0a9335cbcac71936bc70d6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fff7ffd7506b2e9d083d8d3b38339234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be82ae46130b289d25f0009c4e4cb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423364a7f101ede9e5a1a6c70093579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a53a52c622d0e9df42795fa2f08d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baaa815118f793b0cb95d7722ebe09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7a519b7e934ead43dc91e6f942d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145e0eb0551c9ef006b0922eb17d3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929b581bc2eac8645b769e31e4ba1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd989893f765fec0b2450df11c680242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70b04f74ff2da08543a514d00c555243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de5ef105884926a48713e51ebf5cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01cd7e6c13f110723a9c48f4ef7fd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697275e674785ee17124721afb0374246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d0ee022e2c3c11f0fb0227dc9b74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ed5fb040a61be391e9e851f514af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873aed77b1911913635686a0fbc1a99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99dab655a82994e812c76842e1c68f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f854e3816d5cc7911d4de161da4f994251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8b8eb3f592fdf4791a5f70a85f6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5caca4849f1cf895c74fb61bef501253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640544f4fd34677a279dc793e00a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca39b0c78efa36561c83f3e220d2e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e45cdf881911e62353c0dbcc3fd28c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be80e12914f3ce2e335742a620f44c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4a358e7ec61d48fe97bbfd2709ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69238c5582a941728bf7e977444b85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556cb06a16673c7148debfb9e0739b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb501fdd5e881f5511c6dabad1c5c4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1accd79a03e3f8a3cee5ed3e297fb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c9b31e82f44fe0304c2a9be8b839f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fcbf670e76122229270286920a5d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf565c53f55d8c99abaff81b8fe4be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902436391d9e304819143fdd8dc2e961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d589b557cc128f27f79577e543cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e2278834ca9e541721400de3b29b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b07faa854ba1e9a4d13351e2413072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382febb550931d423baad375540a12f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c7224d804de6515bab134503c822271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d615ca4fc4cd1a8e6ad61460fe5279272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c954241214c2109ef868803827c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31b4f984b73ca1f82b815c8b78bed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfc26a02643106a2fa08c0bfce338275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eedddf77fbf6fe4946f0b235e12c22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a52373c88437c33a828ab80f2190277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057999eb1f16d6edbd2d61859bb62c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b0546eabec80ef9d7db374925a19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaeea523365fd63d030cd1c18e7ef0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96df3e76d234d82556f368dc0e36bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd210a0c01376654e1af2a244442f47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ac19a528a07a86a0d0be433407334283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21b931d1fd41c282bee2519871b42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7bc7690452cdf850ece7e9a245f4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ff8c4545d4169a10638be8c7be58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2ab78a1313f31276f2aba6c84de5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5484d59c68789e12755a2b3c70f156288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5baae30e82838b4de4033f95062040289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ee7e690ebcce38ccf00fd58dc2f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83beed2f5d4f0b9049f4e1b8f7ddd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4348cca4cdf71f8098cc06ad3ef5d18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b667069c6771597b6c35580b131bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba223a6b3c8fef83e117123d644b7c80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110f44a785d170ff94666844210a4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eaff1fb8b79ad9d3091e7f8e332b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2de69fdf3fe64e4a08fe40eb78cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060cb2faf782068668ed99baae9c14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87124e8fea7e486108255c4895a686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a036a5ca04c266c257495b181348300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64028cbcf7724298d636bee1a18354301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06125fb1647f42f2fda73a7c9df1f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b909bd96779638e581f07bdd7eac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2049e066ea4701b44e194409ee3e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185a38f297b5b63462f3a33d9566b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8881fc9c656ce33e5fa015e56f034306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d91a248e03a12aecdacc84874668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77877df62b5f82f0f4fa5f07f4c19e47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979342afb4f530d81d31c5adb363840b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb711008e8e57765aa791ba6eefb395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe4fd4d5b894de134f5646b7b5893311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4486c4a7f7abdfa80d75b824c9b30c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef97d37c713a8b9f6535bc867ac2cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5553f706b336c9e23df5dc16b2256314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58ac0906333c5d0ff8c0ca1ee9848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ef28294b7f359ed389d150094373316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc2456c34d4c3d450d6585f1a4c38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4231382f8285a36b3d204114c68788318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f7091575b782228de8fcfb0d161d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a8bb94bc164afd538c172c36e1fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e01181e0c59403a69ff11d45672de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fad6f4acbc742914d4e65926dedda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650bed9192d49fa7bcb3561d69831b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b16e1d78fc6593655005b026ea0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65b8c3cb76f7fb27770dff502945a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f39d0effd03ca2a67455ac5cbd17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379bf9fc1765ea663d74c5ac2331da1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643ff4d0305fea72a2e95a20a9ba7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c613157d6e08790c14afcef48cb6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb957227d975c7dc88747acfd857b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2d26a10958b281dd200600ac20b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90a64844be11884940698d5ff504b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56031e16c5577a7e68c670f8bf4de21f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e458a567dc0b0126f13a64a1b2cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a98fba6eb252209b493b4dd5d02d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd302deb646711692d1fdd224a2d3073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513f3aeb8c8f83328db016eadff2fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3615c2762f704e6a47c53a9e375f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f768020555ace187f46feee6e5206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9942cc0fd558ca9eb46b589e031b0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207517ddd91ae0a742171af2d106718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f1c1b232338506d6c8ff98604ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86c0708b554b4c14945a9e309736210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6db431fe9f8ae664df5c461748f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc27a2e7ceca61d0cfcba66e72fda0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b893ef451eeefb227705096a7b2844d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ea4151226aa76dacf65ec1536c4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b9347d760a91c467cd5f811dbad215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510fc7acf1d4900c4cd7ee2cb37b7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94d095c52f45894dd3d83aac5f29517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844b1592dd802b4c530c985195145318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac26002dfcb979cdaf2c442a9dae519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5744225da1d73bd486029ff83055b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81e47296e32875718fcc46f6683ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781e673596152ead11653e1f99480b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a07541a2c607f4071d5dec7ff13f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86835e9c47b10e3128fd897d25e0a9b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863294a00f5d1952f9f73e2ab8edcc0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2b54333f6604969e62ed0b617962d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcb127e80a79c762df492ad64d9a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d5007b9f57df43d918a38f40a58728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76762969b2f525b48cc8cc5602b98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019deecd3d2576878a4ff3a4facec630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7075787d75501405a783748b11272cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a6735ac9b5f926432875a5569ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0c7aaaffd9600f1c2836c28a3a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6c6ae9f52d55da5870b04be66a4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501feb642f35678e1226bfa44dcc7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a308e6f4c2777feff0a58edaad7623036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be543c723c75df3a6df0edf47ef6ac0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475d9b71748eac31f1d3d5c2cde72b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84fdb8eda5940d754ca5e7cac68e4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4d0517bb44990ef6ef0304f84ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b131b5612db55683b7c20c04a5f08741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be7ab86cc189575c623d03008df3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42a6aa4823fa40d83239b8b86433143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa8d0baacd30b17e1883feeadae4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904383cbd7da7ae1979f2690afd4ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf88c022bc531bee5cd44ca375da33e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd44191f40ebcb3102bf45a2a9e8ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e96e4ef79adc2afd90bdb8cbe6fff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcdbc2283a8aa6f8e2a19510cea1e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056e547e2320daebbdee563a6dc7c5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e28ecfdf6f7630e159695ae3e5bab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70094e4f6a1845178c374e30ba95652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99313ce6a8b1afa6686965dcb900dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b496b479b7680ee3a9d7e1a0e3664fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b863c0c7a1e417018e97a11589042d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2a55cfa013ea911d564163aebe9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862058a48ac6f6590e35897a0bfa29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312422d4214a2a18cfb6630630cd575b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ef754c7d67ff91b1cd3ddf217ea5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb97cec91f9270a4d3b92fc786625760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af23e0aafd352d4a0d8f7ac5bcb7f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a298b4e8ef409d6baed940a6fe44562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232e949be8cb94b0a693a2194d81be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b86fc3cfa11628fad15efb7956dac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e69e12d9390e607ae832bb68ceb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2b434366d8e123bfeb63d4ce364066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e7e550ec74e632babb11969f4b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b9556b6f360208524b6d7dd03b12768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6c47e33f382c3a2909bbb44d238f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f05be16b255ec48fe2dcdb402a5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a1e0c67d012f1afd0c87f8fa4ec671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c41611c1d7ddf02d990be916399e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6925b5acfdec9cdc3567ea5905136ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70a89d1969582c1fbbaef18784e9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadabb3ddd6262a71f565a42faec56175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d33657b3fd2d28416b5e9851ddb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b763eb73c7e624da14fcea34182277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffa830c4f4df86962b80e528f0d7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a00cf0d9cf67034d94b60fc09c0a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bb1b3a74efc3d6470f7297608c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241feeee7295dafa5d645f5fc7cbfe9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c77b67aa35affba8c66b8cf0dd0b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182ac20039dd7b295eb00923bf309983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada6c3e7cf8b86973e27e6bb3b27c3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611faeb45d7ff15b62ea7ce6f181d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18f8b09cde09dadec4a4b465cb6ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67dabf3aec20126cd2f8cf80641ba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ef9dcccbdebf43d0959c6870443588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843252a4d7f223021ba0f085fd5622189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c37e314ad145a32d42d8fc9e9d8ba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f136e745c3b812a75185e3b233cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789b62e13129ad03f668ace00827b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccbc7f4a1254017220a9c2c72417de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39342c147e6d6f48caffc280ae8c1a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a00381d4d4ab359cb890f7a9ddb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d3d4cebda227cf4fd19c8b06dffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327dfacba9ef2ea19aa48aa82ca30b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0664ec258ec3e2febd2d0dbd32e9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe3549b7ef235b84ad679d763ca85199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648f7da15ea85a2ed9e6edadadbb07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7268e10feed1a48eccaf6348ff8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27a76dcda392e4428941c416a9d21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a80e86af5d7f37fb09e2acd52d83c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da60470b52a71d08adb29aaea9ed8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f7f945980281eb7ffa52b5d69aa06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c1f91b4e4a67219fa29288d515ac8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad76c5c7a6220bc715d248fdb2dd2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be204b8f27735df7e98d106e8c4e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942cc207f8b7ae74a2d15cd208fff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b8e5b98db68b1cd709aee21adb7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400829bfc5c11701c03fa131c3183e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568579fcdab1c05af5b054e87c5f7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a88bf17edc6b00ee8f16bccc1c3ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c051f654affc471c866aa18f838e36a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f3f971c5b8ad4d154b1932537969115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f86e149d6a54ec56ade5634fc30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80224da0dd61ff968f1fa1c840c0c66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c67e2e3af8f8263c0fa880279d1e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733b2db06f0990205c81ce2a4e5c86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5d7963cc010c4e518a7ac380ff96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2cde7c46c0afa41d691f52cddf08e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b4b1ba94b530d24df9d9739cd1451122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811111c52d8b53aa9f025ac05cf7bb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bade33f6041288a52ac6e8a2c991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80018b7b9c117c0078ee4df459f9fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5cc8635dc79369f9a0ae9bba1d819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807b5151ca613ec9f5dd4406d4053e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82f67b8a95440c98e77c8dee123d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e21e05d0f6ee2f364afe212d6d4ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62097fe51eaa1fec98cb2e4245ba5276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f383db99f4d94f809e249fbdf73fee7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188687c57d1791420bdf815337e5c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10143f5233a556a305d77eb6b0125697133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda9b1ee3fc2f07832f2f215039d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f9355cb54d45374d697825e03c90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d29842a0ac70634b5fb23b4fd8c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc28e4fec8d0d023c92cedbbc25dac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77d4ffc368ad2eaa29a10048ebef30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac175e276fb83ea4d8b7090b6e9dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6a62a542efb6207d39e946fde6dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a3a732c2c19a147899bef797a4d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f814b49278c8b04fa507b4bba33173142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b42d8afefd44a611223879b5b710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96f1592e3f22cb44af9f9d6471afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04371da2ce19f9cf4c767cbdb344746b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a51767bd6e4690b842d9d443afe23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d30b3e78e3e485f84ccea3f55a1a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d32384066c4c00323514681447a60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2b6fd19212db84a3817374bfa678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb1a126d9b1a2d70172cc5c218883150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64e2eb3f64392e4768efa1e77d21f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af7fdec74331b2b4b221eac8b5fb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227c74c1d7a60245339dde476bcc7ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0c058c6bca1a9108a3d33250a84f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b2bda901c2db660701a53e5257ad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2409caec305f915a285174832ba69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bebdc2009272acf228284ff356f4d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca585ddf1c218b2eaa5b1eedecff4a95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806fdaa1ccd525ad6563dcdcc61f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b437f9194be633af39ceef32e905ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635b101cad6eeb4e598515a82960de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d68da563339aad7f8d22a5177ee3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0d6a79cdd05bdc992390d9c90c9b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb618259f4161596d32231a6e4355a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a29293f2458f9ac65bd1b56706405165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b37d4d8afb22ff14b8f28ce65ffb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c0b7e5f5006c9f3446e5a2415cc9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4efe3961c329faa282e566c10fe97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482ec34a0d9eadb0d9dbb3e909f6c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b349514665295807564f2ddc71b7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198e78b54d93ec4937e4ecc6e728f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438747b1a51f419b860150a68965f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0a2b378bf4946a59fefd321fac1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568d977873e05e69ea6fe139220392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3bda3a54aa8db8548aeb9c92b4d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c5a48553aecd646f6628d489258c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d534b55621ac29fe7a5ba9fe2dc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf08a433dce3cb3c1cd8b8b8676a5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd5358fd8362b7ec60a51dc9ef4b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef519ade1a215bdd3adb06c0c1b15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40548e59a7bef94358d3fcb4db5057e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd83c1df1c13cd8b9c87acc6adf7b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7955c4aa8bb29fc4a82d8f2c02c1073183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fbaab6dd1ae716ed5e0f4ab8f261d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257823830daf1f2b3cb7e0ae218c4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ab936792cbaccb22571275cd30b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112d4561ce9bfaf7be92088f6b61d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637138857c4e873e832a952a0146beb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c6084f703bb8e38896912f7388b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830e9b78dff3395bb55fccaba76836190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b461ef179d867993467bd272a442191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4540f0863310df59411d31daa3ec66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cde2b908da76f779938c524cb3cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86325d0f25c1e9d7cea659ac34fb42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfba12795371560160bb02dc89dc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57bc10cae8f951d753843e2ef8b10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907711a9b86fc0479d36405ece0dd9bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af692980a34d25bfc727e251eac5b396198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce7dc845b8dd22e2458382a92642af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5425657b4aee526f5d5b59daa220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d95514b4aab096679addeae0828c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140597ddc716887ad908c91433d96b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9dcd75f80f913a71a6b8b16524a7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f0f762bb6627baceb8ef133e2336204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b52ebdf601d4f7027d4c56a55af8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39ce14c38624fcce341677108e27b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9cb662336c5f0f7f6c1a926bf137f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893266948b6aa32890e334c7e47d141e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3278fe4969e3c1b65b1247b0e6b77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9821262ed61a873abe519698c6aec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e439915787a6f7d153e1bda79b6ef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74aa2c6ed7efd0dc2aca8ce66a6978212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff40e2613a9a068706d1a22aa986d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4b5a1c7784356cfbc60b5962260b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a69a351289a3e6d28ce71b41d5a5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bbe494d99cd6381a261aa258e59a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007513623d7e737d8c645524747369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d61ca4ab4c8ed349491f51c322e7ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe057c19472fff278eefd5bff696e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcce9742c9495c6bc43ced2dafadd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8840d3fa3436375e32eb381145543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf171a0c5b714b39faf8e081132489a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e333d339f5f89fccdd6f96ef8f40205223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3427a90e10ed57a95515f0645d60c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf29366b969d32c86870aac009a36c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfcccec6e55784f376cdd47f2bc73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940adbae6aac1e7c073b7b0cfe5180227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059e077a3e7df08f9ec2fec091a3fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b8417e3f128989b39b3c05d82671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc83681a33ad0c40cc09608d32530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59375f8b6a7ce8921b7f3b1a6e0134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271d1ad6d116a5bafb1bfc809926b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640d4cb7a77a85e0220542e495ee69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c312e809427903a5d40a3a6b934085234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927db116935beda69390373d973b1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef53a8e62a722afdcab74c52302a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22feed3a06650d3823add38b17911f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaac7da5ad6d953ff450d9bf387ed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba20f7639509992c34334be2b6a122239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be0fafb6d55c725002c16f0244f1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518928e7695d8d6f50e4300702163cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93686ef2a64e032de6d86ef3484b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c460a7140dd5bdc645412701f5aba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64382315eb989fa92e55809bd9e631e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413ef0934089bcf7f4bcdffac5e2a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca97cf3340b15429ef6b7a2a8f5586c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02741e4724ce09f02f323db37ba236247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22c588e600e661d64c5e99e6da37cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06fcc66dee67a06ae68d5e6a0e9291249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c1f1f8ff8df0fe96df72448cd087d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d2fb4bd3f2773920690651d2cbc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675be1d655b6e65fb579eb1128926ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338688dda1533e979c35f761f6dab7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d9d3bd5b648ca028ec8c3e176da97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c34c291951d274c8bc48a9d68b425255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d3933c850a9f8f05e6bedfc440601256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369d6cce1500b0cf0fb976c219d19d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e405b321aedc3587c30b9e4e48d3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ddae08f73391846f8c41b5917aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def5153aeca5f053adc25c9f11954d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca902008b73f23da7b3e8fd0947cd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd599f6ead1469329174fe8606e679262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bae3376e74c0401a778153aa82e38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667fe598ff76f331795a08344de1760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea8d11da6e6a7e684c81851f7860b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448e1f798702e14331931432ac4ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db97d0b1d8f6f6de59dce92e43e72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866e47fd6c31bc99d87e8e7a38f394268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1420ff3537d1739c80d63970aa70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645bc06e90527433c6893b03e93c7b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd742cef194c4c0e37986ef97ff7c1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb343f7b9cd775f7ecdec90a9ac7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732e6ba48e434c8d54f8feb848669e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7dba1b25b396c9a0495937390050274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a214b2d1d1b05e53236c5d2140ffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931aedc431f4a088bb4a37fd6e72a49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2be63405cf13f63c2b7f4c63bb60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d27f5f9a5a35813a8ac9b91fdc6ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490e0a362a62e7d32af4877f778470279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50daf65ceaa64e1607638d44bfab4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedcc86db082c333b6b32fb8127855281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874a239711923dbba87ff1df68cc55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356b15ccd2a19f00c5d2fd071d2226283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ea75cb965d949a3797c77861ab9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4286107f337b33486bf51717703b01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9c1059f9e83ef9ff0e6666f66091286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125bb856768e405153a7442e8b64e7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594784664030009d720c35056d9c2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ebc80a9da10929c63b47060ff6a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220501e831e08ef7b6349e6c07743b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f625395499a5ec22b0cd14e8adc59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743613108ec463f7bd0a04d4cec509f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf9e0b3ac67bbd9ed1320645c845b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4ca385a541855d6b28cc6c0773a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb9154a791e227b4792cdd1769506295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3445a93f2022fd50856329745b69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19467269eb731a85055ac5dedfb4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5a82daa04f04875d77c51057217f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eecdcd1330d62d6e24f7233098a4fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3448519de17b3b0369d01fd0da3c2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451033693259ce8bcd8415ae636812b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a5523597d30df179b9bc2f33f3d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7bef452c0c1f0da38a019412b131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c40f414fa84f6ae3bf70c4130f44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc062ed66de9cc44cf93da7ea234a3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544341a154f5b2284366fa5b21585784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f305133b4a108e48511344caedfb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ab1c5d0526a3e40cae4eb2c1b960308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d855bb4667e0a02593ad51cbc226309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1f69d94fbb720e5b348b915cde697310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd400ee162997326b8608ce2918ba10a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fba345851ecd51c94747dfb0f999b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0c996e471efb71650f68f7340a2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13323001053bf3fdfcd649e89ef2196c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adc5c02c19ec0b47b7fa681c81731315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115fe62b34aa769a02954fb4a7d3ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e696004112e0edf317a7070af2b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d7b79a8e5d408a73f279048b47f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e9a57ce8dae04fe9c701c2396e26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1c50fa563b32a60e13fedb08182c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d420f5fe5dc48d3f5fee7bcdc520c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870969eedfd72830b446860d408b99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746177809eaf6ac3efe6d276e2eb436323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6962ef013748668635f33e88a1d45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a29cbe1350d821fdb21aad8955dd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>