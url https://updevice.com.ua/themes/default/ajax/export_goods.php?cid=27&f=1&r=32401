--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416bdb328f8947a50077d833c3e4391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7dd09d81001e73edc91d09c384a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1dea7f764627a546bdeacd1e5ebac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3f1c60e63e3f6808da2add7f06c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504403f084effb521d7a2b187083e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbebfef5f3c82d7b741d68a983c9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4057d98a341337af2344a417a65c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5f87fcfb2d33cb3c0ffe5e2587b8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf59c4970ca4e88032625ee654a2bb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955c12982e587244cadef3a3cc3b7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40496c0a6301d31d2b0cb0794753411a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab65039bffa88f4ab952263c9caef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33fa19f4f503771d37b267460ec1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696050e67c414718612a907174b4c9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0b0e3810bffaf275f9b89a6e343515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b599714157490775515c74154962016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a90633dab125423c27053815d7ce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f71923665bd72b9cbd523ae2478618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e6d98878ccc1f98671621ff637fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc308cd9fab2ad5f9bd5d87b300aa7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6776b62d22dbfb93752f6e2adcb5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b8c8107141c96d871c000a890ebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326b8fe60ca8c5b62947f6a65ec84623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919d73a2ef1b2492dbec7956c83f7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea4d5ab6fc67a399023e83d0b089125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169991136dde26417ce5ceeccbb27be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea46519b2549b70e6b6d33b1a50f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150166aff3855edcc1ecc921c3ec0ccd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082161ff88d0abe407f49395ccdf66429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ea18b71b26d99b5a2675a9067e9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18239726d3682e0870bf77b7fb26096731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c331cd56734d6686351aba91b30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f950ae496d0d005d9b3fa5a3f8d8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd51c6f7d0c60ba49275dd9b7e63a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd0343d7f3f7c21dd8ab199ec7f9f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739fb22593ea597997fc7873cc28ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920abf6781c62e7433df243d41531b0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd386870f5004da51884e875525c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c34bd99786d877a33c1ba7c9683c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424cabecbc682adbd2c898907a829640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc0af1dad82bddeaebcb499085ae0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6faf57cc9a42def38d4d0e78e3509942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315e72c133710b28e166c1e898eab2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c132d603234f0abad660a6539fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968b4ddba4f3513940347a2e18802045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcb5c7f995c4ff3e732a068dd79ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201f9ff598e38bc69a291b292a49c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b179b4dee469dca74f194202d16148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48fc552e71fbdfba06f22b8ae02c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c696f90e2d57eea703519e1764e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999572246532ab49dac6e4d4d4d3b8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386521c057222c2417c82db626f37752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a4c19f527ad7b6739e0c8415daf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147f9aaec4b0264fa1a898ea3db40d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dcb7f956a190800260d13713bae5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c559cbde58c874fac9a46095ea7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b7b035df5388e3bada38f1a7ebeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3276398dcd977df5e70867776e59e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb7973ea869e9516797bf3152c45e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200fcb7f23da8377589726551af5bb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25af0e1262c452cedbe91d5cd04e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623e3bcc47cc22d162b6b527a6111d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ad4bb4be27c2a323671925a766cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e65518ea11e88d6b8289c7f9f7350764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ca1cf11120e6602ba81df6e2e5fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c2a4997993aeda625dac3c77ea2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e26a62fca0b638dc025cfee0c24e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefdb1903145423a6ea975250ffa1a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ade6e891f1bfed06ba54591f1010969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e9fa17b6b7c6d21e8c0df823bfdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd47cef17212b42b1f39aa333ff82f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408cbb412290d13a702434dbb07e1b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383905a1bbf03dea7b2df91d7ad20b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5d499b171706774ae969a267149de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6eb9ec0820fdb7f97b73db5c956575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c6dba4652bb8c257e4e7fdb4f51e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c9a741df39adbdd968ec9a22897c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d10a52d334ddd5bc610b70026426e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15e673e824dfbe2f3aae00129155079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a67f72370343555c7a45039a54c7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3bedd50894f3c254ab81a25a593cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dbf27a89aec9f5e81459cb425649e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539702eed49bf4b0510901b3241e3d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca52aa5383ef7542d4ace3c993d03784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac251dca456b67cc00f3328c46440f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87593f831fb7a81ec1d6e98083d9d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5e27be5235a6a032f6cec63162bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bea29754572ca0ca75c5c5bf2ab1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de225298ec7b56933b1dd3958180789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656edb829934e9b2f22cbf58675feeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204ab160e3df7937644821b2061da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb78fe456f6efbecfef19b2f3ad5dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea3785541f3e0b256f44a58e3e91493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c20146d3574292f9cb7faa99c41294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b76faa2eba58b6f92450099698d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff80342a789ae8fc2362533cdcaa7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201e8e5033a6354efc043cb4a07d87c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b427b5757c3c5cd82fcbe4875b91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416ab2be6d75ef70bc58c0bb20e615099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6246fa03d9762e6e07c96d129d41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16f3c61e90a063aedd16cdf363d0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9481b38bce36a5e8fb18e91ee9e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eea03bea6ea02c62608b114419896103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234d712f392b65bf01b6ae0686ddfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d395aa6c67c55fa712b5d588146b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83905b6a5def44e1460cced9d0a82b10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982306a77d4c1b087fa2c3df06774327107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ee8a6f495f6dec577443b604e01e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da158d46f561d33e7f37501038a9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb11aeef34c6ee0fdebd2e91c9878110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a37e84a53327f62f22dd4412da9714111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1157c7e7707dc83132b0afcbc444538112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58558cc531fa222ad461e3bf93bdcfc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f1009d571a9dc16e7215050e6d73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91b3a62f6ef72b98c799e2fe84ec6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc974e3386849baba2bc98e126df7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649b0f54caa37e3bebad0e85b25c3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15ba07ea8175e5dc7b9408d655a28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4506270f0669d69a798b63f04e9bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ee703b01e30782c669cda2ed65cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5405046d2b149b8a61f79384c621121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b3ef73d64906964cdd83ca54f1a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b47ef7574f3bd616415886caed9e49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0bdcac7b5a236c4c68b3223140ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e032089b81257182adb1c6b7ee87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d81b3fa717e419db26d5d147c9de1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97871256e34919a603155f85ec3420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea71608e47a6ca36ce25f7b45712f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f8d2776b7c722d32922255d0cab3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0de4af6451b3a56aa49cdd3793a5f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35c2998cfcdffac3a3b3dc851fd95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d0ab9f99343261b753df9327faf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622a00f1c77e4baa686148cc369a03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803c7ebd6fd8b82b9d0d19b1e27d12d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5cb8be6734d68a815e8559a7c4d85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59e66e03a386b31fcebb6c1b538b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51573612484e7f97678af33393ff2a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b6954cab3e8b3865899e3d3dd82c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce761834ccfa8faffdce4fe5c2f1c42d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae8fdc1c4a74a7c589aa255c0e485d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e68cc2623662ffe1e1a1b035ebffd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe281ed578c001cd9847d38be53e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec8c5260e0b25d2a8917506a0ca8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5c51ab82ab9baab9165f433bc55c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac1d6f4385953bd232269fbcc910d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b76dfdf5b7e25b9810e3b3faf000e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5dca117a1bae4ebb99318a557d34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad001c3efe9ca286e332fba54e051936148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc721d3d0fec63d82dcedd78b5dc74f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00239576610fac8399a1a88e402c604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db7d3f693912f4a1ca9a0fa9710dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b234cc0b87f7b4916a7989db6ecc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd35feea66b8c4c8714733d4353c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c9e5919abdbf54e022f75b8daf982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c3a769fd0d18963016863688b803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508829b1baa1d27936e27e19deb47bc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e43686ee52bbd87187cf3c744833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf69569de5ed5dba786e58008e86b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e2e859932a16b29bb6a9c595706c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794bc2303ba1024efa96c85c119837d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4814ff62e00eaebae72acc9dc44a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ebd5ad6738f6000773584e8e3545162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a438a8d5056f50aa88c8ad91abcdaf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2023f422adfaf8e3e7093f1b9b9cf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee405d1d8280f3d02d41d6a29f69e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a61b4b0542b1ba3f2b51696790d64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8ddea3a17fa89b014bcc8c0d1425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe82e20932512291747bb161301b974168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f945891a5b52ec42e1fc4f84e8a77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd651f1c44111e3a211cd0a73560a28c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272a4793eacad918e0a107f89f97fe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eac0656f2df460e71586b7de226af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7f528b589ef964166ba8480ea207173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a1d308fba043943b944bca87f7b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539a8f8e84226774a6ee78d0ff3148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c72dd515f7d67fce98f1c55d2b4b97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5652c477372cb0a29c2e09edb9555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b495315e35cddc6b728fd861b16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff14cc31f8c1a8957578697db0d0a0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a47a93a87ee3b884d510d590a237180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c43776dbee09cd754cc8d4cda114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd54311e74654275440fe5a3bb76b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320be80cc7fd7266ae309f689330f1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc235584fe7155a32945e60a812d929184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3f25dbe56f93b9b96f5df55a8122185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36e3f72f99fdaff5ff24bf0da93ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83133ee9f750c33e3e8f6bcd671f3be9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad018b64395fc7c5fc0382e3b3d72ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23991c0ffab2d5de5748d4a622a6016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3469ece0430ed060d3edb2d79cf3609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44b5d7c0dfe6e278987398ab6e82b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b585284d527d8213df842f821e1b2df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed8475df90e315425b69d41e316c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c671f13b3c35b7dc325045b81f236a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841a3393937fb533d0554936042634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662924865748fc870dab580d6e3da45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095527fa85462cc15e64ff98e9cf8d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386077b41b9fb263622601ad7077149198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7697f31ee6e3ad8b10840179d802228199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7919a0260232b7705c76515cfaa12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac5cd1d231c25d0ab165f9538420f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63a030c98293e5c2c9029dcac9f45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b964aab404ad0848d9b59bf5a1256203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080bf89e38f8fa2472f4880824d394d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607beafc0fb8e58d50d8664957d5476205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dfd6a673ce442a58804cb420e36bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc24df822e71d14ec293a1bbeec1b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf011c2d0f95a1ce66362b02054dfca9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2efe797501ad5475c3b6027c0963209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a0fc2d58aea23c2411951d0b19b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb08d3a78c044c1ea71cdfd9656793211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c177ca7736f59c544c8f455cd974e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10480e387e10bccf8d57009536b2020213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbee3622c101e8e063f32f4ee7ae69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544f6eaeefb001675d867ebbd9fa1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491191be5890974b8eac68279261fd86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1830685528a4a4c68a935ea4dc5d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d565271363a1eb7daf53e3493d2cb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0017166d0e967dd80f8629a3da48c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddcd80a11659c0176c713d7d3bfcf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3c5c047a3c200c4c6bece2b2ccb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723c8914ad58482bb4f79249216aa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8732acd2942bd315664212a7d4cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa6b2711b6d5c3da7a9f61362d8702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb07fbfe1558c126dcda98366c38d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8107ca36554b1c3e0d55b559616834226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4c08315f6837d6e0f1b23b54f7112227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b5dda9d7bcfbf84b03abc715e5ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83e1933348b21625264628016db5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e541f3045b6d1da21592587531472a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd5fa490d3d4b9b0fb7d849c71c75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2b9d922e809b633f5d263f14c58e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c82064bfa96defeb9f40473f60816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f08ac4728a09b75c5c4aab0c504c0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a776e5127ea0df131d6ae8e12dfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb5c9fad235ac6b1d3a83ee0c35ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5b21475d63248ee514dc6c4305a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056bca7dbbd418b32b0931b524b818c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd99dc14cf0c18dedc919da074947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aef0951079478753892d00d7aabc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4252f3b7eabbd9667c76854c740f36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c9d77bf63a44202423f898018178242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771200b56642187bf9f3b7d9a421d7a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131ba70e734d94955fb211faeda4a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4868f2f7d7d19bfdb79f4bca457845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958db502d5e62769baded14f68fccc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301334354fa0eb473e469ff2782e3e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a626e3639d00fff71c0a239e70b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34446f38d806dd06c5233164b82496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627628e3abd94c64986b426812b862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534873e2aeefdfa6a220791d2b63d52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65ccdad435ee0a498e8e8085481308252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3bac782c14a440bc5f729839884e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7304a5d321dc85658882ed1eec68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557de729f8a221861347d951f92132e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab81a832b8a5b8da2a0a8b245993aca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e8859ad66b1ad9f246fefbf3c53a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e71f3508fde432d07869047b3b87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd706600361a21fa219d180d455d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3db57df347935f368d1841df7bd29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc63f1da3885efca6c255c91cead37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8385bc53091a24993037e1799d9363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29740546c6513997fcf546893b2d0de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8065efcc6af18ecf92a646179db2dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ab394bd87851642178a2cf372eec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f62e98bf731bfb7d096db83b17ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa0332f13cf2f342aa99d69b7c1f62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523e862c279b29673177d63bc5a6e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79674fa100a12bcfbaf5b665089652269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3def7c9207b6d1fde72cb4f938db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6cda0d13c9d49e970219f22bed79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fb7908bfaef4469a1dad1003a6ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f762d046da55437d9dd94749d14fd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed399f069a183cd61fec0e2c48ef3f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ba96757a7e300662be27fd974c15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17392c3410693a8caaa75c6cfd89c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40d8855381bf5b294d3c10c94744e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06ec74d73b9f008d06f28bc3b926b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c472a28715cbedfcf4cbe62815201f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c36113721012d4d368a8fe3cd8768d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d9d6d237edf9ae05033aa367e478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa2f1005a6bea3e3f2dcfeeb48d6bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354ecbabf70ccc90a88c376cda49298283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e53e3b02f3b5a86edd658e1f8ccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054f463fd5ec36c37384dc2f830821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60649c7c01e71b8b3ede7a65a4fe1c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067b846e68a0141b1b894fc93c27cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766dd3f6653c04bedf1a2ebeb5fcd79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c8ae230d7da71d50f233dfcaed40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71e8ce9483008a7cde441bcaf96d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c5d71ccf3ca59dc6539d505f1b7a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b794153baf9546d9ad1301e975641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e1f27ae43dfd5749783de556836ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91040b25ef1f12849fc6ce488d3bec2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9994cdc3d2924081148af0957a85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964078161b5a45e220a596a4f6f69c7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07cbfa997b1645fb0a30abb12ec2cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163f7077721d96fc37944770e5a821298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374b51d494f5f18ebe4e97b82f703fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284902646758de4e40ce573b9cd55e36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b37b5cc476da37b7c3ce2e72edcd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d886273af04b0fe16be1dc8d9f905e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02aec16bef918716cfbcd75620a9c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b732daf18af4762d2f0a8e02be00f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1db6a87a756d1c80a10213149285305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d01d5d87e50164eaa20a88c7ab97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c50df1634acfef10a3bc1c815b94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d43e499092941a881ed69e073a817308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00264a88c8e06b4639c9be42ef7b4cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24134f74510edbb86fc9df621216f83e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2ecc9331cdaca4e3635cf9df14465311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec185c295791faeb5e26e25d29c1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe53e6e68b9600a93368b62e38b7fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24806f82cee371ccaac1d0cc18cde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639737c60dae3e439eb96c5e50d467315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ad3ecd3a3e677cdbea37faa2afdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb43f384c980d6fb9e29f4bba56a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b539cf26cda8fbb69b43ca97858a65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f74eac046c7cae486559327d15176319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de7239b201c1a8eb10c6948abd9c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b6c6bb3f6bc52ab60b385b6cb3ef6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb57ced5038e750154c9c079de827f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1cd7fa2dd90f13e4cd4ba33a69c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd269425baa85c3b23137df4521d1ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e486f887456e43eaa4d18e04a7edd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17427ecee225cd6155a86b620d53f255326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4169dda6201b66c1aab31381618046327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f82a66a15bdb4b0c6894b2f1627d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd06a0c921aeccbe99ebf63469042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8137183fabbcd38c8f9f2297cfde1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dac421b77c01b3e6516a7c324bb2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c69b0ff08b5443c0faff78aea7871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ae0693d70b99fd7eb000af68e82a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01247879403c7a29e43e61f42bc1eed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc37aefebb5200aa83b6915b1d8cc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2da1bc9af212c118c4c598ad55493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d5f0fde315361a0d30807e689cde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d481b53a67a840192edb581289f7215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253242dd8195814a9e68daa2155b6186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596fa4a250f71b0571787ccd8a260f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162231309580593ca77902e124e3e9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfea4ebe8a3c79db683aa3d637dc6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e21d064fdc1b9c82a2d143183679410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701c712ff96d0e3611e8cfeec95cfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302df72cd5713799be79c8aa5ae22d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f3b5a24a8c36b86ea83712ab2a49313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325993fab8adb5a1ff9d2a922cd7e4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353aa600d8129b28f478fcc04bbd2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1f1f3b85c4cc6a29a289e503a59816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5d3ef876d557a8c862163f30302717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f733bd8aa0d52701ce9366ee2c7c7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3264417c9da7861dcae2c60b8a9a8b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7230af82bd3a8cbe24b7d61e1401b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f58cb179d5a8d86e02432c818d5ed121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaba1780e04930138887e3190fb29b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83285d5702ae2185cc0d76830d38e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd9e2dd61df1656f67040f76f9ad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad1748930126b067e00cd9565407225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec2f216ced08c348a24566f54da1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928378e530c29fae97b0f62c677b42127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b427d1a2b3026308e9d59feaec5d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab0e0d9c088e1cff1774bcb2d127e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135377a43c9f5d72ced272187ee53aa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192d03aec590f1dbae68c90588446d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea7e2170b1c20a3f3b36de980810032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f38fbd19cc4ef7e6125009b6fc8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5a70cce280d43d831ee4e37fef0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f34bcdb829121caf7113e2aad48035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f3dc13b15ea61c218d0b71e1c9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca381ab511fc36f5776b7736e0c080437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d51b78c578ddf1f90591c2b9a881538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2c260012e834b6292a840cc6658339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27cb152f571c3b9e222685484abbdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda339ff51c55c936e6ff23acdcbd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a377ce8449d2f21ca56f8f2076b2f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3cafe44ac6df3af8a963663c659c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb188a51771592d7db90b36519f96c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa9571b08a2138e6786eaf61fee2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df00e794f61eab8ddf5544baf39191146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d47ed708f14933431e1a85960d63c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4227fb1bb47d122235794d9b301c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d990e56d10a87af0ab375e340dcb7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f1fa9f123e24a9f2255a5b0d87cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1dea46f98c00f2dca57a5f33251d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6923c2c18ba79e350044112e1d0da952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698723aa816e58488b8a1eac20c9e0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a42d317afcfe77e2f4a65d073bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ec9145f1291a17bdd7dccb86178b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f837b9bf701c9acbf9d0cc6d7887556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34505d72e39036eab349e09878dc967d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2f6fa640476299d2e8ac91cee054c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a322e0171c9b74a4413ceac794e38a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c9fac5f7e8cca779f82959fa38a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7039d812f8e15831efee443b954e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7997f47cf6469486682f5fa3288662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fafea0c1f8e580a9ff7bc17b80b3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a5039794681b7e85f62f33e9b60864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed961bf7869c8c079ef7511001abe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f77cea141edb396015f18ede8576e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a66a3c521b5418763a35d8887e57867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488516b370d4dd9eec32e6381ce11ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe4dfbfa0bfe7c59d21fb6d02573269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e340ff383c78c9284e2021bc40c12970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58562180676a871e61e05ed192077271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d56423b8489bb0b58bb4d8ef84f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0668b869df08c00d9b7880d819479373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591619c52253a9c10868ea6d1011a8c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004cf8d555b8c0922a6d7a8df03b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662a3f914e9da1a394cdecf0ac02fba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a7ab578d159708f6130eb75c0bba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ece931ca7aa799896d5936199f8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852961d22af9ad7c10e8b22e26f26df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00444e53b438c5f81b4b8f31e43a93f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48445d0cb3e7315c25f0af17376b07881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c413e3e9c5573fe73016ea01974907882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0000ac9730015f088352e06854632883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334884d30dbd9249e879d4fb66dac2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e632b856b2966faa4d7ec9d0aa938a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c1b07af74106952464d899906fcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99737c4a0eafda5832fcb6a896f8d85f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee40c6c44e431763cfc39bd429a45788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8878193321e0f54c0e23f5f49a3191189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051cfddcca56135c4c3d654953d9a0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380dd53aff43f1693379321e4fcace191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bfa8be483f865031a98c4f9b16c1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234253c00f2ba69ab6b6bfc634426a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87112c39173fdf294d7f1d74def1789a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9397da2209a7c236eeb6ebea7964b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aab05c79334e102a1705733da2e6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635606052e625f7161d807af9899e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f56f0b3ce06dee8e36b45d822b35bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd33cb72e87897629694aa708cd50799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b82ea71bb817aeac12a9e758397b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632205a42a0634614e878c9638c69350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3e58ee62779158cba471f6bbee54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494db14c0facb8b0da33e08b847dae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ee1f8326e18d325751bbcc158054104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7dac23aa1f6b1f198976d44ba41cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ef1d09c4e10c296bec5432cbd8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4374b904336923f2aa2bc7a8887f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f58e8ce2e5c785df0f653beb8fccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b475e62548e1e4e056791203d38d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053b412fcae62073fd79f328c7b4f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3156088f20d0ccd7a006baf1e684d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc738003368a9fe3c9ddf79d327911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265aad327c81cec5fc2dd99a246b8eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19089752369f5da3e52e88a09cdee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4ad6cefe13e56bec093c033c9795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1056803a3c0e133d50577c1d71ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eef5f1104f6b654b414adf92b6968117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8945041ad7f91821b1b705545a17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026248eb8de3055cea035b4c19ded31e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0d852bd842e3140d33991cdcd87b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07733f10db3702194944330d2b135062121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898af7f65133e16d323c4bf6a958c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22691b40acf489781952db65630c271e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decd2540632b9a46a8e586a6a02c35f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9db4868ed3bf7d20a0033a24a8a97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c481f240095ec4e6bb6e8d02587a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2369c3650c8e16ce464a43591c91f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc4fb83db087f7c7239441aee8c775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c184202850daff21a0835b166cc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003cad1b7dd72a32e07037afd4aefc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1163ed87ca6666f636449b24e3dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e776d9eb72b3bd7e641080f91af8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e54f8c7eb04b228a1d1fcdfd34ef19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2db8c9d275a2a86532574ebb1af65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa88a41b07b76baf22ef596dc96dc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf54dfa0f48c349985786dda65ce309136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a4c8a8a564bf8f9997c3399611a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0039d68350c08fbd4f9024166bfe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c471f9f437d7c37bbe4b0076974040139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e32ce360f0c55a4e91f538c94fbee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af394a5e4df190c533072d0b7681ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b62b4ecf66cec9adcd475304e862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b26a28fbac333b40f64a7d8c8e21c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019e28de36cb6a7763c3f7aa7eafdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1bf731af357b1390a98895154c5a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2311779739d50b5d27f45d92dda5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b11a78c4bbcaa3c997b856f079efd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665bc3f099876f3f0435d7054523d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a61c5aa66884908c1fe293f18ff908149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbb56f1ca72ef4042f3fdb8113348150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d132541de1add816af09a43219aa65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470e29b9e5e9f95649696e859fa34f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1358985362ec941cfd9557d7d63f55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ff99955ffc2e3e70c8a305a6f2a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21780751914bd1e68e1faaaac71f3238155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537d907b94ec8ef494ed81c0400710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68316d5c7f2dc27b4e5f0cfa1e09f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20138aee97a3fdebb7dc2ea3e044b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae654da6d0c6c2a35668edd87b30a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc4f72da6b642c48c62cc327826060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835703f5b60adb451d157685a23d79f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a5c67297c280b51a9008b72126aa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b7e1c0e4bbc481e48658d3103047b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9aaf4a515b14c1e02c543dd820402164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a266f3b20dfb62ad1dd0dfa11dbb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb9f5822545616e7fb1c8b51e7d51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63294f94412a7ef31b561b2fdda5d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706694095f7a41da0c43cfac640fb67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d508668044f300ce0e5fba5c606e7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920416b54701d2ed5ea278bdede784a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd23678442ac6ea2ec9264517e1fd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07161ee323219352bd2272483e9341e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c1dea4cae92ae7666a502a39dc6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167859bdd76ad19a785b63cf1a5cb6ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95b739013fa1228af25106c430745175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada643d3310420beb64bc02d6eb1a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38af76edf0e55833a82f41d27c5fa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efede63d5f7a873a132ad8db378e65c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ed26302f562c8dc2777b34be550c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a50f9313feeee19e6d3b5d40509a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a60bb5d8be39eeda11cb0970ccd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af069e3ba2606c5a9ed9e42d08c3b0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eb5727f3fa132ec81f77f297a43ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7bac23b96cc979a939d69704fe91d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312c0dcbb5fca566b9c255ea037e97d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867ecd5b97ca26be93e9defde876b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d66c84598048f8b8712ba898c8ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d48cc7fa0e67f51bca5e3acffba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f563efd9280a4816c9827e88938ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4237714b9b8306ea3768ce56823381e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0cd702d7d2276d0b9b97e66c2e449191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6930c547867b913754d11e4c716c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58f60a6904202614eef26d3ecdb6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67284a6df2f53356331979126cc5302f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c39e56b61484a24ff020053154b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7d6bccd3ad3b481e706cf9516b64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a94dc3d4c11949c9584650df1257c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe701c91960330fec046fde36f56dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00dd8cfb7de11b73710b43f6d9dd7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e944c3f9906691522570a975b69c30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3484c9d7e5de8211896352b4425d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455abfde425f29bcc37707ea9f462d97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db7a10ac2f1fa23185a2fd0c4ad9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59355e607e1b3140b53da57ca69fdfdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440bcb1c29893c61bce20d9f8527fa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d33ce92a6686712cc83eff9d32c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ef6724458b73085d1ea4fa8ad1b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c408511f16bc8f4601ae18df3c48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6b3beff50c939a511c4bfc8f4143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44721121742e092a93e0bb28b2bc7d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0fe59e9903b7feaf3fa448250a5cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f34e29aa9687754fdc7ec1b11561e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ecfd4e4a18677d54be6753e2f8810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a0488803e208c53c41f3ee08b572214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15815858112430d9d238a49ac3402eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ed6c62706e38d1b904741ee127f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb8f67d78fa47429ba7948723e3b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f7c52f9098afa6460c6a34292e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51c3b41daa985ea41cef0c35f0764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6562610fa4a6bbfb656a82739e5430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de39f43b7bc71ae90026345966e75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee925efd1f6f5dc8caede7688e9dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a3046ac353c04f4e2d2fa6f65147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a61f9e700c924ae5cd5220ff8389224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de53a1ccda77e5a9f4c5d454d185c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875ffd5f473e6615ea509017a498d49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a713a849ef00f835f737e348a361196227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdddccbf03eab023b373bc4952c65de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd447798ba40e3114c5dd4176544e1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ad69fe806747208e620f811918e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c6e76624b28be866153ab1fad810231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14831c1f6dabad3a1e5796f1dc288232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeb659503d7a187197445cf86f69ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336d9179f0ffe286306c6bf87c11809234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61788caddd30caaa505beaccd6fe68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daabd96d92e324744ac34316f3cc976236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387808de32579a15805796d35351e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3394c6e84c5ab540c3e327cd0e3315238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c79e2466f7676e6d7f50efe2e2db3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322706e512e9e4b339e4d4bceacae7a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba804abebd1948dbf980ccdf20f87515241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663f3892a118ebdf26d72e9c5c91ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d925d235caf971873caefd6c7589b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ddf32ae042bf48b3a6611ea2ea3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab56e448a0f720c8df7a0b2ede930245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3abf6b7b3199b4c691c0af1b33bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35095bcb8bf18a329d57f0b02a73c5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b95cfe81a770122ee3a131300e68e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c4c7f6fbf4f1e43fd2f2858c57306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc359acf6d2f3e38634ec04f1758faa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566733c8c176aacbeef969f3764d740251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef773f2157dd067feec26e7ef867e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6829b81a7d57fdbf0a811254c23c5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264f8123fca17f3a983a44769fd9927254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452f809dfa228020f2fac69483f8c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514fe399f72e5eb1b97136dbdba9a8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d1392fcd3a7af3827f1a7442c311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f60b8a4fd9d1ace91b58eb919ddbc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10150c177381e0a77be1eee5a5eb055b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9153c1ae4a518d8004572120326d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c98cda104b2af39b3562c4f39441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c511c7dc0ad923f066ee1c55bd13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea34f68cdf45307ae4add58466b29d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a4d8dfc91769cd01a00892c68644264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8acd20b085fa8c37f1e6d5c8fdff3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407854c3f82010cde55339fd6cbfa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034537a1de4d0a3ad1a437ba2addfc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473408ccdfb8c6e587bfc1f4295c501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e39e1471ea2a997644c4b0836c7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4e07cf94721beb5154f4ed8eb6fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac3897928fdbd3f1a1a5f228a2fb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ddcd0876f1a3666961fba92bb7eba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c50ae01c9db69877297863560ff8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d137744340ea80c9716ceec2101d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1e96dc666ace938783490fb1672a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b7231052fd3f768cee99102b3c49b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2e5c27df1d57c3b96ea8bf09ef7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feb44c032af6ab2780d2d4e0d3416b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e47a73bb59b295c609e03197f05e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155ac1b7ace6c6d1c10f933d5136b29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff383ed7964187400ccfb8a1214f9d08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aba13255d59d247a80575518467c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c1d5076741edde02ff034afd27727283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1565c998d678c547afdc4d74a0d280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e996867ddf5adaa16d5afd61f0b82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd522164093af6671af3e1c303055286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c69d0efe0f07f7ef43d097c5c61c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb24b8fe2152a87744794e2ac0c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ea60d3416c2a7fad8f5b104f1446289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741cabb2f0ad7cdefaf5426833a2e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084115803848d4d9eae470d31b494838291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fcc0fdfd68e7beec7a4ee169413b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1100aaf6c53857e591da5dad5962293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661790133edcfd7dc19905125f678e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771d594b58c2a20ee77c44512d56c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099b6a71f65d00fdadc41f3ede370e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13911f12685c9d21856b855e4ae82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d992f58c5a3835971133c2f33a768b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024f0e9771c94dc2916fa95bb2d8197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d5ed58799fc7f929c9581179cf93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b53e6874a69e487309f94e89c981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336aed9f5daf4e65c86d5d63994f006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85cc64d406cff540536ea15b5b8e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacf764119d6da1d03e31a7bc54bd6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8c94b6e2c4e1793013409cbb90965305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73efb22486ecb6b8513dd01fba435306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f9a9348b38e1dc4b05b9071e1e1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d11d514a6ff710f99e04fcd079d87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef997b50dc4aa473d60da89e22a73f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31f03c99eb0eee37b317afdb429d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec41e044b5fcbe061070896419c71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b416337838c311d3ac1a7db5220bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbadac4e1cd6b0760615600110a645313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d2521dae482e5a937eb94c3a9dc8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1052c572f239c3659e7b52a49c509d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31337367cf537a36dc0893f69bb74b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e1fef263b698e63567e55270843c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7055f2c20668ff8bdb36375f87fcfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873541bb4c87a282c6ee130d64ecb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0516207e8659f218b663b1e032bc7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ef63a959ba36d318980354e8694f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae38b9eae25fffeccfd897f62c58ddd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12e9454fff9669a37e281fb9822edd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9069fe7cc1c0c4ac2e356388426415324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fdd9f7e2cd6adab22eaf9b9de42e3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>