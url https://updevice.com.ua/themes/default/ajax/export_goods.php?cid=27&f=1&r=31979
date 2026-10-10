--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8e531b861f61bebc63ced76ee56211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db5443a12edfac55724a0c860ed0692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7797f728663ebead73dd009fbfe3573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e470e6d18b0e606cf8c6d0f5ceaa0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb111f943668fd7bac9952a808d80d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449820745f7f479c89b95b46ffecaba16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6ae4bc45f0aae268e6c8bebbd9417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df716d49019605408c70a788c675de618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de6237a633216116815342aa37c309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a5cbe5ec36d86437bc3ba60058f5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943582c6091442b00ae8b3b2821cda211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4847266ffdd5f0da56df54312f4eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0456ad239d243cb33a72b27015b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a610f25534cec0fccc0821df1aa9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d086545f025d7b025c69ec969937e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8944dd78ad7ab3ff4de1950e73283d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc9d9382e0a708e0f62816154070017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c2e4eef0af2b3c45d3a248b9794818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814b56810923f7ca63ff557a7c101d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32c9ee02ce7c3023f9387ca0d094620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80313fb12e17af0bf4a533e65f33c2f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15982e2dfd927741e52082726351f59f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced887ba19afc7e14117007ba8a059c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccfb1746705eab69e4ba6179aa0ca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb49ad4be564e3871fa883981b125625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac511b927ccf13069814ba3c8595cb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e215d8e04cfcb8fb8565f404ecd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d944c050da6d75aab7587c6d767328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941ca56116be6d8103670cedfab90629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326252fe284a816276a5003f04a54230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382f5542c7866a6457043c3d152dc8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a109abdd70a1d46fe1bbd3206696d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ccbd53bea94380dd8dc62e3a941433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a271c6c7a92fbf770463c51f549834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e78fab0b0b878fdcb5e333e5c2962c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c47be4c7d7607c79f5c31b6143fe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8398458e840f94620c8555329467c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c067bd5f4ca5622a06b8c19ba23cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c51d4cf62c6fc2a261cf714588a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a71f4e01d9e97a6d29100f4c42c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c274aa9751e17c3e691bf46f7198b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17bdfededb66bdd285121ab3897e3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110496ee9e32accb6a095061b70182743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a7b205a55de33a073094e3ff820644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ba6dafe7b4d5932a33bc7b934ef945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01136ebc51eb379e315f79ce6bedc5dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e010a9f248ac5fc227751ea52ceb4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507809fa7f14a9ef60b93186160ada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed09beafb70b80cbb0bc788551094f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3dd2a4ff25246e1f253e6f8685abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef05aa4008fd1329247d71ec38ec5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5c469336a4fdb5ce6f5003faacadc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dfded75e1818a73ea3a333cc4d03753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc42bd003330243ff21ecb499e28254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed20697b598e5c178ad10952013d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83141d61a544ab74207a7a696eab5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cc70506887e6bddf42324ba3a9f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915b54b9388afc246b7cbd9e0beffb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd402982123991eddb2ca8ca15a4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74663d90f2f989a7f5d6be79065b6eb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d87d98d6f4f471d52b3606e8b30d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7b2b7d83f1dba5ac557b388bbf2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0082030acf0d4abd8b7d4e4a822863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba509fa936b130e59da4db9f6cadc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060a604ec4a7bbbcca5faaa1a11aec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f3ae8e792374a833479b484ca1dee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580957d9001ed81756727e67c134a2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2c735cd1ba5bf02409246293b53968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c9d265a4dae1c37e538fbc352672069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2ab99f6fb4ce384fb5fecfd31d75170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5a3a7ac6dac4684c53209113597971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aaa9dfee7984df1a89562e2dcfecc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90e5a2e70495e77dc5e78be6c3a7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555da91925c606ae008ae50d48b136474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98810c6f2a8a30127b90d2cb1e1e54375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b228f9394a937ba3de819515a9f56876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93538d04608d8eb453b313fc1391ff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110122e065e9d84dbf86ffae6b974e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702679e9151ad894c3ef6403cfe0fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611a127e261dc433252e8cb4cc6d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1414cb51834f01aebd22bd5116a1bd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072235d4f05bf326a6017d1f8272d42b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011623ff2e137d35f4ccd5bdbb435683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578df36ba2edca5a55069347b985ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d5b6dc80e6f637db9dbd2282afe9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23db3081841db314fc554f77b20f9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170e4e9d60ab56225bebce22bffecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5674b5358f54503a072aff20478d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784d09e4b6fb60e3ffea15a10f30f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617fe563b529a359db5403ffd8fd10a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b496225fa3cbaed4ee8bf9f7419d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844dee03f48cdea35cabce59ce8f15592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c61069d713cf4fd9e3f4336aeb14c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7af6c2f7f81d54dc7b58a2e769df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253847a9fc7cf75a784e6df6392a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89015570f532ffbfedc1b546fa5f9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84e70e521f3bd4aa010ccfde9043c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644c673280b2aa9a6c9eae092db229698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041e473f135a3a0d4b3752fe3b568b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320627206dd908176239198002b3fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103fdf8f7ac24b479f6ffd866e7cd81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a97169f2d975874c6d3e9fadd8808102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2d45fc6d7bf2847ac7539267a9ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d9de17e95978013603c726e9ac35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef2525a942d1fe23efa583024a664105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b398b18ff980bc9c28029b4f4533d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb10162d875f51394cd349639bc3ea5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c552b26e539af3152cf38c0f31e39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d22bc592e56a7055ebf969467494109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4b2ddb001fb486b092af4919264a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549191680d0dcee389f3424eb043d7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d4f13adea6e4e85c791f2755d0fc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53952f3e5119e1855a8fe39429c3a1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0393a36993686453e39972ec03914d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7d2c1d97dc3e6086bd0b6e0fb8bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de82cabf9a411e2627df6e2cb81faa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6feead5ff07d5b2529293125fcee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491755251c0d131c1aadc5a840a5ac0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259384e45430b639f36ed99cd059214119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc749417992e3cb877e81443e766710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c087e2b4f61a3c4c5a9a6fdca8dbae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e565533ab5a499b65847a86275289a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49239d1abd39423b7a65798782424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7cb16e477af600da8678ded0a8a91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd254f4222a30a5c0cf75c252dc1fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a1b3468eac6dca5c90c96b19d727a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd93f4e959a33ab707b68a67b47261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90005c6a0c194648c31b8f3fab829fe8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2cba564bc3e4df4a590c66f9a6ffc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06da1a8d04f04e017ca5b23a336d64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83cea8e00ef1e5b1e92954d0f4aa68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73eabd6541b1d505c1807d31cd04b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63706939068aa676d69382be77623b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7c04e4a84aaadc4c12009035f80f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed09a656b8fc45496c6b3a0a6957f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228eaed5a09a322954e3c9b54e359b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd91baf58b92a56c6fec0822b8db2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c315b433ebf06fada8e35226c40d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ca574280c0008e91c19523f90d74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf1b8a24dbd8f910f14e4df3359e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741852897539ebcc089e5bb2867296141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28835294963a6bccbdcbc9b52c2bbaaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898760ce33be9975b7d740d83ccff006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532b8c11ffa1207f2359fadf9bbb96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac29c08f66a27dca88613943d45a7a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c5c166125033333ed7f8b50edd16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af0a1037ae9da7ece6ea5a0f32197147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46576cf99c95cf6dc9055ee212c390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be13be93ab55652d1d7583bbf2acd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e465ad081d26151c4aae36e8c3e1adb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7cc7f4808fe61594104d49c69f30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724e5f6a637b2b5e5aa5df2e213ee5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691b31ed52316c4089e89b056e94c12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71629a2ec0ecee31b12ebc7f1cbf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924232d595aef818595669385dea829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414a7870abfe0f2458eea94c3c39bae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79e73c1080f01f4b4833a4cb1af09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b2c2f855afac8fceebc1636b2b3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3658174faf0ecf929371e18dbcdd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d8aba192ba2aa82a3549df4b72b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c003f0bcf6bbe8cf467b4ccd6acd6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9eee00411fd97f071e210443bc99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e34bf989347930822114b6e48e5b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91efdf6c539ee1f9452ab12da97d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c84ac4ec426ea1ec4591ad8bf6be4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44dbd6ca1ed79fa22df8a54581a13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c292604b6b873aad8f5a5ffae978b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f17ba314b66d83f6bdc4591ed73b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac56bde1f285c1baa5aa049c236f082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe0ee672d4a1df2aa4a1473732e47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f715c571bbaf31191f9886f4355f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8448503120d329f8cd12d5cd20b57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db486f516ac8de54f82e34ece0b4f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af04520572768cde3be820ea1a7925a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7620b37a03b06b78124bca7e110069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385432261247307f8b9d4c9e3e2c2efb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b426a8f7c7717697da089d8563e37a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6786824f7c3a079bf122e21a237ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ffa61b2057e809545d9e76b7726a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c544e39817295a2446ff9be0c19b7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76563889d70d9b20fd772513dc0c2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1918bed5f30af199402ce369e0b72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8802901fee357d7b022c64152eb937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f3a91174499a3dbb0438a8bb8253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ee1738dd0c5974e58f287181d444185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d952a5b22e3b26f84f1391a1dc7376186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d1059f8bae14f1fb7255e041771e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861bab2da3c4b8d10f71d49b56825d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564c2216c6dc257f370a0ff01e35b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc8ae1e2f395494b2f01bd46e8fae3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1101680594bc366bd8b2e7b558395191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0688c783bdc47159a876f24661f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484610abc5a957bce08c49b4dcd5707193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac25e542ca8bda153829a8478a6b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9b9b0b6e44b958fc796b51646334e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc81e319f10172d72b3771ec5aa1c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51080a2a36bfd9b17d588e4c712cd32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0328b6de164e7abca4c34783ac2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b943d4d371db38ac46d577fd514dfc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87597eab5ed4be82468531e5675fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a8388423df7cf8c4e1b6e2d023ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622da0d7a718bf893f61d2f4f64ce57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe284512284498a7cded06c29542fa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5442a950ad3ffa2240dd8c362a07dc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed988954e7664b6e6e3c158b95d128a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9757f524559932b2428e06029ee5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965ed4b9d003fb5c2bfe5366624355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e52a2949f91e32437ae0a51c39ce39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37275b5b1248343fef11dae985ceb27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823fd99c669cbec7dec972b0336f02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a359fbd0f14e46513ce6dcfbebbdf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e56f8d834c6fda3f33406fb8080f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9085b10c90117fab44fbc6c01d4b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edd01c93f75ef93f2aa8d239e05d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21f50ba4f5990391a29d866b73738215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e84727ac578df381dfe8698644a8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f97534e179b64e15ab5cf5df302d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405ca783d4e0b554f3c6a97b19bd59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd307795af6b9461d0b44aaf5dedff9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35709a7495bcb1f3b7d5f0ff5a279a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea416c04187a62d3ae68f4531665bd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e6407ed4463a790c2213eb830b78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f40b43e021d266539b00c617b007223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840861a36ee2066b48ff076a1bb91de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6585e44e042b16763889f8c5fc0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e90a077be310daa129aeee902bec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b25f99690d98b505a0d72fb0335a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796fed5a78ff2f85de1f91e41de489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14de4c1e00bc587c3f1ee738d064c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb658350cccf777c60fa40ba4fcc5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d985f3dd6daee35aee85d46fa15f76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0b9f98c96f04ae9b938b7c4548ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5798373a95a32b4f301ae4e40ed13c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479399ea90ae3842eba1b8dd1d4c135234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b17f3de18c81098a50801674a0f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af423f52efc5fd6eecbc8d9337a49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bde3a156d4e4abed0c3521afb5c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6291c56bdc8c1b300791054a6570da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2441aeffd1e74e387f564ce6b75d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956c2dc251eeb3af68495066efb1f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9312e94333d9bc08ba622edbe7846241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d1859468a16b45a4eac7659de298242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d89dbc4a668f51fff3394c43ec2b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864177e6af492202c97612c49800fe30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b54d2b640b4c07217629b553015f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca7c37826f6b559ce3f838b2fdd5f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c466999fbd6143ec30a63eb9e6c970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf5a8c07d8ede83734d47bb36fa111248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6b66e7cae45c488b924e696a6605249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c15f1a69ea11fd857a32cc2eac38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45614d0579612daf041ced400073de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916d2a6823bf217d5e58b625daece95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4993149652455d4507bbf2499437964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51776f9181a2526efce59296e9d2e9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c4256144fda12bc3eb1b10653c96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e1edde65a281904d10dfbed6b138256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743d9bee2489d02d71b42031c95065257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5928e272a16b207cfd7c9ae26c05d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144fc8711bf998c4ac65d37ea7fdcc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142966fbf8d6b2be7928d47013e5f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5088eacb235615216e5ce2c6c2cb47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f3d66b2506d0ffa6b396383bf7a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e54afbf9b7feb56d1d171d0196937263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b92e51262dfe9bbef42f3ec74211264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0306131d80116a2938f0ef3abd351265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b658521cb4e5c47e2ddea54f7cfce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335143d402cb9c3c4d5081b904e943c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f77ddf486f52683304078ab6bc4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb3069bae56ffa989fcb468bddb87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53859e6cdde028bbd102632146a26db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345a21809e862f6e527b52da2f57642271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b062783b65c7d0ae683bba3594d88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e0d63cb44e4192a4afa455c284e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da581453fe55869123f56eec3365d66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dd408190d98cb5a306316b0607ec1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87471641a359e7f3d2de2f16ca92a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f7f064a6117be1d82218002a9d4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484bc39d564974fea980d91ca06fe8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1b9d619fb25028d12e4007ec8f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840db1149bd7d921f83c5493490c03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7c64c83dbbdd3d5242c46b44b8d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f517bf6952788aeb32e4941976db90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463177802b6de05cd1f99c199fb05b28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804b1d6546e439d371f7984af9b046284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88035ad870fb389747b6284b6b71288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff776d74514325beafe2124d29f38cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e726e708ef2c8f128acdfc5871f9dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90d36f400b31e29543bd0597859ec1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec4bbc013a0455df27a1d033ed45b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d93955fce630833cbb7bbc81ca221e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795af23a773fc1461d2e393d683f39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba56ad7da19ca13d1963b17cfe2b61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f0b103bcce89d7d81701e855ff6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538400fb4df1e4dab1caf6a4df608dfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880722be4cc806c254336ef197f61a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c65e6361b4baf8e3c8533f16d022296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71d59a90aa5b71806b1f14db4cfd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17d2fad706e395f79f28e0116c884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccbed0071e95c963ed74759e8cf7ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af10acc65b5597e38cfa1159cb21c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f1bc20dc8f3c2250c87ab2d01af5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d8a455698d6755819a1281bcb2cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480054806f69f2cfbcc5645096059423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33c0e81e32a1f2db99b75a6f429b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ba90d9fbe3c1f50397d767a359c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af04b7387b01d4e5db6a5a50678c84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8627c147f47c11727ab5fb8d14bde8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd261c94443170a8cd18dcf82009773308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a17bf7c73fc046575cb5c932417fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a691abc0bdc0a383d6e1cd95b09c26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e637c57af4286de56396dc22ce80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243692d4672dddf8788a58ace24947312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149972dc665a43cb5ac63c6586cdad5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d95b0b608a0a6e60341ee247091fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fc7cb6fec39a34ad233b8481dab86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb5c3d87e6a7de4bd488917bc8c31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22682afaca65b3469e5fbea3763880317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee2680065142920fe6e96f29bb980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b4b51bc7f17817f8e6abffb611db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d663d1e15859c77f1ce9742e86f8a7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88df990b9a2b34fd31f76ea7b26257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e4ce54bb51c0c911f4f8198d7a91b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901457fe23f0c90a862ff57e0717885d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b20db89501556484408cd7ee8f071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851cc01e02746a269c40e5e3853bd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0bafe13a8f1d8cef03fa842f673f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8231e7c695dda0d58e3745f0bb79e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6e5e463cef32a18bf4f1180078bc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a2ccc7a8b1c5c285b0d2cc6e68b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760d1f0b8fed3d75375c013347e8e6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ccc150ed0d0ac5c8594fa9df3ed89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cbf0a1c348280ddfe17e5cb4089fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9968ecacbb0f391971d7d3cbc3807a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25057e49c971568eb67aab280a73b9541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176700f9c4a54a4169fff3032d51f352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b552d07429483b16fa273422a09ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8f7fe7c5bb3e407d45a3ca0583ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed977b2720eed5cfb92450108c1c9b2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff78a4ecaf9505864ac07f259415d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85091095d1c004430bbd5c01c9e6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab452dfd422bf6fd030425193c0bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc6e060a5748fd343aca058bae2b2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d61577737be88d4f977a04a534aa310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f26ab674802989866332ddaccc9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d1c7688532a51b4c390560739ed6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f7fdc51b9be8199fdd3b2e2caa38813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40ff254df830d3ff983b30f73b0d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b2747cea46d71caa654accd49d6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a56292b56daada40f4372bfa31b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e41e487ae808fb0ac998a39ae85517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10997f4f1390bb7f47e624c9098ec28c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d02976853391e396474d36496e4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43595c06609b474f0492c598c1a7659320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3227e1f76c4664e4e1b434e01e363e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a2d66971c8f0f904d3b22e69899122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35913dfec7ce621c00e5cc528495b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b790b2aa6e6ccfc2fefdf46a0f8d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df781fb695aa874ead4d44c2b7a1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df0459e515664eaf3b268ee6928a5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d02307359363dfbaa101fd94b43a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027df38ca269b397cb20e9d00ed839128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffaf1f8e565e3bda84250612f916729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace2d8522b1b454018d544718e2b50830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a3e29c832b9cba3d0c450118a533731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068139ee1847196732fba4a59b1d8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a8271d3ee10c4ac47ae9ce7b969033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e898e1fb3340bfb89acd2af1d3e6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80abdefe06d4a89e91c642881ebb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d191e6a52b886ca955be4b2ba57936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca0cb78abcb05b2e7d28a64884dbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6aa3cbedbe0fb86fd09c8235ca2c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac553dc03ce66c3da0a7d647ddb13939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0d8fa7d440eaa6beda470169d3a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b488440054c69b4a218ed0ed191f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203f8a9c5e96bf754dfa5d102dafdc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781794544d2e2eb54eba2ebf155403b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0213bf8bd3693ae471dcd88f41345d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411785df6f3773bc2fabd321a61ff8d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910190e4fd55cc9f11b4c1315399c9ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b5d7964f9ef55605372823a94e9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728e2ed50d5b5bb7592c69cb8d6f7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a9fb397481bf766f14bcebd00adc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c77cf526677058bb65f98489929a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17dec792cefdf110470c285cdfb19c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d41e034747ac8cfec6df951d79e2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b2f1970f2d4103208b9be26e6ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1e7a60e642ddc1bd5ce8479e4b6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56db469cee89acf255e180606720ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609fe0be6e7f6e32fb61e39b9022ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2b3cdda179d438a9ee8a02b9158f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5589837a79cce954165679f76d6651a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340c1c1df4e31f3d7956546155b13159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a69f3b58374a970cba33d9821fa7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f6714b7fd3492f6a80516c4e57e0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadd3051b50ac58acdd1265939d42b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c07bb1d1a80f0783579b7049a09963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23255e125a07fc871cc3026c87b24f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b462a94756c54c582a3c924e2c1e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce61461c2d204618ce82e6f427f4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf07e4034d67031b6bb73bd0dddd91167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271df6b92a4e5869e2f510d66a958f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1d859ddc6ada7485395bae8c22ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293be3ba41f11ef944e64f8fa8ad65c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac1fde9c16483952a954072d5ba5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ed5cf6e710ab1c5ae8c30e53e45972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88088991b27c4e3cf0d7a1977d12873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878c8990e373ac847b9faf7db1e64574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec11fdaf7d0736bb066d30c4eefef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714d0c11c450d8728c449b2c54ebbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59dec242a34a11289dca96ec01b7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6eaede7c8403680c8f7d01ff609878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81314a032c044d478666d3437acf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6c208547f738371178af01355f9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5fc77711a24b5a9378922d587076681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef9e9c6aaf9e62a1bd9264644c08682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1692e43fcd0b931eec17ec0b9ffde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec86cbe99ba9f2ddce084396cf2b9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b9cb2cde8d5d76bea7c8994624ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf061122cde7d6226b15a62bba44c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91bc19dea349d5b67d6135b4a14a0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7073c7e12b59af2c12940807790f2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f8df143f639d359272727de2a45789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525adfba1e5d3ef1503325d7bed231cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c40df7c2927a11e410cfb87c9fc1d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef250a27d1287d3ff35dee3e5f255192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b16b22f2d2396b75672bf2e4035d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba7b9954dcafb0f2937a67cb7ab0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b9c6f9645031e9259fa2237bc66895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e0272a966e5222412f3fc0fffff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed551b9ed882a815e063a6a45a3ebea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d09b341ae1cf27a0514570bc72551798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcab570191fda4a198760c69f98b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb03505e6d52069ff31be144b22566100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4daa9fe4f3e13ab8382ca503a7d26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368ff9bd7a3bd5ef0108e854402191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab40dbc33be0f569079cbb0527ce6d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220e76da5953e564af7f24e48d5577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa58dfce0659110721a127a1bf98c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58c6ca9870df40a0624d5323ad2b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc8ac734e4dcab2831734a9dfdbb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd73fc4b47711048178de0a29c026108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd152f7d6b725bc19eaf817838410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab1fd2b12864930305fae56bd872c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d775581e48de5c1f45c0cd3ed2b2152111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adc1a3113d89e8a3f19890dc230383112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b260e7bbae7dd755cb8b86684c11560113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2dbf1f892e1ee4f9c9ff4eaac22d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5875958ce5dc40d6e459dd774745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab102cb5db75c336ca9d5efa87c05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f14bf795f7066931ba9bdae6dedd14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5dafb727c4f8cc501899641adb17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b863950ac80fccbd746ebab6b24d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82bda9e5e592e61370038062a9e96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea836039c3ebecd6b7eb81b203d15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ebf5b48aed48c5d85f8bf89c888d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70cb3e787961c3fe43ca5cc98a749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162caf34d79ab587142f45e814e0324b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271197ac1a908ac3c52141b6e70050fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf563712f3b19a8df64bb8298388ea0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3867ddc985cc7afb74618b99bea62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a95faa4172e5f84dcc5b125f2f0c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e220b03e2e640083af7bb3b89fc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a9c00488764fc4780c922644a99f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7730eb5cd9431553f7a72552e2b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeb58c694a1ed5125bc8ff6be83300132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10a764c5fbd050358976d259119a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b98f3cf2ee789623023480a15491134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431944dfcf7ea98af449461c89526fee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becd2d1da460fa8bfe2f1c9c5ba3643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e27d674defefda13f948e39a92f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36eaf2187a359f5dcf3249f000868c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e9a554935c32f87f9553fc07eab8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931710fef8ab4a2c66a8c8ce41bd55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1936b66d898a559eb590c4ef6b929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e43e04f9dd78eed374010b4234ed0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c60de43bf65260998039cd57fcd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31500fd05ce56512cb658ef07706fa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e37333137d15730651f30d1dc4741145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8194045035290a21bf05c5a88f401b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73a55897ce0ff26fe7da1dd047fc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d99cda2875de9bc75587d188e88e5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea708f4e2357d7819572b13cd187f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767de60664eb07d130ce2ec13da8b51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb0c9b95cef30776e9aba8eec67cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde249fe7290bbcc3150a4a365d6cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d67f32e30ca60bb79af211301266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d465d14681942c6978605878e1903154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded313d55f3e60b95beefe231ae16d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441636123c661f032738fb8e7c1b14ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e50bf2928cfb74aeb0d122311d38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4161fae2c8a05af88f38401b549df7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca74a20ba4f6c8e781c07f8899658f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b8998b529242604b70cc0aeddccc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322438be66b456091979e24c8453b4f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a115a951491cfd5221142bf6faf3fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b41c684d4aca1b2b4a6b86898a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1f10b0565b67f132e2104d9be46e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de53ab74e8b3a1b6a18ac0a8b488cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de001cdb7252909af3ce008a78f1b8a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d9e32c2c9ef5fb631b5c4c9bce34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1b360a7000856dfbfb33bfba91ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e24dd18ed55d8bbaf8d199de7609169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26e084835dc5aa5659eeecccea2a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf281debf2de707ce70e8c38bc8d10a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca1668e6563d505fa3d99c524797b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd4ce94b0019c5866b8db024281e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02ecf66bcfb5d1874b75ba1861b38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea7d5e0f2c5ca4a4a92cc38626dbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3facec9d8e16feaaff2e917449c722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043e551905e383cce1c009710afcba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5fa385c24762e04600d10af14664178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d60c87f09a30d3ddd830e24a746fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f151838e5fed77bc1c7eee21d7037180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f358ee63dd9cf1ab448def4c6168b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf904c85bc88ee7f0f74324032973d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a31916ac40c1a548e2992ed28f85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e75a14a7ceb9207f407d00728e8c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b73cf9f3e2d823e5f502093a506f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a50d14453629170b4d99ed0c7f32e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13597623fba37ec8e32c12fc21a77b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6c1fe61e9c5856394dce6954cf415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd95a199052aa9103a44d5227595aac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674e62611c687986e1ee5842afbf30a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b15ed5712e4181ddbaa2cb2a0ca5f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe82babb1a77a0596e7db799d5b50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925307fe8119fed357a01b5f28e7ccce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed4f431c7a03e0b4a2e4cd0f317cd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5baf5d42df1624f8d88b03ae9d48d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6d71743d69a95f814ca3d4601c21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1535fabca124635539c6eee9e090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77556cfbfeacf80b3ec459de9b17961198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141719de9286acedef8e761bc23cd0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4c833f3bb94c7d418c4aa8402f03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a08b8f0bbda0b8e096e94cee6778e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465330ddc3d6e4a9edf6419e27c27c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7c57c06f2d33d672143ecb5316fec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b2153c1021247a6fb9d3df9445c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6559aaeedc0f9b6e78ab15c8a2e78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caafc503ceae0d2709130e36205d010206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5f0ef09a48a674ca00bfceceb340207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc4d56c7556ee11c603ee54a74fde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744337b31159618da473abcea58b1272209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07696fff40e7d835e37bb2b0f723bf7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a926a2a633778f7ceeaee39e4216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e39617d76ad545aa0b4fa1ef607c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f51e7a6ebb66c6c0a550c71652ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda36b29d75580a7150786ac3ff4845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d6ecb374617999be6ea9c20248ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2d9da097f7c81964df45c9af2cdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c5e1545519a9b5e71e5d490997f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d999ec163d0d1056fce59418b84347218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4d5405dbbcce5ea6ac1dee35d7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fd29a4f9df77e90d459aafaff247220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8324a2a0b2a43b78b7cd924b93fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4f6341450484b4a81d042d9d00ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59414c2ef5c8284046c6ab00dcce5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f785eeb47dd37b4765790f6e60907224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51860ffe78417b70f6ae89b84a827a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e3afd6b71dc0a416304107085418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157c996357706e61adba3897b7ab5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be8706f9f384ed66e6872895c9b70d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b769d6e0d97321a0304277e092bfc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e7f9ac51f4ce2e055bae625cea13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32cca9359ba8c1f475a5e0b068f92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef124d1f6df8687ac340a6c2b1774232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d82f1c682b6eb4f3c21efdb292a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8f5706edd27b053f02511585dab9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c91184bade8d43def699fc3fa9c45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd5424f8d65cdefa3bba8bde0eed1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f502a2c1b95d946907279efbf98357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68f7374cd6f3512ec3d6f5365ff20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e99028bf780ac4bfd63bdbe08c7b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a9f6c706f1f4439009bd4dc05db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d9a26b706a1979c7a41b8c80ce0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440f7af30961e94b95dba2a57b825f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f659a32ea8da6a42a39dbaeb7c3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5b351793bb373a1b4ff90ea337e43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272a51561272706db3b065e649b1a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea7274e442602ca34ceea62e9281e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127192922b3b5f3fafd4bc0a0d424e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d0e8e94e39a2f44d83481da2ee3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef11641ddf330213f480dcdc09a61b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987e39f3724010de6b15d58285ed3ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38577c48308febd52619a8cf8bfb113f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fd3408905d4aa52bd733d887e133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5db9bbb51e2120cf01929d6fedc3b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ce0f228a8484524b7e3c570687fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabcce77eeeff4ebf53fa2270e185b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ea28a996bd4c9f61275ec7a7e9dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457bca281c464be1b12790bfb4e3948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e79d6257657f0237bd1d898e1425b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a07de4fae448ecbdb0e6d8792c9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ffa9a2d9b5338d05c6a3bd504a72c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade3152a8bd302ec027b5512185f747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778458e019e1f4e75b3628bf0ff169d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb74d55bb20b487ac4b6a02a6220d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b8009a5b1a341bc20583bb583503264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec6c8729e3baa5b947837838d90a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3890b0bfb36b32fc64153dbe567a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc0202c66d7072077f6f3b33af0ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d62bdfc903575a28f0e05914ac3d57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646df297c63164e7fedaf81bcc21337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4f789620631296b9dce0b739d6d8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63894a30be063a01630efc1cba1b93b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91c51298a17bf28b7c6f36fe40cb94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6b725abc8600219b5f41e20af8126273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152846f69dc222f8738d7c20d7638089274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360574acdc2fb80941bf1b9df8b7e0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261cdbb7c1d0fc8ea66bdca81776f45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee8845ff9362901141b3ea43539e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb949741aa950869d1d1cc6de6b9f68c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbda21e874c9d24ee900bffbb37a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db64e430ab3876d27505aafd516e337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c4317d0e14ddf8ec3fe95173ce8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234afc43f7b59ea1a354158c36edf2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635f2f627f879648f09177df8a5023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e9f51ce759f593920e6dea5e79957284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac70ba3314b66cb2be89eb045682a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415fa9d1653b1dfa6197a9a638825b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e9cad52533f69b7df3835e2e0821287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94d985641ab3d47abaf6f2a8de16b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa077848d9461526105583ede01a3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18502e689947f82e3c378b68e512baf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d21da19e3d21056de3f00e954ee2b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb117650483580acceab36b9f05d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa403a68117bef36b531ed52f90e239293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72deda4f2b86caa8315e280c897f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671de8d69f4ae0c79e762ddb98257a21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47665a7737d070ce86a1e02aa3036f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf7b645dd3d0da5444f76450fd90f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607b1419eb674904f67f5d53ebaf9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c8cdb5f64cb46e7dd99acff0b958299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e123c518bb8a77c8e1be997d19460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d55774c94ba05b08d9697f6a9bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ccf8dc0863cb40c3f268fa38427a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582793427ec2ad3ce92bdb7c7bea2ffe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11e1139a061bf844f8556aa7c1cb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8ccad204c89386ed823570d88372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2233531146936d3e3e7ce31d291e5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d17b82fdaf5342a62882ee66af0d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d44308af774f9ef064d33b60cf10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fcc29a26d9d51bcd0334a042e6967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7219d62e28db1657c721078dd5ee1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f8d7cd2a4b76857424482abf9b34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727336225043f3ea3f7a8b9a232bbca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a83239bc8e91cc3d79e70139eb6aa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32e3150b8c547b86a881f5fe348da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956668d8cdb8eba84fee10a4938833315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d8de5a0f2465db1da930b6295f52d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f8360d7606bfc21064f51bd61e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109b974673e1f7deab43e30ee4abf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158f29ab161c7891e900bcd9affe31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9bd0f6ce600511f2b0ece0fceb1c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83342fcea4c0a59db1c17b9d9f97d33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de8f033c6ee51ff7acbe1278a3b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f2534862a39209aaf02ec4d98239b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bc7b8e370a629de872e70575a6a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd66667988438d04b60fd18b26ab03325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>