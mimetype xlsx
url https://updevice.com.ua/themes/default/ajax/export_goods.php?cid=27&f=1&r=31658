--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d2b023e5f60826971769c7552d511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02250b31712e609c2675ab4976f0e7e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47993b35410f28b62abc939e945f4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b787b60e2147381131ccb40ec0f3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441b581efa73adcaef35cec935d99d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b7e5cbf1c47bd141b63802ebf812e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d089676f3fcf53f553f92d2812b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809a88f79b1c6b7ed0c8f83106926b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0017d3998e8961185c0ef0daeaabf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc439398f9f34cfe43ee7e2a24bf510210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b495eada404630dc8c840eca33cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965dbe0a8185944c6e37ceab9a63dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7aaaaf6b7f2955f7ab5f6e822352713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c04693314bda04f4ffab14b3ca56214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b84875c70c0221c20defc3e08a69b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be0f773386807214eec100c9fe80b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a02c11de3b50573878b62c5fd01b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa69cb0604831323157bdc9f94ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503f0db730ad3914032c94c31264da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659aeac15527f0f54212c54e8c0ee620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259f1fbffec7da0aed558be92c07ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670e8c65e133a6ada990bbe3051d9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba326a11bf454ee9e600928b5ad7e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe55184c950056ca0cf037067b9163124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c667eb6f55e6980ab8b52169a5c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e7d9b2c03c05dd4e4e2f09c18ac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83ad0075801229bf10ad5d71f53b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdebcd4d16eff808790b6470d6c3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cc821d797a8e9f4a4d373e10a44629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d80373d87c330cb7dd532a80b9ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa170a8de4874e21f17e0caa0a4e27931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c2d3c87bed3b2dbd5561eac2c6a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb57f078231490bfac27d6908e2cd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc5684edc92ef9adccb69382d25b8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09191681f2028e2738ce5c9fa893d3e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d914f581fcfedc2e709b59f994e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ee062f0d40ae98c5c27a9bf41c7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa6e6faa86d32c8a4c2542babe73238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a2dfaf24ae0a07a31b3d2316085339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b4e5eead235e65bc48e7553ac508240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65de0633c8adb0faef5007d1a3e68641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683088d0f658d7a1fb09011b84e69ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c576e4adde0aba2240480abeab31843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658763bfe7aa0a86b2c726486bdeb81544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d536acb0a1bb0fb204b69c7c3b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060409fe20d22d3b7b75a9fd6545c2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b0807b11b4e64ed22d02576a02d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a392d3d289e1cf3671c8a4496524cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3d04d637ac0e76f4ee4a0032045049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cea23c5408789d70c09228bf994ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacda0b73acf558e82b4929c6fe8b6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6fa0dd18ccaf676b7ac2d0930d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4742a742c8e3619f09625f98c558d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718a50c052c237a04b0b4501e7f29d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b1d6a6dfac42939d88614c3ac98955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f183e1cfc52119b3e825982af5cc6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12e843079e046259614d0b1e4aedb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c88f160c66e83103f9fd1190e6b88958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287562ea21f74f96bdc905d926f5abdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4686d50ce9b49c4df0c54224f66bc5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac640507f2baaea24f8e601e64f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b11b853163e66b842da2b390b99e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6595b8c6ca5bec3e03506f45dc119463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02335ebee91768ec3d6c351c320c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3f389411d36fe1a17f7a29e527d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab941d25ab86a2fd3c195b960dfe0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707f4406a3b24d96a74d9e05f3835e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536491cdb0ff2661d84a38ce1c74d31e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30868aa070ccc5a7779885a733c7ca469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed94584eb6041f74d81264835b63570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da032163faf4887c453f1f4be2e907771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ca19489c0bb52422280f951f825972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485dd9fc1f865f695ac38c22fa17f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df268cb09449ca906b5ab6202493ec1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b325bb561c657cb3672e6c914a625c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abf263f6525e1049d5239cc0ec39976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b56e19ae4c6de208620f4d071e9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f626475cbc553bc0fec5837328877b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa28c7e0f46980ef3814adeb7e970779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2ed7ac82fa42bd6ebc24bc043dde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f9fa7e2da7174bbffe49285ffaee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7943ce7e101532a94d765e88f5b0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d25d98dd7a3876bf958e800dfb0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6bf6e12be441677fa7581f98d9a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576c4ed577f1a695430285db8d05d7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd57de6dcb32ccc7e6b7e4e0b32015586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e6862a09e683f815b2fa52b7719387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f8ec0a8bb772255b70c754ad7d5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ba456120cbf9053651ef05c27be689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c05c627967b4f5799a1268df9be5bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275af5c8bfb4cc4ab3600c7651d4f1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9b27bd6e31e6eb90ace9ac8be2c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95f70c7f3ff2d6abf7087530169e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4545c185e5706ea41b16165d6d4e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea4e47ffd0baf38aab93307f3a5b0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342cfc1711f522b5af1737c1aa6389096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509d56bc8a5b7119fc2f558e61555b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf915ad941419bf675b1f318690e177d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d6b708c1970379c785c395fe4ef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce417f9447b76dd7a84c21bc5651011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92496e9060bc7b14b850e6a05e9d23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f736b40cf8a5fff18edc06376508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bfe10cd90fa454dd6a6b1d1b189df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024e96a8a4624387d54d8f57cfb589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c7bb90c54d24e4b770abf7fb162e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415940124554ee155779f0cf53b2b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bda8df942e1bfd95f3c7510a747da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a7ac5358bc5c105935977e95e940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa314b2fa5b976492393760672538109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077877b10d7af750baa84c93a02ce9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0a225ca73b44ca4c98e433e81ab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666840d1c438dbed19b34677bc0f2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4e922ab8e5fe9a5ba978309f7264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb98cfc9e48662575931eb8bba7c27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65ac8e2c7bccba82c54199f18e9b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e76a3e22f9c15c19ea402be9ffe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c73459d58a82f79edfe7dd419e55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beafade9be5a1517862b9243df735c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66959ce8b3d0d18f51e00192ab7484f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304646cd999095853ef0c11a7273ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c35e7e85ea3332e0d7716aa5e5c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e01d380562133a77cb9344aea292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc997905d9f6eda40b6bbdd41a147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e2881631b5853196c6d09d571483124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e7cf5a2314ba5e4f46d7f34d43290125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8f826689c7a74bd19f0ce23bc8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d57d2e2d63c9357ee65b7a61b33e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4715b1cf4ed01e0e6807d81d293a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7971efca2a00d8d03d715683fbf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3481c9688d6106664050e8891ca65b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a9e89df3dcaaccf00854bbc0b11b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13680fba2d0949291612a8603a0a85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917364b9414857eb8e7e964f9873a42b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3db7cf2e8a06253060086f4fba3a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0216867f75cd305b5d6e71a9135f42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2210cdde834a017820ce3a0bb928e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8eb3785f074be4c32880b16dbb9b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5887c840f624e799fbe625f402530d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b102a7974fc7973c600a6661f39dd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b46d62dc22197c0ecda98798a799140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e3ce6c379d4e9439be507383d4d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8a520199dd4a672ae4ca228d4cde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95ea6bffe4fb19580875a8d5a7891143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79d5771f35f41336377ef510c12d4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4511816a257d688bbad25c7827d9c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343aee4d6d8ac71db31519d9f8d0f7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a32c923793f5a9b34ed8ca034465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ac4a6c20f76b6f135296f01cf607148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76031165c85ccdf5b858983b112e19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ccd009809072f979313221e43b056150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542fcf2a1bcf03df46120c5e02cf76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7525b74dff7dcfe1a5e57325d06925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760e4aba5ba072548478d41dbcd12f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bffe189292bae31ae852d7dc4fc6f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1186eb84f12af2b71c5f826cf7cf49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935ba4ed540c06dcbfed755552e29f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5991bf372421937e764409f9f57d9d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da8416d2832d3b46524203cdbe167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de3a33599a6bbc458879125a9681a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb036e6a5b543cb775331dd8bb83610160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db1869e7eeed9cf3bca9a8f5c82d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb95ac441e9262e31865ac755a07d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf52bd5e02b7dadbbd0f2fcd307386163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eb8650c0fd501b713a7c5798ce0e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65574ffdfcf390e330c9e2a04d9c1d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401552ba40fe236093fcdc6d8749c82c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d85ab660ec54f2a08e923ca3232ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3672e8d7324709eed1edf5cbc96d8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138fa9b30393110cd5ad43cd1b1bc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1d1d8e6dc18ccf8c46382555c087170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44ac2d51d59a4234cf59fbc03c366171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249e375fb3a1d66bc9afe1e0a97818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25e9fb319ff3a9cff0b776bc59750173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c127086f2f7b15fa185a64dbca1d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10921828ef98c3e1db7a3960c78b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d8125f82098bdd9567d4136ff738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c9a4ba1dac1499115982e631f07b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21618f2b213125c6a1982ae11e60ae1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae1994e3141b59b68b02245eb786a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037b4290ed895d790ef02b95a46bad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129666ab2932d020074f5ed13e297df6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d44c2a02b5a29aeaeb6224311f66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e9674f1d79098d0372db128fce4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb579853fd498cb120a752c687b7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a83cddbd5fcf0ba64847dc9bbfd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d901c7e70a8072183c4329ddff8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a83e30773d4c9cd2e848c8277431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafffc8372d4829f7f374a99dc0456b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2546b263ca11bf4ddf480e6f7c902e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497116dba7c2f2e26640329c6f6df3bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74fbaafc51ca45271ac1a7262da5fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1827f38548498714f3192f852516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e42de514c4cd2935bcdf8bbdb74bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139870a9402f60dcfec1a815d4f1c54b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c5f74b0d095a81f01b6f18ace1e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103c9bc3bf4cbfbf3e639037351341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aecb9b4351d279f45b86c59cd76c16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f251baf96d0a2d80703f088cf6fcf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe9bdd55b4c520b861ef2864628b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded4d2cc84af85e6da290b3947ceaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124f216b74d862b63b193d0405ff91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4c6cc485779588649b05f60cd643202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b71759c87a251c0aa32e8b321adf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ff455bdc17d3a1ce3930c2ce74d40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cd687d1392cf24beb1691a1fa02a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d9781e0ca8c9a7ab451edbfbb50f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b275cca77be0d957c32ba5e8a5328d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d534912e87db3d7a6b8e45227f35e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e862976638bc262b4de68ced4e2374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173d872e78be82bcae9b8f8c25d3ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133df699f924ac07e8017ff8f1a179a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e121094822bdcc9c67c44f6903d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275079a8fc1ce5cda1edbe11ceaf079213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e401b8d039b603ec5533f128cf8a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc62b5257a2ca19bfaca9393847dfec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574102a01ff19d46c52ed5d3c3366ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f9eb79b1e34bb82b470e1290c22b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4d14301a24b7f990f33f71e0bf86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05bfc06e20672db6de83a03f06d5c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780ab0a24450856c8ba0df67bf8e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93b0d8fae66a975d3a97027369a06d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac67a2bd91e373141d9f02f171f681f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e6370075e4f669d56ca43c925ee9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d7a97edc15e5c9e91d11720e6bf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38178f6ba5a30b0a19c2804449b94b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff080871585762196380d9a381694226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20405bbea41358b1a6df74e3236ed808227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f03e3825d1db92295cbe5f2f8775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4fdcca2527a3fa8c0a581e74e7e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e153b6dd33a3068133d1147b54970230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e54aba8deb3d9f6c8118450119877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f296a576990ad8322a11a96a79622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ecff5899f7f20fcbd1673e617edd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37302554079def6233028d63718c3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85cb6bc35864a5ece44aa67bac70e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f6db7c342aaf7494ef22d8bdfed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b86633980b8eaef1e6d15237dc37a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3f0d7c9e9b6ba5eb4f194d9deae5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c6723db17357b64574d48795e961239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56470f01ab1b53e6e575c385cce795a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ba1643ae84ad87ab190901ea42d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b605083016d3362648789e450cbb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925844481c7a69912a66db371e896f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf4b63389db158d139f757e3a639f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f4c09891546577571b0da643bbfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fecc98aec968d04159528cd5917c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719ea6c906a242e444465ebce905be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec24485b964346ce7b54467ff6e481c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb42f3b21cdac2fae6e712887c003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e91bbcf6abc4448b53c1eae7936fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25615a963dc480ad457923b1ae1110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b9ee371861637b79fd15ed88b1dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc64624cc975a673ac766ae539e133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2be90f513286afb0406343957abb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b06cf10533741c86b4337fd9f5d31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68def88ee9865ec67b17a253b5f5e97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed31519e425c0bc694551d9628c3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604a6f1958b7307d0dfbcdab1c395cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037fef753a149337deca91a8a84bca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb7a981addd7c5f90c8ec2e3addb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8ff0f36308ab4276d6cf75da7508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f37a6ab67083a229797c82233c0bb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60808c4deafee605cfd69fef774975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15ad085201c7ee38c52184f9f0f5c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b3b346ba995f34bb3c7e86360d164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772bba92ff0ff6c66334386a2a5e639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7e04c076bf78b3e6e4de4ba3d078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e010c4063ff5e2d82c6cc5e7bca37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae70469bc3cff6f012310b4c202f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924593edbae42718bf7faa93468f7a61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da5ba10260bdb42adee09ab80a107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686c0a5386a8e46e2e70429d72e3d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9251437f51200339a393757a29004d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664f451ef487ba8b5c3505515b28f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f409df049b622acea2cba85b22d35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f1f8e019bfad0931438b1ce44297276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1af36b342f6f2b4119ce7ed043a771277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372d129e69b798fe9e01c7d6f2e457278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16314fb1711f499477d8a7c5401b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc559e9ad2d988330f33c8cfe8e9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0818c69c824ebb2a65735e7a51bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110af87fdd130b28468589527803ec4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31308f3516d7d87f0b13363cbd749283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531fc65b6f66a3d9e3c899a6aa9a2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4afb295825fa9c64194b1ddde3a1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc1a992f79427dbb882dcf474aa08e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb33b0e678025691db8913ae35b176287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb51a2d4e536a45f26b645bf823ba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e9de3302d4b7cb4630a83c610635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fbe1654ab5a2728759e811deb0fc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0551b5471add096ccb9126b75618ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6846fdf2a4fb194c48ba82d1f5d94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9972b3e03358f97c16dec4684e53c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172d4f258b0f7b91290a28680cb9d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8cb268be33d7f4123460cb4af4d03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c069bbef91588ccf48ec79208e608c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ed29c8e3ded6cd2a2ed72152c372a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad42b29b6de67e8e4ea423cafa521b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af28098706911364c2e017e3104cbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd76209a1b445d5d9a660dc399222300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea19527461fbbd9d82b2823e97e549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ca80fcf16125278f7cbe6a0e0a85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4fb6710815557ffcd3f3235854018303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63452460b373b4bb77303b81f3a717b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c82173ca75f662f11b3807d9aac05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea859b422aa915f7c705c9c94e3e558306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfe31cb00bc2c4c37e19b38d265555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf9f99f6432f18e75d46dc7086bc78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd2e4ffd24c7bbb15c29a382e1b2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c3c69e5502fd584265e292690d5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1463299e560e1e7e421a1c7585309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df4635cb927f802461062ce926af4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429cd4c496c509574d61d4b6b3c70b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07bc66aa89ab19e81e12155d64662314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b74f9deb6a491e2b10cb7d292663bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d52407e790d995a33871f04b82fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b620a2cb8230804fdbc23abe7a789317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef29f4357b58b39f8f878b46b07d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aaf081534756b45e3581389a95ea1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc1f3b3588f3d40e8053ed884efa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f177a10559bf7bd5ed5288deaf2c6b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec235453afec534f7c1db613b447ec73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473478f8c193b4029c34a65bd65c046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089f440f30846eda35365554cde03d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76a94052534d490bb13ec2dfa923b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968415c5b20abf4835129741234459326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a7b787d42fa4db8d7dc87e12d3f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59d4c63414aa0d357eeeab8d941b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3856fdcd0013b08dca05ccc76c1ba3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3477fb8a64ccf4261f60439c62bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be245233b0d6b2d90f544960a8f41e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2414d9e8af9c5ab74730666f567f38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc05a8d290866d84d9b28c76e62fd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd20e69d434b565c6e82df6ca1e32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd613aeaa1f14b636b44850c8568b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082510c7667eb0e588c4f7b1d357b9a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30106b8ed670cebdec656b8e57bb06134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449626225ba8feabef48f07cfd268ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a20b28325da8e91d78822e211f92f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a441215ed92f45ba88569b8a83f9987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bcb4194c191e29eb2088dcb383918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba2855b16231cfae7791bfb8f6ce209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ebf777e4e695163c5b7f8cff71e6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014267ea9d093c301a0dccf736b76d8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2a89c379c982a8ae71f1634812aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ab6377b10aa7c1bb1220c808667913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae234cbe48f287449e4df656278e7b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862174ea004b3e6c8ed3a5c8effff47f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf8d0509c5548c2d5cf59aabd50cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff6c1ca24ce2ba4781a5d93082ede17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa128005c00f5351a3e2dc8e91452718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536bf0c2ae9f99f95874c52cf6a56e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f9ba79812d1b19f032b9f26dafeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8e77373899da77639d14a3b39edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2c791634bc4c7ae8e115fc414c5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3a4fd32197751c39e6df2e4c2c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71b210588c4b8f66468fd604d31ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9f14116c7c45cd3c6420b3fd5bd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feef20031465263332c13aae7fdd2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9321fc0cdf8f6291c203a4b8c4e4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9ba4a3eb6489fd138fcda62b8396d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5df872313f91411369e2fa60b3f07e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556ff4e3c91d19cc0eca64dcede3d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3192e3bd9208f3ef3a0ffeefd8b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769ecfef8c3311df69ff37d47db9fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d030ff27dfebeb6f8a0341f5ca74e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887a85bf1bf1492b4d32d3f3364a8cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2528594da4b40cc802c8ef26e9d12c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded976e7c9a4abf40b7136166dd19d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668292d81dd33b28a9c86d7c819af55637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dee9bacc5107bf285684b3dca3497938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ac382e7a16b07e10e184a16bba9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf397679e43b57484611573b967b87340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4ec7702adda25b25cd0587d43df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa2d2a5bc293bc82940dfe7b2ccf4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5ce21a39896b28dbcc78c653da8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1f02e722adcbe99c8367d5b185ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b19a257b378c7adf487205c5a5e6d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc6314e8b65041e1044383b7a8fea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f9eef90c281f2966a6de251687fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5dd4912adf9a8fe36cedc3920ae7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01be0e27071645e8b7f9eed2d2ecab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578388e42153b468ca4bd7c2548180150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a98d3e653f368a59ecddfcf52a943b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c12f573078da2e041f6616e577dae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d97abcf5772df654fd42e233c151753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c06e373d808f66e124f96789f8ff854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4df7be3b260c142a5d4da8587f8a0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088395bac971e67fdfd3b8ae49a8fec656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebf841bf6942ba222c1bc0261f933657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88691527c58de63381ef0b08fa6737158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136a59e5e9726cdf9ec88aa80586dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2da6d7b52a223afd61ccc419d28a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca3aa648b2aa12001460425e40c4de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34632c5bb5467a560b6feba0169b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f535d039346d57bff0fc39ffce874ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f5b5da1a8c7094080dc646ce5a9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69bbf6b745ca077c9ced0781e0709965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2a265761710528c55e750894726566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440fe889e7c391b5b9cfe604d8cde067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239634953ebb18cdda41e9282813f0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284422537338b8984698521c6ff422669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06c43448ff29be8dc8e85f29e77c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2dab3292905ff7afbae4f3c0cc5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e298d79176aec6de1ad025368703fd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1a8c141a7e25364a40a5d31db2dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90cfd42b66c47f65f194c3eb4adcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7e1a97ad5ecc54643eaf679fbcac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607bead6e41155f5fc7b04fc6914b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b417f83020b305012a95719d98e43577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd522e0072ed8564801a631bb2967b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd45a94aa775b51a6d9d8a591f461279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efa86bdd0b32780bd57e4eb8d8561780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0abfb4cc3fa3a8ea7571020f676a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582002db996c4e1e09d3d388428d97882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01d64d675fb2c99fd85e568de93d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ba9a3f199660b1a1a3d37247397784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51091773606fdad7077f53d8ec1c460885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84ca556741926d8ef66935efe99cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77d328cd07fa12f53cab2d516f08b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5846c00a7c4ef41622891b86e12dba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587984aa10914b1500176788ad1be56689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb8dce5538e69516c337ffd44951e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8391e7006b7b4211436eb393572a0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b892d0546e0a7f70813af0b44a7fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6444bfdad1d83d9c375db7474ebc7cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161c5c87e4cd01b05084dbfe9ea68594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2318bfc4e3079377eaef10e8da5ba295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f66a65514218263a8710d684f8b86c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6bfc615dd59c5d3da008dad81c17197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157636b18a763ee6a7bb55cd5e28622f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd36dca5f54d4121cd9672d51cfc6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01ac275b165dd7aff18c2cdde28c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8052cd564cb0427878a4bdb8bc9dee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87616629c536c99c8529926acd27a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864a001689f6518351a7ad97e30a6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc4358b5168a6c345f14f4b27a990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84a9165d32a5fe2ad4b7ab464f8ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc1be822757efd92d9bf0ebbb7f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e36c4674546958decf25ac83a2e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827270424f582a82458695ab422787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e63a3d1fa557afdb30b697c80d0f1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf6749a62f0c81829799442544fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75810f8296b1be4e561f964df675692111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7af6fb572a4724891595cd8cdb947112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e497fac432aff2980d2fce2ce4ed52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3186ba1a2728d66611c3c799b6be7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153fdae4e4b6288bc478e7a7bb83b50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763d532986220f5dcd04bd31690180116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e3094498deb8c880e8d0ed37d7e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8651bf6d6fcf08a93262667485fe63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cabeefdce1187724acf6336f607ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e71921a190b1f33ef608a43c2c89b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6f6aa17c450cf97e121db3320436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d8adb6da9ae66fe210b82ce096984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ca8a44eb716fb27e7670aea932dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dce0dfd96743a05e33aec7c53be8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f535bd12db62b4365e531193c7187c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fdf4797905177821265da0107c67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a14143127783f2510fb39d0a58992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b3437850d144817eda9ede9d38aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a63a653d5b9a3bdd9f8549f74b597129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158d7da61024b15ee47e20ceb4ae76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3384568a161588a142cfeb2eefbed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319cb09d2bd0f2b75f8b9a8672e410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22b8b114accc35c9b5cefa81450d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f49aba230b5766f05d3cc1ca7c25a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50568c181deab8489a90aeff2032cc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cffc95bb48720c0af0deb55762e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5170e909861eb7151e5a78684cb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49028f5609a42a18586ab851baa64cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6200dcb030cc4e14eb27d00020dfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25da59c80e2e902b2a4901d77f6a25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955add0faecbd6de0f4617c45ae5d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c861ba6ff08b7a1725c76a5b48c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8945f091cf6f7be07aefb33e9250143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156befc7fea790195b519677898eb170144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f000292ee88a87a161391b7e4ef6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ca3c6d3d7fb66ffd646f750d954a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac005d8d280762da9adf9bf20e0d672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d117ead06bdd1b6546b7fd0b3b707148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d21ae56608b583eaed2f65af0cfe8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb7f53e28f476541e6ec4ddf32201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89264b7eb4619e07edaae6d89b95e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fde9109aa82c189713b319b69301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd787d9509be5fc3366de8940dcc1c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7888473c1120633bc4684ff4039149e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4047d6bdc1703c3b1952da2fee1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86906bd6f607fa61650d7d58b14ca2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc9ce8851cef2ae0ca7f76374d964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e00795aa484e93b544d201570c33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6304ae07d3c34a5b24f58ecbf112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a701a5acd544001023b814d6627f1e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40fad600c1d0b6feeda2802542a675161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be3a1a65d4c3af4048959d734a01d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989906611a7d743b9ff8dd82020d21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f154fa717a5da2254da85fce090f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba0a35259e487a030668660e3f5ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54de1c60254d8faddbbb971d3fb689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e80bcdfb804caca1981003d50dbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1583e499608ea84c39205d48472d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b23779e35ccbb897cccbfa88a13f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96c2de462551b7dc0b3fd9fdbc92a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74168b36e27c24703c401fbf0310d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc72d26884e27f479313731b5a230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea56c27cc0583301e209aaee840a34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6303469bb372e2f4c62eb56c1132126174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09254735a8db57e21daa50ab0cee997e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a091a6eee26f1f5f85ad885a48469c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16c48c8d974978fe3a7079c7eaee3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48bb093ad6b08514d96fd7dedbebf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c588fa43ca381c7e450cdae9978fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa4dcf4e45a9c9150b37e5d8fb0b64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11536a05785f467301b99b15b0fd512f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10678aaac37b98dacf38577ea142e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f820b5e4797b7d2e234232e9b9b670183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f93231fcba9ecb79ec48e0efaf49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398510d71daa9f9362aa7c460874a2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f10d18af22df39937b7786f9071c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea443fc4ff989e2d5b80071be9a55a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d171a67b6dcffb442f92f89f8cfb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03339d60b09fb12bdce6a19bb27074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34576734bb14b9b2fbd4390e71910e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116961b593968a3d8380aaf66ef22ef7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402d80179139b2ed3e8928e196351c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620706c310d0280143f240fb9c3e4bea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0afeeea2293ef8989ee7119be06f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa77b8375ed1759d1f0840a8924cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054890d0ac0ef3f537d403d28b682eef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c750ec0f2e321ac4e3cf365523ad3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a39834f12d4210936678f4360c746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d3e3f41194567c8c5795ccadbf97e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b689787c99febbbafd6d18da1f1a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd751fd836ebcb768fa13f11aebc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02c55d273c8d88134490a5fbc9deb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6102283d86af6ac1504e00a06d1fc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338e19bc515c30fb354bf9cb024fc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf85e3be4b821e9e0291477bf72069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af1aadd8cd12f7879b1c659e080be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f06c6f77d92d14177e6aa9b3f13c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea29ebc21765bacbcf9a169237380208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd2275445cb813ee002bf59f6803fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e339c116f41810883ba50809f2c990210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa4480e36146864b5218f25a50370f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f427650941b573d0af4d5014b543d0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86bedb00ef150be9e0f6d914f175e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d24c0ceb54d566f0f9382e647f2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74dd9dc175a60550f2398e43299a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21788c67d3a1144aff5df86ecdef5ca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c400a7840e495c69757572408a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed178f4358230f79916261d034eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795078e1faf2c4304c9f27fa466f821219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9db5502b8ea666684f1c37cb54f77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413aac60959cc1124bff73cac7c634b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ff21d3c09466f5b864272327fbd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a90f1e56c37921095d9252792953223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe7d14e1d3e45891e44d2cfb11ab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c6c9fc979e6117a22727bba44980f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f7d7708a569ffbee460fc3de4e411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f642b3c2b58e21a7c10ee80eb76c3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37194e62a7c2dee7c811bccfd2b2b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7fb1157049b1e9bfcaf5426afbdf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e2b81cbfa5acdfa1baad097d0e4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6be6771d99fa86c0bf2ac48106c1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de5dfc0c8ed17778b33d043421458232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff6bf1c8f17945cc368fea147e68e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecebe8182597582aaf977611873f232234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b00efe6f1b30e46b55506d663527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db590148abdfbce8b2dfb3e228ea07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719fa43c671c98c70b56601cea5f9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588a3c582196f73cb583b6d1077447238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d836a991046174c3edba243eed43f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cde6d88308de05543d0c7c4500dc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd0aa38321b2926846785ed0e70ce1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee743f3d081e3d8fe6ab8bed4d6d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8f541d710cef39b5c77928da058c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715addb214e940117ebb26507b83764f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb61e66f3e3a1d409f140b72261f24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302cdedf382bf64ed9fe798f09017bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e219b986d438b074e097f5de0c9499e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324074e018adf476cd83a367335df74e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0143b6189e72ff2a513ca740efabfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1b605d28c8aa17f7b3d7e1a5c56d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3b0ac97818e88e811ac3f3e15e343251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288edf03d0b207ab7a7b924415dd03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342c6283d92c5efd233184877bb72a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34ff7cc8a8b09b4e06d82b9659c92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa566590aa0fad436f3e175beffd49f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b236754364b6b74d25b6270724d1ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538191ac102a194b96f7218b3e043da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17702135f92918a61bad7f1af0c7164258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee482343dfca2f537c8d403a3c8593259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655f6a4bbfdb329bc6e0ca388b4d6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050685c8037dcb77216ec7c0915db904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff51dcc40ae84a97ee3bce291ef8c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb6eb8f84d555a6fab55f1c9991118263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4230f621d02500721a66e1669b2e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aea4d3bb6c66528d0a1bc0e33696d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28e0abb205e84eee643a69f941088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa27ab9647b11979ca48abdf5178f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e26f16e93bbb6493e043f6e71e259268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675c420ae21403c7e7dac2684e9b68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b65fff138f9e178f752d9ed47b67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d35dffe77d7d013beb433940bab9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6dd46d9784f1aa5dea67c1092e5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479413a56b7b71551e6040d3705eefa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186bce680ecd2b65ab0f2770a727a7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4195bf3715a6b7063c2ccc908b774f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb7cf60e41cb6abba36d955588aa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe201f1e457391f30cd3947c85a28f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8971cf7989018a5dbd5f863e67a68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd516fbaeaf55d4544310b1e69864af3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c9d691650030ffcdbeeb68d3a767280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aec1d86708942ecdedb7d40c579f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b92928820bde19aeb4166659b5760e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae28853c3fa0033e14d77d7a35cac2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e2e9eeee8a3b7dac6c323224d467284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3fa259666c6d0b7ec0b6a86b4cd68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc859b277647b25a37d8e4a1540164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e88d1f8fd19442a8857d49a17b8b53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b78cb5172ca56e709a788f091bb4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629ff129ef5e0425c79a770df6f8eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb51903bb4856731570ba04288447d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6a0ac4de16678f9ca0ece5867517291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02828ee2f515ffdb80f3c0dab63be9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f14a897e2dd9749c860fbda9356fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ef6d03f0592d58ff810b53c544b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066fedcf3401ecf2726b09f959c71b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492562e830c78da656ad39c472d8767296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55e29ad1366c60e785aa3bc6f07ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0aef4a19902973b26aa195f136527298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1bdfe7bf581096837cce9c0daecd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e702677ae3abf0cbb92604d71f25ebb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340614d1282f99e803b868998d429d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd36d1e3abcd9248a2e55dcdd22a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ae156fe6de7075b2a35232ea67b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9e0fde2fa56166933b95ab15a3dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38168769afeaf6ddb686928d4993ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e5d307c98ff44fbc6f88450703f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74163d658bea09f3c6385aac7202cde0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd9176fe2220570c856f6619aea38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3eb4a79d7c25c656b7009678304eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e83f1bb1e0b4b2bb9cc74f541733f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564280db2b81c5ffea28c798e5da2524311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b57e0614258bd2fb12e248cab2624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5da5f38c86f36a4b31dd23a3cb6c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f55ddc69dc068d0480e11b5cbdd1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c2f4b544a3a44a2d20dd186b010c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb9181fb60308fe1a6c961bcee09f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13420962ed6c0ae8309682cd59c93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666123db92e9d5570e73602ff3111b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829070b0a5aea35dd46daa42e76bc027319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c0245e7af055d2bc1d0d6dbbf425320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c2f003944a364055d4d3020d6911321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659230d6b176567dbebc98c00a6bcb73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b2009218332a8e39e4ea3f7e3595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131cbf30faf230e6f92cb1e6862acbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a81f1aba1d31e4b00c5d98cb42b72325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>