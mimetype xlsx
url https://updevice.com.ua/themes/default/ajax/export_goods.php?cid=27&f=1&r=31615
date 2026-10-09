--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea670b9607b6dc0a08dea6ccc0a051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f04389fdc4a565df87c72ae009d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42fbd5d2d17329d83de3783e35d8c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c28f68ce17a42d5c24c0e15051314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e080cbae93cbbefd933021386ca935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d549ccc64d8c55068ad38321ef1c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4055438261ddf8ec3f90f428cd4e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a06073a95129dd25941a7d92071af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a74d9a31e7290da8d6a5bc5140c5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d214b71597bfa1d55c045e76169bc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3083069e0dcf856b7a706270e4128511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ff764f8324fa6a6884f599506bec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12394da1f0f28aa13f7ebe465f1e00413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edacbbf3b1f6cebefeb912c87e209d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df27d53641e9312f0c7ea0f3936eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ac4ed5d6906db5904dae33a2d036516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd801187b3e97d3eea2f4af294ecaf7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f540a6cff68312bd6de8756cc712518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3ffd556aa3d1c7de583f31cc45bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e894540b19d02ae25b137b7634b48c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f3555a310fa194db0891a03d92b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c97ecbfc73464ff65ba7f79689d0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1850e8334fff6421e6c555e63e744323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d360d347c5d98e2242cb103c2615f8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179479414c3341bbc30e3358d822774d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278262a918a291e9c96baf979ffc3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200aa39ad2c5a1e21bca06a834f1ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85641ea23817812f7b04d28d2790e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1e9b77fcc305ee1924b3f4619a2a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7daab17d25e00faf92ba9f4dd1c10930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd181188d2e0894a86aa2defaa323531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02cbf986d6d15a8393489c885fb2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183a2c618a773384938b74a83ad11f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d75011ec4666a23e6519170336f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33daa79944cbefd3245ef0d0c0ce4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2dfa585045c263a886b0bc48bdf8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da37a4dc81fe8086b7cba78b78550d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184b797cac017ab7352fd41bb99abc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a03ef5303f10464614226c9f76de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33de7b7c429639eb0ea2406fb7c3d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad38265711665af3d2ad4aac7ccebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7408829011200c02c7920565f622e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f005dfcc05a0ca11e3c3a3e87f1f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439ec43d8316ea514f22de3766b6fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b39b4a71a6f37f8b14c00c9355f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45453769710559dba995ca4e73e67de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8161c3c23f32055db5a894c739a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b7cf40845ee9e3e32f80c77ddb5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa93fc7c24500fae236865d819782b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9419ce73102d0adc75ab3cf7bb2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd7500db7ee24180a9018f7f96566b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76287e003df663fb8733df25a15b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2ec45632e7d4472cd5f846633d7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399ca38880c4dcdfcd501abb600dc4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71a4950c6c826c53c137db76b290155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776e550d56a0a5063b233148598ac756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d73b0cb2171c8081e60f2b7da329ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f71db21759f4f34060361509af15ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40756b9bb037c2e32e01a3e2482f21fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f5ee6b9bd946194e9742871ea2bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1553c2c7b527ed8ae87b896d97dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3314924c68be4808df4d4562739962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da427f8a50d344dc8e378800f1d0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ae5ab84364eff2595b4ef6becb3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc72555ad2b31e2c48e8b3e719db765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2fe62b2043057601a215311da1ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cbb59881d8241da9aef4e4f7f666267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a26653c1a7be4f79d5371ba4723168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13fda358871e66fb22b517985d402669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9fea1140d61db25581f3e2ead437570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f617ec2fa284245e01f25918e8b9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f45322f67884be39cef3606eb8a34f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fcc39b1ef21d18fe7df3d479bea873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac6575338b4da5522dd778e70872b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c0d277da83cd666e8bb76828852775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c5e2d583c945ce4683102b36522676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a245d3d5873be61b040eee9e627c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c41fa6fbbc2c14c5b4056fd321c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d86c5e73b06fe7da23b073a8e0c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20b3be1c84528e6b7113e47c325aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610bb26f0052dfc674598d7969e44a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681f7954154cdebdff4cbcaa476d7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a84057a6e60e9944900210fe710e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0bc463f49885bd2b22bca85dcae0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b67ca00d1b13132ebb2c07fee5ad085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf21ff98970252dfa2210aadcabba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e66cc80be86e69e1844e4341cccc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217c156ff73d85ec7c6923652cefb0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76302e24de0df8e1e7bc456a5ab5eee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef9e9ac538470a5e42316bbe4de7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9b0330ad3579643c748eae98fddab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dedcdabbbdcee44ab5a65dd1855d2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8dbdd240faa600d31462af1e897093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0c4a1f32dcb8125369a03b02b7ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc08c2b4f2c85da6c16861eebb6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29b4d25b7a8b87bbad4f7c381033196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50422f1232528ddc14132766bdbe897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d8af2fe168a7ca5031527551024198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e9419f9194e965d5076b96a75fb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95684eca8974e237f1ac6efd86c0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c765028214250fa38a4934de70b6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfaf0c5742aeee42b450b779483462102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779ac118d0dfb5c244785e97ae9222103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40ec83f1c01ffccbc325dedb985fec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673379d80e7eb33e08414e17a4930f40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c73dd9cbfcc2ed12e0e7e74937003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5da52f185c5bba19604bd1e3dce2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c9e54dbe75c15dd0175665d8d678108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd587ba064a1955db9d9f39ec2bfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b1fe6bd1e1f3b9e675cbc561aa819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adbf27da3fc04049a35140b524f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d37bbc300bc1c755d58e69e0aae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c940fe14b7dd80f2ca3a2d5beb9af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd5fb4fd511b206cdff7d47a2e1f14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712d3ff1b9270bb191cef9912e579ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef029b7d3f29a2af96f5196bc6026ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b30f04b7bfda183ba22c2c5356fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d092c294f841d563731b56a69ee28e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e655bdeca7855e972d43f3844e99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479df44dd786131e729ee76f79cef61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec60fc5e712aa95d545cd905a96bbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d63502a9226da02d6d785fc2311e56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5ce61579de59155df62ef5bb5ea6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a174bfcea3a2ed3c0160c4f49bd4b3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d504a383d73f2b126eb0141bdc35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86aee31464aab505a875e2806700bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825758d69399e086e1a2952a5b970a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2046d8f1cd33f6dd72a77ab294779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62de1703c5ae406dc1394ef46c6644a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec5ad7afbc855ec58857e46ad33ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21609486b3f8a9455631587d173a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114494678d0abd444cc029e9061759a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef6272bf9d5167999e64937ac535b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281deb55faa2071a48bc5d976076156134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc0e2dd714f69a07cdf56799532ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821def2403564dfaaa55b758b0cd8e75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153d44395ddeb5ac4e1e24bb0093dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1bec8d17fb0bcd2b744da147dc6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b6a55177b459836666a98c5a94c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16979c5bd77590aa33b3df18c692ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7e57147288c14046da3d28d2c443141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426428443710d8b42c5be2f769a8630142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7848b4395a0ef221849e4657d3a98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1463981e6e5ca1e6a16c45b2294c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c90b96a17a57fc437f6dee1d74bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0cc8689bd9fd301fc25ae46b76c1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162be6d66e5cdcf49df43f9a9fb8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3166be3adcf933e758f77198b5d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f158e2122488491dd72d18b790c027149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890e1fe77e2d960eb55b921841af46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634a3701a644bab9c4e4e4f45cfc02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb9ba09b91af176158b18a82fc03d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b27905c24f159c441dd29fdf431d90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cfcf80ada1d446c48a88f7623381a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030bb0f932ea2c0b051c00f4355d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0ff4d1d18bff3023126a3bd8086f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f346f975189492aab6ed023a05ce6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796409276c7b59b5ffaf6571d435c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60ab1b1d950a9802bfaa4f8d3d8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582e7352ecca4fd4710094713ab48a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6796313fe975f906b5bb26eaa46516161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd360531e9d0474f2dd4fbf2fcb0c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a67f22d16620f57894657862499eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5124135a01b6fb5a21e389938594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29cecd80497cf79c687cbd2f68441f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9427862f58b80b8e40ee38ed02d90b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c197f16eb4a9ddb53371a9f1cfefe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fed429cc4588aa246c8d7b376d656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ace5c1190a89b53a1bec762aabc49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9263b6e2f32d030f22aabea5fd03b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b771abc52179f91cd143a6cf1bf5299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9115a96add666a555120b9b4fc0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e80e6f6dd8cef41fcac2e8d1408f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369e00bf5607cd7f7ad87ed16b076e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e69a21c54d35676c20fcc5c09ba5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824af7f7d127fa72d72a8b32ad3de94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8336026015730e8c0a583d46aca41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bb8160b1e4a8cbcd9eb8123b0308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab02be7de761af425e4769e347c726179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff08abe53de20232aed187a59e430180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94809bf0309f650ef7af440e40f43f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2c77ab4bf3b71ccf67c15cf24939182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0f5dc2ab464770f66cb803b197bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e15cadc77918de5930bf5ff662797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac21449ca45c64c060100e32415d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942e4a7ba2ccce77da0c308c9fd32bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb037a6c2d8d045337610eb790618d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8192ea2fee80d75176cbca105c97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514cf7512e03985cfadb5b829b0683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c30b7138181305ad2605887d0acb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c908f08300d04f53c4b482beee513191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a85efada61166aec2b6bb0f38e6a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060d4b801587f56297a85d0d4c91df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e492eb11491b08789c6f902c548622194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060541774f800992484ba716a4f2860195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb665970706310ab37bc24205a3ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8de684ba8fbde11358650af585af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43727ebd36f6aeda2b69d9cf7d3f7120198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0a2ec187d47682e0664c5b242770199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c22bc77b0331a4eb115c98fd4cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74838b7c6524034155f9b05598ffc7d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fac8736a9f713a22d14951cf1b405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393bb7a6f1ce126318ccbb5ed29991203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c4afd93fd2f6390c57a2a229e336204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff06172abd251827fd45446bfe64e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b2c324193bd0469d8b15bae93037206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339327c2121523348472155fc10cdcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac17433a86699273f57029c9b6545cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7b728fe3813e94d2f93d4f44fb2b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b322d0b6122a1eb30fd49ea4ffa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa43f7d002d94ab290440a35c2c3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53b9d9217114b4303f62b526e7878c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1870a233c94324be312947425cc12f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99411bb53d3964785d5858641dd1c85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fc714a56ac7c7278b2c97827dd25b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad42a0835b3c4b68844ece23aea788216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6c9e19e16af66f7f30a94708bb0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f17aec8662e25843bcbdbe3cc4f0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc605900cb2b2a89bc7d27206da35b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16daf3ab3b5285d8ef73e3324c3541a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bc3b536d0ff6a21a788bd955a0e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62975c227406d3a346a89a706aee5425222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bcd8a074a70d3124af108bfad69b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696caa1758387b731efe0f4508c5b64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce15bfa1453cdc4de7b0faabc6f3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edab2121d60b24e1cb6a5c3cd1a5f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e93bbcfaebabace971461c7e36d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6e67ac3ea868cc76198713a2236aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b9cb015a60ade6f50fefec3d0ef5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff138cbb6f20ab71ab519099584c55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2686d70063b3537cc288d1775faf4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381720ca926fe234097e9f617f7e30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee26af69c99414ad9b72738aaa88d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb27234de9c89762b3b7a95938696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005bb5b77ed110356c0cc7022887b86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806609cb7adfe363fc4902259ee29d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7b0b0e214d673b4e05ff9a041b0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb8228825bf873eff088d677d9c97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c8136ae11bd229c97c857dbe7504e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9aaad678e18c3d77effb1978c2853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10d90d21c7be8ecdaa328cc5bdc59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af03ffb0b37872a4817581b10905cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624410d5db56d965e09db213e20d72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87ab5afa7dc7b1065579ddface0739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c86c0f8aafdc8ae207f1aef178454245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105ddbc93591c876828f91312e3464246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed638e41adb1232382797dcc4479f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc850a2a0ef6e6f88f873c866dc8ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75fd535d8e1002091520a19157031249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4f8c99941b4cb5e64eaf7637a852d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e69f6bd429934ba8a86715cd1db80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2447f3e288483852191e5d61fcbcab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ac6c3fc7a3d0ad493f40279c0ce54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb51e8172dc5e8dfd63523324eea58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855291c0f55f2e1f2182fdda24c182d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663322fa8195d3e1e03074d97aab6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e49ba1ff82bc16d6e7483ee5d6c65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a47ea21d965b2fc14dfc394b842ba7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9260cbca60fb8c3972bdea838dba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c3556404c08c429f3cbe79cb6f9b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076babbb68335c7b473ed0760e40108b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd5e10076215858657237f85bcd260262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0dbc181c1257dc8b0c5cc020a41a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f7c887666ed32326586f729bf8b0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe340811ca7e79eee70575b4ea8353a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d036adc468a1cffe3597f45e7b171f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6080f1b4ba5b02dbf6b3094e93b80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c3f56ec48f5ec8842a3ceb11b79d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016973778c96afd28b287117968b223a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be9ff4123ff15f39adc7e6dc7eaf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234162f241b0780c5b7502a4fa89b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fb3cc75fd002c914b75acc377bf59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee50a4334705e93ac16661359ebdc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469221fc0d5a6f735d910641fe57a0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50812429fed723fb5741bc4f523df5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5649b64816ac67619909b9a5cc291d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2213dbc830ed0588dffe0834c34782e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f395de2e26887d41fd73f9fa948da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf2a09c98cf4cf4414f18ced747c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a163520239b7bb230f565265a369b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c2c90f7b5e3a368d91d6daddee12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359dc8471c3ccd6da87b2e3cfa58a02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4bdd62a6643ef0fc2844c7da7b2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d389f4b263b1b266f6ec498d2c168284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c24094da95446bff78b577ed60d63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd7f09771f14dfc0efaa711bc59a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651d341627add5ce490850f87f3464287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462630e0ec3399df3ab54c92f06f997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6bb920e58ebce056630d4f7764882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116b3dac95138c147011342c5dc96d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49d0d7802da11a1299ee2fcf800fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f69ebc6261b696574c27557ddb5ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9c3f8c023c3cc8e984ea3ffd2c6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b56f931a235946910b83661f7590294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c23a5eafa8da19a24f1782582fe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c293289cf614ed9379eefd7dd845296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89d9e8385c33042c066bc42ad8ddc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d2d9f78a367387d4ab3ebdf9d6cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c559193d4ce6f098c1b407070fa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbabc4f12748e298de4fe6c3d73160300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28c67572a343fd74d8c734cc4b9eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec93b3deddad52eadf07150d369b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1caec256834c4603117921c514349303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793b016b21585b0149a500babbd67e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ec91e91b28011f830f727e11ac69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9b9a0c58d94666a5d99f0c8cb2b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064dbf51964fb1dbf8ed6355cca3219307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18ab0201008fc71a9597e1f8d30f41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb537708e2137bc37f152ded11082309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ec4d3ffe451ef8431610afa32f00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fad45b4e4fab4ef0e2c240c1cff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b59494340cc0f618617c5412b4f7b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e352354b2f6f87304e0464852245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c16f3ea1fc51fdda30d2138681087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e916a20bc8ebf6f13c3668da95d5d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c71698d1e39c6fa195ed12eaaa6bb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1715e3aa0b26c097ddf9143bfdf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600ba4e3ee78b25a8ed137df218d31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a8cc380edf9a185ad7c9ed3027c42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f1ae1a822ef0bca67bc62776cad4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99972ab062e5afe053e1bd9cec8ed1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af77114c62305673e6d621ae590ef1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5e41fe7f633110c92de0a6e8c5c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b363bfd6f6d08ce1e865f99861a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f849ecd7b4f43bbf935fdadfd231325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae868d84694e601212f414e41591fbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0bc5adcbb3f567d12303f3aa1996327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd06976e8bbca8337583e345f5fdf1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe884d83b74783cc917e741712891329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86621e7680a846ab0586132bb644de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf51ad48b33275b51a09fa3ae8132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f15bdeb4a53228728038960edab5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d89c0d152450d3897023f6c201cfe333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1bfb06a21da88a41cae6b3cf2228c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3213b3592aeb180fba0e847d40f7c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06412ba0e95d3f91019cbf601688ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25e18f79628a94937681f53ed2ef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b42283a2c71e9c02ff99f22d19dc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79822750014ed5390a04c27c4f1da5216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146fbd86cc3ea9a4986969777b3c477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990cc293c9036fb525fec0b018ce558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf673db13796cc41b948bd85adef0c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f92203d4cea11426fed9df59d3d5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b330616ee9c07bc0ee885d4c7b8e9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171fb67eb9ba71300ca69c5fc9bbcb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d259da1b7e3d53794cd72ff3e9a6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894207319bc770ae0f828305fdc1990114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed179f0f724b4c50c4b34a1e6f598515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050b569aeda77d292797ddecd3d94816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a1aa7581c63f49b5a590d71459cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587e69103649c4924bdc1ef8e509da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc50f84c452a6f6e40e60a996d1e7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07dd924619754c8c1128141431b4ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536c1db3a60047b430f3dd6ffa8dc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1e9bcb68d057355792ae395098ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9e8eb62b960cf078e9eb6fa5c8ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e0cd78396987f2874770ae651fa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c1fa3c43828b78e335046c03a9b9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb441f39923bcea7c616dca263f287d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77973bfc8683b2cb1d6aa8150ea5c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2ab4e6d550e1beaa6a62617760dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9eefc35e7e1bd1ed98c7254cc23529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac017aa902e2f3e1104ffb858fbaae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5695d579d9d2e020300bc834e13e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303904a688047dca4cef3f7e68a46f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98101cc56ea58b311b90eee38e76b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb403f3914089b89b8291f02ecc7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e24a21d7369d013bec6f818bfb72135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001a55e6309b3e587b6ac84f7b638436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7acfc0f2f0f8021bcee2cfe2fee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded23652375e4cac5debf38d293fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fce9a83fd088e62d38e60d309fbe6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885847520eb261cf4a9aa8c78780559140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a066c8e8686a71631de8ea6a7ec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53e52874947f8265b1dce0680346742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b318dd5799a4f0e0f558b1fa60f7ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a54491fbd3c11f3a895af15deee6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698457048e5e562ca9883ce35c4652245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72a5743ee77899d58c30cfb39b971846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8aaa92a67241ac57063c269ec9fcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31504e1ab8955c764c538838c4da5a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e768a2dbf20abf322dac8f9200e6bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355d22bab9d8716eb460a2a165d9f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48a52ce2ce9eecc25ac8510b9da8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622a358aa890cda15795ddc47569ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ae74434c5ce11c08666a612bb3d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89419100ad8cfa0914e79595f68740d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f7a0d3704bfcd8f8d3d245cf2ea6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e5ede3ee9ec0176096c3f695f19e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f58a122c2de8f561915e2ee9539c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a7718b64cdff44f78a05370b44c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb81eb056e70cd254e86b595f7b4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce98d3dad8e9cb35d4eb0879cd86360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4dfd2b71d6b9e3d47d0352ada73a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba4b6f7f3d481e9a46f2d14f63d6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c96c29676164eb70f89b36d9ee6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676bacff5da21edc6edf88be78d3f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8ccfa87b13f712473d059934714165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3ce19e8073854de9fbef97bb2cc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d01aebf16e9d0dc5670e201f8cb75767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0dba4f6272d04dee5f26b338a849b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad5ffba2cb7a9d2e897ac2baa31f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d077d67fde5183f2b0db1f387d60170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ca3d96bdd981e3311f57d29eab0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d221107cbce50dfc04adc60b4f27472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d27d2bdf9ee40b600ddc0c6ef19ccc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2dcf68b3782c08dcec7a8aafa1bc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67044b9cda4a157df7b6be253f3043e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da44daee09a83c1d4bcbc84c408de076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258c6e61726efffb802d765e6cb74877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e4455d1f731dc1208c43efb8edea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc7d405c2865d3b65fe3ca6beafc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac31eef28da0c0e6ad03f0b5666dc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9313fa25f8bee99f9261717b63cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8b3d4a3f57ea89f4b85985b6f57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef34162e70df4016862fe02a0e49883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c0c36403dc9861b11ee0f9d5d73ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e9ed8cde82e87446e2f063c4871c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0591d6c32d95dc46bb7b092104cf0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13134d4a36d5a9d892cf18fbbd8d5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b657d2ebbfcca0c5c47cacd9adfd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531d1003eec5897218880ca027f69da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc492cd0de7ff883844a7d37025976390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8364feaae9f66c91c2d9d26d62dbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552f851d4e20259c6d0ea0bcd0914992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c6e708db7ed8dea755f532cfb6ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7da9dcf7db2dfc10028316f0a4a2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e5b4658730259388098286aea39595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f07c735a999b1732041c059de70a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5536a5364518698047bec52fc3047c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c46a66f4c35b4555f11f321402ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7529e76395cfbc850942c57d759b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b10500895991bd5fc28becb57d9c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30dd64d4ced0f98b9940b34a1f822101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1856850a4ed8ddb7792012f1535f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf476a899d31e3e76fd1f4c2b330ad78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96cb9d566bec85b906bd25f8c9ebbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d118a251d8914eda8eb810d50803a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d530fc57a54445a661f7bf4f045f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365edc63a3da185aadd70ee3b922f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bec459867fa4b1c9500ff26ddabd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640816be8cb26d51ff9e81e9d74034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b901dbda6f72ed4577f30426030b32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e08d2df4edddea045dacca6a105c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607be34f9098b0c2e48010447d6ae8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a9f4c7ccb2a6f8be72bf9f2dfef5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a62f89b3e2353fcfadd8ab61975a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee3370a59f2c6e794b9a3edb43601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973a18a1bd22ac9ed8780785c64a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058a38ebbee166c8bce160ea9430d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362cd4c42ab20b8c8d683f84733e3ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f329198f21c781feeca82ec9f372c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49d91645dd48b01a85140a161f5a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de13911b6a1fae22379d0ab8c3493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54e28363dadd03b6d2d11eda7f041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ef87da0a62df45c112920a050e249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c5d2f05f7f25d42f7ceaa0bcd204124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f73e593523cd8c445c9c54db2c11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5d261af57e8d4089988b597a747e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbdc4b09a351e7c2697f6b871616b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c292fee154f64852f5e195d4a64a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7bac01984870e1217b79431c0614129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a439d755bab0ce3476028ea2c479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826854ed1a20e3d2ed4c8b61a48667ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac3d9512dab99a689f7c2b5abdb46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f04fa84eef2cc72abb34830766f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fe25621c1d3c366570a6311abcbb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4134940f84ff98217359e4ab1847ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd1c982544b82b9a3bf591a427dd9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4469dd757961ebe634c25b6f09fd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04925579fe8548e9b8ed9ca5bf8ae673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea058d0b2bb7ad30fa60bde2d0cddf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5841f2f2388cad0efe1d84790b37f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e9062eda14cf46061f0eda9914efa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab04e29f13c02bded64fd2d19acc323142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211dabd1363d4367dbed7fffb224db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b4d0794794276b2a61c2359be336144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788024857a1c1e1dac1e7f6660d1916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a57d30731a3c331226f3c513f9596146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667783fe66643e855247657a7114f301147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c90218c1e280cc3a64d5837ac6908148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb012d78b44ba335c074bbe5770d1f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e2b1c233c69f529658339f62d504150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550839f6d796ce3c47e0b5752fc08b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd604df6558086e44610dbc4095a7f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70c968aa662433a081170e7627608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27e2f31897ef51b61b1f559b579e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e064cc3ad58a7a31fcfa5a65c53635155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d022a8b1a19bda2d6b8bd2ed65ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76611cc586baa3f51e33b5908599c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058107304a7dcd12d0f97b45668b13dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea360a3e805c08ca9ad2740e9210726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd6119fb31ccc1f03b38d7ed30ef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61a31dcbbe94b8a05de7cb0f059dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6563770ef6024e5ec599d4942d268162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f2401cd8a0235a6b00fb9c4b5b85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb5ec62cb60f6621b5108026161f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656035dd610346c7ffa0b8cb8ac81d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42baf6c5a6cd20a1891affb2ce6b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722467ff7d7d21f391c48f5dbf0d995e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94a969bcd24c6f347eb9444d72545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768aaeaaa5d25b9cd15f89121d7a725169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8beeab5e278ab52e7e024fea8c567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a26a87a7d1ca3391dfca0d298bbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1abf43d9d6c5231902d866e19f86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d3a3a7e4b9e6a8cc2b504d09f9e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067ecc5b0a851a83fc055201d8b5bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8881f4029094d7688ca753704c64038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ae20baa001930152c927114bb3c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9cba605d0d08d76bb2b9074993dfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db86e481319894dad86448a475c0b55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047655c3148962017ff6164c2b7e08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4891b4bc54b33f8ebefcfbbed2cab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da255ea8885e52b0d01795054f9b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c9ac0cb75953790a8a7ca953f38fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d3cec300d6e16828bf91baf64851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fbd351159bdf1c420529ca1c5e1b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb226d6b78f21d1b23431a25c9e99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f301392f1375b19eb427ca592748186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a845c58f3e7d6300a6894c4a79f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59064328e149066ee7bc3645995b7783188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5501dbbf0919e63aef67839a74e60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0967efd3c07d09c4047c77bcb3ba0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f7d1fc32d802a5ff28d65c929f9b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f16ecdcf553aa03f5fa8acd6deea32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d0be0058b30c1d6cf5beaf4cdd85a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ce3de2459d3e27bcd05c9b72268e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc9a4ca5d484cd2ff1d260f247ecab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3690d36d7ec727ecd45d2a23697cf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10866056eb94311f3c18f5118b5b5302197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb21be99aab9bbf88f7af00bc179066198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c96b9c3343f95bb2362ca38593c42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8da0aca80b45635d261b6009251f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b7e4a85bf47fdb45641158a2ae3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a0f670c6dee70cb39892b6e38094202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2d66d892276e207da33846f29a74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4cb03636133af5d7cf9833a26d56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22223a9d7218b55929f359265b95ec70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae523caefebbf1fc27da8d5c9d91f98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e99e5fec1ebf6622c548707d4710207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c2d376ca6a169a29755f7fb9d250208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ef2e94d813c5dd8e97ecfe8398d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83603c9da382e265fc0e08e17f5e2cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab799fc985ae9b10f23a5d1fc418428d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24bcf18419b40a1b09b2edaeebda66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c37491db094295c889001fbf94ac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766f207c6bbe41fa6b69bcb165e46e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48bc630ed67c7ff1738be665c20a49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db0290b11292da6e152b30b382d34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e6f2596d3b9956d89285d31b66b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c969ba6616fd591215617fc6733e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c7315772e7759318091fe8ce5fbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52dcf19f619efa250e6c6a822f8b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aba591ae680bedc8764ddf78b35e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebe992e70aa6a9d01c1e69f14a64a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c8d69b243901eef8134f7e55749c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853f0ba0df10369e94872c26f54341224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24195bd6b81b653dfdc06d87ff28a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5936c9d89da8f2d14cad55fde78b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895576e331de905aa5d31d25d0d97eb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8dcbf3ade2ca0131663c10365da51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d60cd855f79ff2cbf8c012ec32281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f8806e74daac1340deba914ab9fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5ec62ed8277d348898b0922dea2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8adea027db8aceca586b62e310550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c76d51f396d406975d22466456b424233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d2ee31b6f026c16d49c6a62afd4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab00709c2ecbf9b6a17443ae776583235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e274520e8f791b6cea5b80701a2ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ccc1b9d205e0360b9b33c3ddf325237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7c00579f5d3fb0b69091afc7b9f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec822291910b0af9d95c5b1cb14901239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc342f502ebe34b32c8dc3b1a2cfd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce6c9a40c378539e45e94f747cdbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb7e3c214d77be94f967276806586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c98559391cf027ffc3832f40a404ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd8b79a71bcac194bbad16ac9c3e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2606a0f3211e591ad5b9d1f83b1157245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a73122771e4115517a429ca716a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e3610d2b67a8b6a1763c36ad10625247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863d4dcb70ebabcb1416136bb2d98b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849dccc0cb89dbe24fd8664123c4a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef54356cff80ad68d4bb6103cbf72a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f5d599bd73154a9a9e19d7bc5068251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db972191884f1c4f1547601ce43dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60881652cad26dfdf9d0f45bf9691f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12266881c8eafc2f013a1d358c4785254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041759c8a4e868d629443916e29c592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6401cd8c3293ef35f14f4d72562fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fdea63a7bc486827459466ea86fc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6451dcf28550659a604cf1dae734565258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142ceaf2d713db7216b5218c4671af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db06071574ba477f88e1186353445c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d1f790e7e5d453cb7f86ff735ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5856324a6482e57eb095d6d39e149262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dada562d9b111fb69a1b0ba19f3e16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200d13760e9a83649a53ab36cb94d8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce8647f5b9aa47a12132461ab1ea0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bbdd2157cfbd0b0c0a79bc3453761266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55e1ef5c9b74847fc945940417676267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd0541e0030237ad6df1265432ad6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03ead79b64f7a523b7842b971b2d12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8cbb764c3d54cd9e4adedb0fb2b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450045a6804341983e8250cc136bca81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07e9bacda0f67fa57859bc87df502272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333fd27289990388e9d29eac189e941273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410324105308d7f712ef9d5888dff223274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88f2ad39731ece09c7a44919bbcb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba788a11d051c8a4de620fb999f0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dddf0d249638584dd8d6444084768b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda63269815ba2ef2523b7b43053bde6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02baf32ba72a5460fd2be653e705dee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b112e007e25c5bd5465208bc3fed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc4b9f7a1080e79203ec207fc7874281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40058ec55ce17351282eb58bda65b5f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db696cce2f5e47b40c9f2ff834afee1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cc8f6a8dd8ebcc05f608a2d1cd1df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698066a7f2ee408747db9413e13bbf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0e752dd2d0eb98ad570eea2d96d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7a9ee191b20255a5cff63383e062d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521e77f37d5bf03e1ad44409c47c56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc0f833975eb99c533450d7636099289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f0cfcfba7b23e977b508dd17ec3c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a405f99671832a285841497c5759c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a188bbee976adff2007bcc0ca1c60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a4a25d7955e6a03a34de97b5be68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600df38bdffad93178ea571e18bd14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7577391ed893b3d135f7980a46cba1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b467e01d890911568889a8473b04dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ff6f6b35a5d1b34be09a66dc435d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c908304989ad4e0a7c698011e751e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f5b1c28647d997b65a72beb8d4d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e5654b1e6d83b710d8b6380c7303300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aea85bb06964a320e8839738300303301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3b043e23277c06477d218a5a9924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d43ff7a889a6a936ab645a9ef0aa1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2f51a544b93dcba2239761b5e5e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eabf10dd4e230aff364e07786a542305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e0580701afc09afc8deec40b65b6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d6ccc7a9a80be8e07b71fea53379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6166b218e11515bd4a5daee58affe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc0c3caa7df087a5422cc77d8867c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764c7072f1f07be4391bc6fa577316310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c614ec4bf5faad35a201a422e74c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932ff18c137f304da266d7c02f362c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252aed4875c979be8d02f289bb3078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00731169c2436d5606d86b39f7210314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320add30a201e60f317562f2e3b440c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418c49e4b815fb588d79b1647e5948316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79232b08c9ca4956902231d2e695616a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf4288d8217ea8567b591c5f6c961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a235d0c551ce99f002eefcb8b545dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d143457ed4a9f42117e21716fcbfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc507798e5d3cd921c19a275e962e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ab85c1179d5b8ea3c07739b7d3a4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38e04cb029243dbe3f1f77bdafd16c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f684fa7246f32f01c1ef9af7864661324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7afcd22fb7aad2f3fdeb599246e95c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>