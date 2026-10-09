--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57f57bfe46e4969269a43cf5907b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06d9173f07141ef031c1a635b7d652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee3ae831b77c7dc545999960a57433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b24de4100736481999d9efec1c7724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03812f2beddf3371af5652bfa1ac835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f2e4e1efcffe0223e550f0798a6186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dbd15ff113b25594ca9696365efc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45231611c39ee409508499da7311e5f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a065e2574124d3a2a011af752c8ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60c55226d8eefd6e0d1f8604861ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a36623c9d6d542b5227c1f7e628711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc516b8c7058bebc7658be199199a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1782baa580a6eaead2d21885a5048913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b600f1e0addff316533cae261f37e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4848868d93c0dd3df256520a56b1e2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97485737c561621261fd865a9d285b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6b2813de422df80f9c505a2f73b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144adebe65f3b95c0dda28a6424db918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5c787012d4a516bed14d3e34ad0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced91e81800c5ff6922db7822bd5bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bc7782f6bccd7a74301cadff203d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc394cdbc0e78b24a10649202e7be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfad43562f2d5e51ca61b7be70bd22b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e59dfbf5955bf3cf95fbf01a4cac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb819096c42f929d162fbc1221d8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db416f049c876028c71440e04eeeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e55bdf5078cb52415a1365d04668ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e79b0afdbfc5a270cbb0a8cadeed128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87713e95e61b8499cf49e9871f3e25529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f6b76e7b286c3f2b947a8f4b037330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ed2e6f99a28521655920a8af7f1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cfebd16cd4e244bcd6aa7ce6b6a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd390d5e836b3063a3aef733a584fc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa03ec3bf57b7791a86cc87c2f38534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a120786c8d608b9bae512133255a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f406e82fa7dd0a89383e7c9f6e04a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427efdd38306f78e69c32139f531fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce293bf25c5a25dc153b9d3b9a233e8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe8207b67b188fb0adb1c14eb2f8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d509d036ae6dc40da00ef128160e0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efc83dd33869404624bdb9ed54acd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e25b34dc55ca39c1cead16c4e5349942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb285869d864e0554f471939ec01743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472318b2caff808ca8802fdc98407a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78390c9fdfd67e17734b43527b19145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca294150c36db09fd7495da42afd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca90821edd57ebf1cc26647f35497c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c2bf5d9cc296f26395273ea77b3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50da14107a15f70d1cc24dbf8523f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f2eebc496d8d61ccc9ac214f187750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddb8e9ac08096e6d94ed561558315751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a86ae05dfdd3838e584377e08fb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010843fc80621ca09d1e42192577a2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee09920dcb47efef8ae0b975560fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848754221ff76a7c6991651e12e1f0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e5fb8a104bf13a67f0ff77f30eae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebc133e91f8365b15e32977337743157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db33fa42121584282a084a1d9a11c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95964016e7e643501ed0224b1f0ac06a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1732710c7071bf00b62bf9cf3f65ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449ccf9470addd6964d454656a7fdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f255c4e6940692c8b2c3a612f05362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6275efb981bfa3b9a04a1a3291f7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d898fcbef24b7dba13a5bf1760461464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25908c474a26d3e9d9a62db9fb8c5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d38fe9609df6acc413d525196207566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca407ab21d480d398f46cde241d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4a724945074dac6765facaf41e1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaecfc2ad6d026364afaba611e024769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa256cbdfff810372c311256f0580b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da32a7a0f5d33898080cf8f96b1d8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43928e83dc2c31306b7b8319c75d55072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56087c3f58739b41bc5c14ea5e584173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d998e0199e5084b6894f1c8e0f1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d29724ca9383d2d3ca2b426cc0e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334b34203d2d8ed26451b34b33e6da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f61242f2483fea214dd5a943ad7cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56407666cdd2907f12e953f994cce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff24c5b6f07f69253d7815bcecad51979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa228313260f474aded3ce4e9b86980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a57a0ab5a80b2f5b9a080479b30f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fb60db1ce918db53c4659e429cb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e1429e5d1249b72d7097feca2d0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68aaedd7636755542759c73ebb21284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f0fa996940a47ccc3b25ab8d2ce7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748063f00fe77a59d663a1c86487a2e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640d1fc66f94e66490964ccac8947287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ed879772b8b529e8b38309f3cb2b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c0225184ea1a1a1ee9072ec734ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245accdd2f2d9ded6420ae1754f249b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679fa4da3efa1e0e3a1d174429799e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be104decf556b7548b62063618258992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e976e1efb942e7ab0fe0c152e31493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742d105f83fded18e86bc600df282894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eeae116fedb25354366a2e4026c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035514f07b8d57ab6e9a9f1a1e329d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182c8417bb1dcca644487f7606d99a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a7fcd519d9f58bad8579005b68ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2848b58c7e252404310646f5991199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf07cf50978e30fd657fc5f322c77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e51161a2589af2639a87dc314505101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3cf73230a5efe38ba31536f0cad47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d0b29a3d886a27ff6472291ce0773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08441a8775c682c03cbd277ca9d5f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aaff6415ba55f99d52e769cad4622105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b21601be6d1833709781a03717ba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b072c09fc54ea476ba79a0e597b41a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66643ae3173f7bd81b995038da83d339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba24f8941cf3653e162d8b62944ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec6c81a76c86055d85076686c1d631110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a235ff2d0254984fcd9a9dd3119e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924ef9e77ea275f8f3a7d83115c44a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8b1a433c887959e37fb80888cb9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72116179e7bb67b44068fcad66b87e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35fbd6cb818e0399b706834c1390f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071cba7a882ab51ab286ef98964ddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aefd46789d8856b4372607006b7c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e584fc11de752dc5b4045e8751600118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e4547a48b9767826607dc0770fbee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27c9076486526231c84500750bfe1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a04773da8e77e269c6b05371d865bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778aded03ff2f16f1ce1006ba6ce2b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4ab5ea343f6c7e93615e2268c312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2801d8cc1dd8cd587e2bf835962ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612cbebf0f209d5ca0a1c708b56143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464720e98520497cb7c048349b029ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9954654a0d2f27ba0e3dcd8dbbd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14887d2ceeea24c431130310c1fa6531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e14ac58db1a5a46f917d29da33fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d0ef8232a6bde6a3f5bc3defcfe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135d944db6072c52f789f7b5d4901b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efc65638bd70ab510581e9cd5a208132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d9c2e278d7b2a80408fccf66b25f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b754d440aa35feb70218614d209f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b52fd1c4e4ad0367bccd87014f53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d397bcb421b3fcbaa70d008e1d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f1933fdcb63bbd10f80cab12c2603137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8397b7be2024555b52964edac4e870138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c23ca09c350307109c63a7ef7f23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f70239bb7fc44c359654746d483f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da454416db8b8db466e82b79259f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a8344577c8830fc5262f5c3852ee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6998233dcbb09c92a05dc24ac2df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ed5b208d894d220b6b7d8019545d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ac795b32441b8de0c54eb98535f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28d086467c7a134c39bcbb8aa90ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d4bfe7eee2a6018b8f6412851225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1f42db694e5aa390858f6d4d4a5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f24e87ebd51d76495d06a689cbfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd53cc9193718808051752b410cb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65baa0d40a2a1e53516ef80166331e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a201978dbd248334a7397a70b3a20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fba247d5a26486a26b8b60290ec18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ad1c20ef3c19102c4e3c601f5e5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd04a9339d196273dd4731227c583155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782280528bfdff9b6e7c0dd61c69b28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4578828b2e9ed8ab120563e5c35e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101421acc377fbaa3d809801fff1dc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8224d6a4743c72e22dc0a6a2388ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb583e70f39f69e57ca3048a380a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011127aef5b13dd9268c55f329eaa83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174282a145662a3465c42d51b9e38cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51f9a89414f4bd1fe3447a3c70c00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64926a87af441dc0980490824808b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841eca95578b03b1602ce870534e9f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805aea3ca68ef84f647fa1021c51f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261f99a916d3c4f991a8ba7651581d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca6f5672218c7aba8733d71bdad51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8ddf691c9d67b047e8bdbe44b052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3276aa5ef4ff48260ab980ebe75ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67cc1596cdbac310d5e6f0a1f40808171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e1582c86160eea07fb4e572df071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce410939b52ad68382e546a2e67d73d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c807482b097e3be61b7140915b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e7b5d7c995dc7746f3d35f42dbc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cae9b7576a5c3b9a1a880b2431305176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c965d5192e37ddc0bac242021b6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d5d431cf7349c08581d63e66098f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e80034dd94d3766184be6da8b9680179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d08d38750ab011e8f418fdded46a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7274925309e411655ecbb643fcea5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf382073f6452338146a0afb78ff2e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7dcf1f8d669193df2e47e24fbece2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938096198a34fcee647c8fa36a724b59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0c30f5ee46f7da4f28ad1d46b93b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d977bed76be86e12da13a0f10aec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8824e9dcefdd823e325c1edd2b90f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187fbdc81865fa675c44501f417b9b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d041d8ecc15b6fc219aaec0fa0509189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465616f9b1ccc5235caa69c2d8b581190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67202b0a2d3e271891afb5d72f1a94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894327cad76de0ef3652994a73328450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f29b0341a038b849358a32b2148f2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3383d4eaa7711098c66acdb52f8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14959f2eebe5a4344f9ebecbe9a8f131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54cc3677024b010ee0aa1e74b4bf06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3e42927eb6313b1b21bbcd024222f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c81e1644a45a9c7222fe1d448d44c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815ed48bf22cc1c7db44718dd60084d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb1ff6701a20a2173dffa9c71f9b3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8411ede9a0791221c3f7cd88cfe9d11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309de211683d9be0d070145c601e140202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d564976e97b4537cea7bafc69b6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0fd5bcd0f7365cab2dcded915cf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890baa7bf98c9b5aa997e5a7bb7cfd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734db89d33cf4455be2faaeaea0d0a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aca706a42e2787e6db6f94b4696c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97e5d37dd159bb969f6567496fd6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e961812133acd41592e15d84af39c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e114073fe4c0a3671b4f0d08d9dbb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236aad1913d04b7da9fd846e43976ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864d9b4801e37b048c555b76176274212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26831f11df3d1b88e2d0a1b6887ec6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d407129dd6f9eb28d14509a0573b62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677a9c228e6b608b45199b2dd7be2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c3150371036f3881895db1a71096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a041118cf3a7a6db2d878491f2a1f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b28db233bcc1651778e18b5dd7d97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e22c02817866a19ce395b581727a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7a40eed4cb4c99be9dea0f1b24863220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152268be885abe8956cd81da76ab4c13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9f72a3b638abe6b358f09a37aed3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d3f8f2a7acdcee0797909873ab36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8bf0e393e554308f2e3771c639440224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e583baac89f506001bc375258c87b60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfcecfd133e52e55efa5ac7666af06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f37d14f436a2154233efa8d798e58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ffc6707d326edbd6f45d147ae50fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5cb739a8b75c2f546858e9b0994b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a929f99779964afdb1f4f85ac4118230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350cb7f7a35c2ac40f37b764c236b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87d4f96088146e47cc80c137040ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9b6b9e9923e022ffb45c0e8d3b1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ebe93277797a83cb7b3cc2b3e53f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d502c96bd3fb67a3fc54857d337e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f501d0d8a0c29cb8b961399076777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2437431bfacac96035b124efca6e64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b29dbc7e472bf984abb6b0aa02d52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355ff3fb0916310410e97ea61d29b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15bd1255c7cd1bbca3d33d2ee49c6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153eebc6ef74ce09ec637e48b841b3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b61ee5a4444ea99993a05327f454242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8bf8cca7d7fb55c566a2a5a178cad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefab63a95341030559d36989560647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa205ff73ba17e033811002711a2b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ba67dd817aece0671a107638338bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687f2e7942fe1bf2011b2e0d8f5c4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d44162dfe219f64f4ba3e16e80b68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4294daa4bc5c62a272dbd05459f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefc80c42190f70cfd3d27b067bcf49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425242f5aca90dea8c1e540ad80584a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6d95b0abbfaad96ef6db137917e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e4b3187c2b59f65889132678140bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d6d7828a51e0acc58abe87d106ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ade255652507ecfa1b6b3d266a833255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca50b5d7d3667dbdfa8109f066db3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2fd6dbdc4fa33d01c9bc1de327be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae98b8579c8dde0d23b9237106dfab0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380cf9d7db079de16f85f2a0fe4fb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af904215794651599ddec1df9c5100f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f008ad0520127ab7d48509375307261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0569b2e251683bbcfcb5e0e46be96e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f6ff2b4c81019555a105111b14d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01a2cedcef2906a8b852f26db36050264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb7de7cd6cac5baab4c550b0e929a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad88216c2bc9f91bb1fb5c5199a74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab082b0d54559bc81505e56b612e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d4ca0961f3dc22da1531f291867d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7bb0791b648f78cb35bd1808b5bc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462bdf6ee1349585866e983f5f7df7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a149091c90593117182c7e198ce62b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c78f020cda783cbd709b31866efb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541412b7373f8c05519a01956271f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287a676a3925defb18cfd142afa1bf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ab5b2326ef8cdaf15a503a9adfc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b3e10708fbb032b4e955a92d5e8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789af33910381bd356e25bb22cadf63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3051fbe93b0e67583cb8bf6b2215bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07802f3148ed44b3fad1fb9caddef4f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bde2b9382b06b9e627022b51985f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc28f4c63548cd64cce5dc4d8ba70b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58e82e8f0b7fd883fa45c783e10c0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b3e072251a6577dc79b0d60ee52b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c737400ac3479c1e7210b4d99b6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600d7d0eb12f13a6a32bf5e9f25b5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c90c19dc4d6f129e6a900cbd2c369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792a08300451299107b02528f1b9798287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab23855336bb5de12854c01008d3ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca56a3d42cf1b22aebdf8e3a60ee1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1304eac19ce005842bec73f0b3888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27374935b6009f694fabc987f41e8d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838af9157062aeee8d0359a88ecb37b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d511a0661784bcada459c36a79f78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f1a1f7f6f4f0454fe15057ea2ffb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a57dd22c4dc2f39b0c2d655f6e7a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ef7d0a51292e96ce5e288362bb68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5070bbb2635b2fed7039c976d1b5585297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7c96897a789a145e58d2cb4fbfea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b1c8c900407a0144f60d5c1b75432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3467562ec6deb0661c46ee0d473cc56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da406d0af748d1494e9f067c2fb2ff26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dcf4ae6a789d3d2af12d539e471c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3a1ceab221c53a253d710228e6bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f846f01ce135b61b9a5e0fb1ebdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dd8af8d6eef586e9023becdeb96a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc59f9d3a0d28ef0d91b54dd53f683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb182acde45d6b44a986eb1082667f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a60717b9e3cc82a90007bc6a84a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2bb7c7108757410fb1ab035d8bc96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffdc9378d31dc8d86d78021f14a4e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde20026951685a3a213adff613a86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c39992923e78d59218f4d7c13eb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b64f2314cfd2d0e3b7e7575c8365a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651096e1e978402c518269cd5c10363314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac05541045fa8fed4f46e97f992905315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db0461159fed94363a569172a7787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b622f18c00921a83ad01e7ff378d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab48da12d1a21c28354b47b0c3c10e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b47ec0f7d3ce1e79a065d5c88bf46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e92c97390af917b67dcdd4600df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8999e6605a11bae66c9bded2131c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b39449dbe8ce806017b37ff8eabff8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9411962ce9a745e8c2a14e6df7ce532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc5a3e0619c6af989d0a8386d04ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2adba73f83ed1e641659b167c7a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ddccb10097b0395d787805d5e1eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f8badbe642bf2e074a3ebefde1051327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82676c18c230f75a6c61df1e1c506ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fb01e1a3d866b31e7222a4727b2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fee093cfac1d8f3f1f087453bea1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ade600e501e4adad2d390773595823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032122c923693c968c37de7ef04225bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0dcb41a1ac903e5d9a943e7f621a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cfa434e9aed9901dc5da7ea92c5e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d78bf9b0f6e6db8f70e11434e97c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268e02832f4f485cb137765dbacc628336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f13f1e5e082a3f5fd2a5ee000333337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5d6a0065f54b192ef56635f0a19f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bfe2a84faf0def279fb98c56309e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf94d078c6526f50cc5bdc8db0a32d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911154729e166baacd57a8fb5264750341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48693f72271b98a1bed9dcbcc35d868342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3c2fadaf45f7636522bf8ffae588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352c20db1d573bf6a388162eeffeb61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924eddecf5a69fd6dad547f2f16b9f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe89727d7ff155ba0c0692c01b9fbfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d8f049e8fdc0e66eb59853e79c4e347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a462ccec85da355e62f1dd029d911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72df2e071ce22a066dc1b52c76fd702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc73c4432de55c1e4c2ce07a697e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88292f8f5ba3e7b9e3a5ee0b3f9586b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5ddbefe68b94b826a5b13efe36385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76f2d498ed2faaf5a23cd3c7730966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037ca0babd85a5d0e70762e35b99dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef355304cbd745059ea86e840d463a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8a67668daaadc61766e18239835c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679293fd7fb5d4c5fdde58584a992f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e1d3d9be22da61b480428a1d612c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294705ef4dce923f8d3f05e73389d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd5f21d27a06f2559cd7bbbb3ec5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6d4bff486f687514872591928e8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c06b5f9f50f32bcd1e2896ecf6d9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34e99d5b8dee9801e0829a0c1d148b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a63a5712dec61bc16bcf65cdc8f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec207fd3a958bcfb7fbe5ef19e752d3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d936c02849362c3efa753106177ee319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820fb1c091befbd3c625dc053331a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7758a82e47c6406eb5e3d6a09ca84b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f22c75e995608be617d37ba76918322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8bd41ec08a6bc9bc256491b79a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d0cab0c02ccdcdcf52f81608643224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdf928480866b5b074ab473a2ef7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae91440d9fb00f93e19676acdb01426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bb96d2bb79950d720d5765002956727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02dac2cb8fed3d408a04256d7018328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e18e4493f6d1bca1755c1492b6fc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aea63b5ebde75e770017a809d0e7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a8d0f8f966ecdabcf87d3968ae1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f10f89416abc82c8c345d06acb81e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599286705a35efd96a8e2cb85003d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4673d25a06037573a3d6eccc07ffc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd45421d653fb6c1a015a0428bee91135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5fce41214dae10be01ea6c25eb31d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42669269531cb280f6d2824550b3bfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e0792242d3a83c4c9d525c40c98d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3916c9a96bf50737ed4ac55764dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581802b28e31ac63e5dd273d384fd91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07fb6d423984ac21b436fed594c1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c27009489b91f2a3544952db2c3d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb1f4968eea2f6a53eb626165564b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c513c769606c93200f6dca66a6bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c610cf03cbdfa7c516b65471704c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945a9b4b4acd2ae86c67516c5d592a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b17c4e0db52cae1376b28cdc0c91947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ede878bfb394718d47a32c0b95cb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d7e68936d23315ca40e993648ad649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a2a2ca07c7e057623326bb6ac639350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e1cfd3b2b9dcbe93532357668b5c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b407e5da0da0309f70ae6dce049a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110381f3d5e76c4855d4ef6d406dc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7394c35a0d3233caa608cfb361dfe5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ecba83cba6e5dba6b75652642ebab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38680a8d11084f3ba8dab189f0d9a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f380a966721dc8e0769bc7c4e46d7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075673d47eb7ed0f320746800ff68aa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6e79795dccacfb9ddaa66246ac61b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90780ecfddff877972175d109f93560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9dfa9348d62a4fd281ae43bd63e5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dad737ab7f81d2d124819be4623a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03578e743211154a7fc8769502e1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537b5c4c8f35313ca8d20eea95a3c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dcfd9ab89b7e9ccc159d962dd349365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f5675b8dc4df3f0fb7850fc2b92d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3c3cf8283dea6557b158cd4aeffe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351551c30e6a331f8ff4102aead709668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9bc0f6deeb2ff031f39c4da4660bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1437467cefad4f3cc0797b969d75e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d87c1a2568d33c619ab6a3150745871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f83bcb1fb1cec19ef295375285b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b883bd83087a9d98d0c2ec1deda5ef273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16473b059463621360b936345a57174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c084cf3589646a39061b0c6606f4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea034d3653f7917f901faf59e4fd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc4b01a8aafb822b1d87880de2c0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8392aa2cc187730a5d737e6fb1a49278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2c8781205a85cb97309d87e70cf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9e59b78289e9f242c0b4d21e16ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f839c42271d87c78847d874c19651ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bc9dac4006cfed055aa75b3342d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40d3fae2e9dee418383b82fae3eebf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafccaf4bce4992b0235c6feb0d6e0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1d7e5c86918bd18ee108e9f1ed06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1895ccf4f6ec766987c9e79bb74886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9ed1f07ddfdc0fc105af7fb62fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b5507d1081461b2e85f703b9ce6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c43940d48ed84bd29011ce8f8185b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033cabd4fd92a331e718a5729f54e6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3641bd4a8f97ef8d0caaee3bd2b5ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b9c6e32b9e7b07fb99140ad575a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e383a6c69abfc4801fee2d058d1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d9b28220095cb157a8efd25d0743594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802df5459fcf47c988543a21ee40e6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2df4c2556b37e8401199caaa1f7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64823187029afda0f9679c6e70521d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878d14170b4b89fa726ab131fed02298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26d0e942426872bf7f42b411ad8ca399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d0e3c97289a6a4a6062a22c7500a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88008231724db8e1784762d01437ff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e95e6222b79ade59c895602aa2722102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec92e208df7e7b0ac4f840c58a734103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e27b852a3a50cc0ceda849a47a64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c21a7d5dfef2ac2b91a780082527a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553875d87bb35c61c3e49218f462d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e13549ceab06ab0d0dd1436f163ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ec484593af3394c057a240c20e2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c89a0ae7433cc5dd50287e779b0ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45932eb77ae2c3a39934942b0ce7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cd45527d862b1fa2b180c83bba4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8cdf7492037c4ed4fc38727312d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a98f8f56972ba2a86714761c2367d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a134243eedb683dbe87d62def905dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff3cd6ac4f3f5839bb4091e293c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efaf0161ed41608de7ba0abd283bba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721b5134c7dbd0fba56018f786fadaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29e6294af3aefcfa4bd784177ee9ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb6f034a586e9f5054f53e0d0250d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4876f26a246b816a5a32ac2cc9f345120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc796de997618d159310c9b62a1181121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c1838a27e4da45488f3abbb42431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3aad5f9f4727298b913e71742bc54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf23d46288610b7e234abce81bb62a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bad1ce0c49d039bf9cb1d4f91ae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77d0420600d63cef5dd58e2874929126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7875bfb0384404997074ab5170746f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d63ae5a557bcbced681109ba32c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc173390447cd7300b822f391fad92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52273eb857af799a9d1a7530fc3262a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5b0c86ca95c996ce1f43bbcf7742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69850f5bfff5fc44a851b0c1966614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700732a592d9a6b3cd56df713c28e1f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53240176e1673b77bbb5612e6082af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185659023be37e5f5fc9f2f01371c4e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72a648fcb7349d6c765d9994e2f0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd009ada982fc7eaf931fdaf7c32c37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de62e324042152f24d0f03071eb1e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f1e4d69764820f46cb3bbdbf3c6e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b42a93b89c8e1b2e5c7e15132795f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618279f83528fda009f73693ca47f0ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88f8cdcff4d5ad8ec8a12ef638e69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b19ba9b2005796dc40d833dc976c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a5136bd21bdd6aba9d9c6f5444b7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24276e8a59f4d6f1ef050336f75e5841145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f7db3e08e11a138c8b65847ecf07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8a4939589538510098b18f3db61e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8600e38637f9f1ed184f49c8b25bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492f5a7babaf40f53abcc400a5aa29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a4e3f3c5f356b03bdb341b173e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f4ec4b0766e4f1bb59f03aa3095b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b2c8565f632f707d875f879140315152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa8d77891b240369b625a88a55f82b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca190be57010944379e68ad1bd4e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c56976a8a2fc04f56ebc98774c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a09269ba46426dc32e94ec0eb159d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550a3caa6687ae4b7eb443049ab656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279b591d23a8896188c2bc31c24723d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a609f6cb8ba57e31d15a0a6cdc5e8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b409ef6a11c4b140a010473af1535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631831d188c46470432b5462f7bc2e63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ee0e6f3408e11287c40604993ce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a7451ba880c103a1826a96d1d188b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3db89e4ca3240314a70783cd12a2f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a15038a42f231e35d41257f25698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cfde92cac545126681b7042d97bf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42f051bb752ef95a05d72564a2f980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a18dcfeac0bfa2c2773014b4719f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa30eea95fca81ce91b6575d07141169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff29fe3c75df40a6cae9e08a132ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea69bd459d28c49b8f16ee262929436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543eaf000fcb96d970b1ee76ddaab7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771272d79d3c2d91797cf18cc9de74b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807750f18a1273e3bf538fd99254c464174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04e1b6a7f7256ce82fe651bf8ccb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f9dbee800ce2723742677c43fa46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea736cd40460492415978b4761a8a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2834c53e27880d3a311fd07443893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e1de0b8a48b93b96f677d6f4de1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f497c363d788046601824c56d60557f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf70455f96699a883c58c852e285a0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372524270744093457f7295e727d3eaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc103f0b1533c30c22b02ad255f41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ffbb1c6e1b3f4ae0825433e36907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1607d2798a9be8ca1ac02b7fc09593185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988615f21d891256b939d93840766069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ad298c72b9c62ce04dbc16846998187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657d3589d9c0888ad7f81f9dde291ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e595acbbd470c899ce7afdd359247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dae98dc836ad21d3583e7fa7188c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ad5f678c99d30f010951169ef0a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817143beea78819bb17580caf1e53fd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a7fdc862a0487fc3ac1a6ebd6b4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5831b035869a4a3e375af0fd9d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1494d0e0bd4be4a85611571d4c00c92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0ff2696d9cab629d0532fd9a5af7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eddd8798c9416da7eeeac9a5bcf36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9238117796b509c4ff3dee1a4635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2eb5346d89376ea11e772da83ad23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a1cf16c59ce773e00f5809148b22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3da1bcdb9c1ff496fe8387413f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b17ae359e023f2e2d5df924b541a9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3c3e6bc6dd09115bb5dd272256de4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49836c0ec8b8fdcbda3f1bb70055e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d626b61d1fd8b9b38a67f33d3c7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed99693a03fc353fb09757f19d77ddc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917315a52149fe7fafb8b2e7456c5cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd51248d460d227d01775bb1010dd7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86eecd543bed514cac514defdb4356209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d688112ed96eb0ed1a6a6c9ace49b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017946e31c101674db1c0d45b22e5125211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52707355042764c05cec54dd3f2fcbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1630d7b6a9196f4a35bdc90f7acb31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c84beb4a469091e49521b18817c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e304bc3527159fc647d5d9f74a71a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb257a0dd0cf3af71337ce4f1d8ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d514d5347598a71582a97b849fda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a625a5efe6247ff2d17deb5cc4df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61076e0ab69dcec6379ff534ce946417219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800ce49deadf1b2f0bf1982c936b41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c44814aa84bf8e1aac2ae311e0ce0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b281488506a79eb112d1549cc7825a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba136b0951e24d6182fc3a73db7068e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9d2e1ce1ec51c2a5eba0801fdb43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e4880240c8ef3578a60169063b1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de02ae071749de2e628551c179add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08948b055d2f22b2b5d390bdcd552a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236ea794de3cc015d0c34aa26b9df8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945abab833040853359d2df1dfc2eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db114bc6d6e9918ee32eecaf421c0c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494f20b98057dcca9e50ff9a1afd93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8a4f71cf2c4a0e266066cd512b951232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4f6f032258460b70a12669a81a63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e970ce1e2887631a8e6d40738849cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432a5c46921f2b67fb1ba9b03288b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f5afa384cc87626c7b26e06f692d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56f4aa093a33d85baf21dece81022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c822e7692fc1ee05c9157a371aa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c81d7397bbdb7864b03260b275eaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04261c63e74544f0124d6a24c97194f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe1a08956a7b49f9a674b04c5bf6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7099eca7b705ff4c1ce86971f5a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c412bed9c7be44cb98f2aaec064ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36868f1ab9eda3dd875f40fab8540244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed057cbce60cdf22baca1b040c1ef68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a8c8811f68bdad060720c28009a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aab237950fc617dab294ed1f58c4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d44d81243bf1dd7df2a1c5074043248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0cff5335c4c32b6963b671fac33d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5179ae9e551b877df7742350857d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e090bb111a4521d6e9f71e56add77e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f53d95434d04dd796d8e87653ce78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5400de0f75a638a87df84a35e1ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28538838ced26b52a0c7c746e0dac8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67a318a823490e193a769234584ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e93e281aab67112a1dd433eaa3fbe6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a20f707cd711f32f85cf7c895fe15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81de17ef1f41c7f1fa748bdc9c7bdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51eddf4be540e9daa33b053f616374259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc28ce409aced5aa5218416f95a597260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943bce423811380e61288b0702f23e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afbb1df4b01548ccc33d87efca6a7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f92a6ea5ea1ebec891cf30891a9b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb05caa85c89971f92e1fbae7d580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c366a5347ba8b0e733fca13f336a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d5bf65b35a7f5b4a649a3f33d708266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a80fa3eba967bcd3d7fe3563b90a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313741c897f56531382a9e50f23ab17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7bb30bde2b0cd2a7ac9a57b2b1f9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258c616099b5e3d8c9473ce86bad22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f7c78fab320cb369917834bb38e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfdc8c049fd57de3b6c48187eca5dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09382ee38b71e2f736b8dbf1e7ff84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793fc5146a961f72af8a6266e125e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdaa0f3ea6ae6ddaab03e855cf35c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1db347ca8a7a8896f2add49285c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca9e8288b09b9cf04fb0a21efe378277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23dd71ad6977264642e6d883d6e03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717ac9d8ee195d17e4ee1d3045c012279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1caf5531435bd789b6544e3644e6bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca10eca47fbfe8a07dcebe57274bd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f502510ca9a2f5ae81d86a1718b65b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a586f7a13d8322412a20f1d7a79e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49bfa01ebf031829b3a1456ead512284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85b9bc2e367235c79a97efefb202b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e0b627dcb1d16be80a81b8d19cae2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af69c4fd391b3477886f7390c80f08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b4aabe250e6873e599a4b5e88bf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4c676b98cbbf38dcbc2c182cb004289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cfe95e8ff860a939a5dc002551cdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4bb46854af260b63d9cfc6f43a57e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510cc83b1340c18adb4818a7d2effb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ff849d31fe67b023c3445a4cca73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94b43a05247a9ffa811b9c5705bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a238ec106f1005f2b6a3d50cea2ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9037f90a44878a2d82eab0c3788d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3145b51d72dbb1562a7596ba50ec3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f186dc8c7e077e51bb2f2ff6733139298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2171a351a9175062085d5863d53f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45ec110c8022cf44320df7e6306f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c0950c788a8be05ae49ef12872b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262034479d15408f75c5e543891e17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99fa7d15855885a03068145214381303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87875105141de6c08cea04760b57ec1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a32f387f7de3ac09a6422eef679d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555830885912b30b66b374500eb1d78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8e3d0a16275baff72e78338960380307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca22d00aed9a79ab71b2080919724308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b18e0ffd5e57f14cea3f4e2191fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ea10b22767520a0f79cae968a77b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda156af6bd0eb51dfe9aefec0a783a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0e1f392a32d00571a01699e8106b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1429a944646d1ac7953ca941fb074e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8de2f84f208a0a7dd9fe7160ee1d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef47ebcbc725d2a23cde12e88d9420315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd63e486b30c876059c777a60df477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2c6428282c57406db74c23f0ad46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4532f1cacfc56fcb5661062730034318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a66bb796005d546efd79e3287f4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde119f04873cd4382f70aa60b5067f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15489fd921a5c011dcd23b3c4d5c66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a4cc905ea4e79baff17fee534bcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe0b6b1cd7fa615b57eb435c1d2a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d032c4cb354fcd7ed385022e07746324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c80bbe0e073d477e7f06e3ae566d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>