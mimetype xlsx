--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143936df83cb8663addb7a4854551fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b01e7069cf9c5571aab8e33bf58632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ef46aadd171aa9dd4709421efb583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520de776e0d98de56182f6fcd5a72314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e005690ebda33b2cd6fe795628b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a1e80acdb332bd01a50be51c17c106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c588ab73445ce78aa2381f8fa57aa797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfe54ee2fe7d7d9d086cf959fbce68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b048a1a28df404c2e63ef8c9ac5239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d63e5ab0abe14d8cdb32725cc10f1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da02804e7b8fecbb8a2139a62fbef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149108067a9be32f619cff4e638abd8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a1801c4438ee70b900aa1539d23113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932674a099780f4e8748fca9c9203ae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba57d2265ae2ea5773b341db39185715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a273966c66867d614f9bb3bd8590a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc5a7880b492a0ac62cd92a1ca61e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395c5249de7790c1adbdc23681be2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8a73db2f157645dfdd51f4478aa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65ec8fee551b0119b23b555dda69120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82056d827952d75d0227b90dba47021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98ee29745d6c31e8639f6930b496322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0536b716279f005020fc2aa74b724b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282e48c7fc5ff54d67f099b71683e6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9639e24c634132a75a515049c2f6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ca0e53babf3ffe0ab63c18ac011826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39466f7dbe6e758d86ea84c72ee5e91527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b881c5420ac76742a6fddbbc48b4e1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da422d02652b39ef97bc88a6dfc3623829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d569cc782b34e6ad2468ada36bd7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c801004bae1f26469f81c71ce53f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ae77b213793027b87d81e23a6009332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88993aa1cce0f8faefc77b85abeb5c7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7a352019fd058e403a624161474e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa86d41192f7af273e491113b1050535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6964f3cc7a9d5d39e6a56b8e280abf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f18b00bd0a9a65b24e19a85dd5d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21105058ba49bd711a2f26f828d6a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b103dfabfefa832943e507212ca7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd834588f6f909b49cc51ea29323040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b8e1aa672af53b667fa0e34af8ca041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33291005b4e621083af209de5c1042e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e27f4d78e563cbe8195b97c3c6d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c1a39d5ad349af38059325896b33a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005154b99cd49c806988ca167c826245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e107348d18145cc9378713e9baa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697126888415732ddc42a9ff2566cf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf033e8be9ab6f06067faeba2f487ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e920853ad88a966edf9306bdd1b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f69e4bc6e9196b098ccc6c3ecc33850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a45a16a0571bc5adb069ca7b7797f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8b5cc6a4d35090f45717003d604252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e03725dfc121afb9e6c7bc66029cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe16ee62e645f13d129136b8dc4b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df3c12eeb8c6fffbfe39f5480a55a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5615ddbaf106531049e962e9c04cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69ca820be37a0e599f92e3d2a84ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6887f4d4ef8a851c508cc55de5ede458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2e11afca16506a68303ef7bcee4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6346993e4fc25695a0e680adc32ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2014bb97630d811e50f64a56ab987961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f96445cb132fd4b59ec952f72d9d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3129ef2a745348b41d384be3688d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c46e378f9cdeefd3b947cd29bfb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e61a8604acf7573e45a3bf5c8792e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c647d57f95b11a27978b10576748066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1d48627bf0b24ff8b0bdb17076c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630d6725663b417758ae1b47f3f16968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b93e6a64d96cb315d4f0558e64e3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c227cebc632c0be39f1a28e70dc54b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52a70e9b1e6150156463ef4f00bbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db65ea921197bfe2775ac8764eadf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86e9a0b6e9d5711ed61cfd7a7c895573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b72a6b57b9d310681d5e8f6e990b6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669ee784d4a5b66f6f1a9e736d0ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd88bd9771b9ccb5b90d063c2dc2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcebf9eb124766cba326a7f6aa367c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a213420435274a855f4b13e27b701c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2881da18cfe47261c03798d8f1432679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926817f45417b575e0d9971fa238b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854b954cbd5d3b73e16956ee6c63f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba484ff0ffb555607e90f1798543382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ffec5f574226171ea61599d50ae683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064582f523a1e344cd363c2aee0747d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64995aa30c013301581d17bc58698185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cf37bea6ed07623dfd96c00f110786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baed3de2ef0ac92a5d1a8ef409c0be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773abf422634e8ab06159d17fd3c8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d8e90d9b854de5691f04e875455af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfaea93fa8509eb583dbd346115e5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f0e9817a4f433bbf870b11b600cfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6edce915b4d81bafbee7c088fb3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0554d17ae08385365c8afa5123340393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105ae3a0f086fbdbd13295f8e4273194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfdc6c85cb9a06294e023aeb7d2a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd83c7ffb3e253b1a60da751c83f03496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5b65b360b4793f426d2967fbedfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00bea63befd05f5850adb3c0f85e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed94b32179d6d5d5b2018635ae45d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42b906dd2af9d12703a6b8eb30d0e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b31c81890d9f210390f12907a1a53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a1a04d7275da2f2c2ff6edeb24168102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32dd47e883768bec339c324481cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f4f7f7e5e23f94b3606ac2b344c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104f6210d803395bb64061a98bbd7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed9374449c1f8fe5928f737de63dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296452283cf5a0cde672abce3d2e81a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c7e8ab05f56937d4cc9a3f4a9748108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff18edd8fd977c874125446aaf67a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd1a7f2f0101430dfe107af3eaca95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20576f2bb8d1baf239eed38557236181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fea3668611fbc86372b2744380cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419c1b0ed3245785955f8ee6dd00c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ccc5c4de162d66d08c7f32d3aa14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c9a831e5e36b41668fa11fa43872d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c52600d713cd571bf0d3e44a98661116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74f0213b9e08304615a48d4567c8c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768fd3e4c92f79e962df9d18a05a934118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c1e8b76487118b5f94114e9ee64b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c18909f7c62cdbe35bb1f6ad1dd2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2538f1ac78ee4783e76487a47ee6d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ca493bddd192d07d9c1fa4051480122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c18f45c2f09868d01723c01fa8cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4139190e5fa0ac527d012d5b5ab4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eaf23be7160c701351257fd45db99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1e4460f81cbbc7629edd2bf0c34ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314cc051ee5f1d68fd7630ca8bc456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369213b08d2182b571e821121114d27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7090b0e262793f18872f34240877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa7235e1c12464b4bb484dd75ed62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd11f8469c51618b0734983bb73ed6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc54e53e53bca98f56544caed6e08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd1a7c3cfc77756d149a040764fe27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69801e29bab2d36725d177d96c174a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e8b795d4ab2da9c524fb27401d97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da4a263fc1d79ace33a17a40733e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1557acbe7f4577850b6dff72b878b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0a788c9a4ea5c0aeb41bcab65ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeccfb77cb5985546de29a4a0605b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214765aa87d5b0eb7d43d8fad0eeb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bdc332c3fbed091de849a8d6c7496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c30c2753df1c53713fda1dadc8f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142355d7b9203ee8d097e606372a30d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed8a273e78117fe1dd6b1591c14b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75958d31308327f81c728257714167145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc3138b2334cfe6c8fdfd3deb6fe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e87518410f156084e986acbdaf2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55b092935c1d8bfac3a2ae08432a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de03c2fe2b7defdccff2ebcdb470a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a7be8bbe2e6fc2f1625900912ecb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5a1dbe1c70e2e216752e0a007c47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29597bbecf6976f0c6043b205dd29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af21d7d17cf71df776f946be6d5fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07551915a3479b91b78070ddc5602154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994f989c9bbcfa5d61431aca21d1de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480322327df734a1c57968ea382cbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7236133181175f511df3387fb8c1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1575cf78d669713f7044747cad162e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4aa0d9b6c7621361ee489855870d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce410c71a6fb043cb734ee66703b9fd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b04dfe9f94ac6a62f2b331db69625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8d4ef5c3b1b27bfbb02da1e958e23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236db84399f9366d3fad630540fbd2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b94dc4736c4fd669b73d61fa6e0694164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeadfc8ce752144a69e006efefc6cbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf565b7ba0e40835fcd57618ed87f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96548bf0d52b434b6d3295a397298c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d8ede891094a9ba901a0929937fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b201206aeb1d32b67110e95cae059169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ff9b3b9118942a2a6e9d6be9e0fc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607ea6b3fa544c88604679946afdb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35377676f47ced4b7cea3fc9e3cab4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ec9dc2a33adeba095e369e656d05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bb83344684e9297456ba5c8420ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded4ee01ef2877f3c51ba7f16c4fe9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d12b39ee43702d1aacdb6d86b3fd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45013e9c2bf6f74c07c5bb76d7e7f32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7b042f5f83a4ac94f73a3af745ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7684a522de31da9c8cfe528bf4df54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec65d7c785babe23e95d2be78da31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0da869aa6f815124784cadd4e598f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd171b7b1f35ac956b59e95e53eb73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0a67516ee88f8f254ee22ea82674183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de08647b8c3e6695495367fd34f83d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b373a44f98b8122e046b5c7b86797a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e3b1d260d6e47c7ab12a4949beac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a32817d9b10d06e060d305318008187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa47882fb2a093fb8aa6601d83649a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f01db0aa9f6799d0356bcefe856c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3861112b285fe840f32cac01a22e2d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827f792de821841edf9ce1b368c3aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a4fccdb4c88bd7c0658de3bb53b67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbabfbd77b228f176ee709c96d77e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d203bfd817c12ba0a24fef103a287b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559f56bcdb8fe4e4e37c9aa94c4d9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737b7701bcbcaad1e5d977ca402e45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7ce1fe7fc0dcaf2454df21aed06a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a0e4997f12de0f04a8e759badfd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf4c943b9394b8ca3a7db21b1a417c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158337692fb86f7ad3161d20429b00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399bd01f8d82cab85f2a47c33ac8450201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39be7a97daf8f81dffed21c945498f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf87c65462ce38c7d0bee071b9a1fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef6fdb112787343a4ace7807bab39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30d40f1f70d862df7cb156284ee45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9400a0a99570406ce0c770b33503bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc649fc31ce8ba626911fc05fd1c067207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120161cd4a2fafb98990a18a5610cf07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457dbd2e1b4b6e7dfaf33eca206b78f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101696d7f3559bdca64b97238c981ea7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ceebb9da03865084319523cb8472b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d85a8f1c2721593394bfa1deafcba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2063497f7ab82221be81cf349df4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9dfd7449d3cd3729a675e9e7467a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ad7448056ebde89df5973e9b04b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a4d97fac7247c5b4ab5aaa478b716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30b5f1f49ea3f8664d182f1d3748a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af7dcd634bdc48bb0cbdc37e20815218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7c228abba5066713faacbe26afe4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0f867bfb9eebec5d077d9b8abb91a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b063952b8def1376222b6f640324e2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30470fdc7eff9aa977a6a596f504383222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d8d7e96bffb3c2605530e8096e33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b811bc279e4216c81e6ad2922ead40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef6ad61b01f21492e6501c2cad3ba2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8563a143197fa6afa7e17b1766fe40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc4e8b61a5446293a0ea933110ba4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57436fd09500431acd11e039dec04e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bff407a50d04260614d1e523a0df3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43981ac72dbf8423c63dcefe2fbae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716664ea8fe071ee13e82e801981942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0534bd17a6e0b05489b7e003ee681232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f11eadea5945c4828e4bbb252f9a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c394f1e851e3e9a720384a694cf401234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2ebee47f096b1eda8586dbce27cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447b46351ba126e2478f2627f393d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a2aa8c90761da461480dea1389a00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d79c693507018d176a757aaf141635238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab366dad68f06a9af81bf6f8b2e35f6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea613cf74d26059b1f4d6526dd64a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada0aab744487eef5b501419f58960241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4adde6330402bb9f7dd38279f1ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f884cc81da1a577d0692eca1cd94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515054b1332a7e682f889c2a64cda75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82616801f1318a64f6db9b075691cddc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e007d805d05a8d14e770e2a8c47b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62832a45626b4504e6a449d5a664f1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a167c018ef56a194c50cb8532a8186c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7347dfca4e0553bac9cfaa764be340b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebbb530bf4063c1ae03c6dcce53e40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f988ea59214c16e6019c28f51aaaae1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a08e22644b7de0cb2e81a59d0d0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2e08c22d78be49d1b3744c7142a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945940856a303226f79b9ab9217625254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c52813fb0e3d95184c93638ea856255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d6e033cb4d9410a867e407a256a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392517bf988170d8f1e47524c8b63f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e92ea19b2d23b537a50644fbc645a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b268e0ddcaace67afde78a6f6ed64e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb875082cc77f95b30dc54a077b92d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055cb5d6114dfabf222a0327b57bcca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93483bf9df4d92426dcda42e0bd69f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b468e642912f96d1f688a5a532fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf27be0a26d4b1873b86d79f19424264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5135b245dc049cea2cf233987ee50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1c1e5589e729a9cc573609c9424e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0705b50c58c6b6c77fab5d6323ce907267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb22efac0c1be63ca9eaa6053acd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3dcea6a8eb7d17f8efad5f66be71b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0d4e44a3b7c6209631afa87151c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f60fc815ac5b7854d6abdd04218c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb8166be929b10d450c3f1b89de97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0fcd13839e9a77991de12040879ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c695ac984eda73f1aece90cf4e5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cef08637455ddd1ef8b41d412fe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edcdca7c02369030888c32a938a3c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b01b5d942572c61ab3e6235645bf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54417bc5282d6742e2a760278945bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261381f91415dbc3343dee143d6fe69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe259b29c13542b89b2b1fbb40203f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232152070e6e10f7485f2def30577bca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af2389f46b33214d72105a5442b59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f005a199f51e75a99cd4f812180809a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729d540003be140f63c7a4f50ac5ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f79fa0f2307396a01bb2f9b2ad65e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc379d2620a826294472752c54d92d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e438b91c94e4af7ca1115c4fbf00fa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3facb2d6409d4ff5ed89c60b2777a51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625faaa9b94a87ae2c31bf6b6fbf3047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3cd40d9fe3e333cb6327b1903aa93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72914aa49b52b2c3737414f598f5713291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93b6d978f9dbc3a423df596e520b6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31262bcaa6cf887ae86164fa08699132293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbc62497bd5700bf39696173e752b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adfb941a9bdb4052d3c5c3d0716c4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ca812b4f9d257181eebc323c4911296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd85b21278e4b4c3e43839f26098e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a436c9e2b00fa26a38d9069baccb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea27ad38d68fb54daf537b0a25e1d15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7cd7d7d0f015bc0a9a98c3ace11c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aba2804f290eceaa38c067441d6d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d98ee7c3c991a53f026684acf20456302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72ed6ae6080bf1c7462ad019e32f4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b671d04837ece46a295a160be3eb1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f80baf4331a044df892a489c0eb02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e79e1f9f537bbb47417fd3e4d0573306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e8e6b0189eb1dc7e9bc2d7ece8f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48c7c5db739f77269e34b9f44299f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0310302c7d515645b6bcef9c6d1364309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bb233df174bef16ae7e046c28d7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017a7251c905019a51900f28a331b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e87c0e41b12e65efc01d373368a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c964863ffce504aec17fc66f81d80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6de3ed9948bab6b5607dee866b75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be4b9e997cdaa68c294693a997e425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae36f131549b0bf1adfdb86e871f25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc2da3875a053655e868d342c4d23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71984f441906eda9a842bd3c480d87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212ee38b479a0039e2488e05447ce47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1d0d40670538aed5d75c2ad77232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852d399e87ab9c27ead79850acd46d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd2ef095f948cf6d10d9d6b3d0c04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9c8b62d4024dcd63d46659b7ed65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d338e0c75b23150920b1cb56edbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363feca41619b7e05468c8eb49e38e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7709d89c4ed726050cab3fa05f9315326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e93c04a71273d83917519393e506e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1abb19548d718a7c2eca82c03558328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f32bef3af27db9905284856a2d3f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb397ede8c68f9c945b568f68d72201c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a659d2ff786c3799eadec19873c44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8084fe043286681053b10914233af7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7afbe48af7ec0b9dd809f2ad38d6a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d50be5c9232c969d72943948307d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4dd970546122a517297e94a291962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf60f6ea4a0953cd4f3b2d3498fadd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0d068387b9e715253b2f8728ed6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac640f63973acddf0e9121288c447e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcf5c3e241606967f926f8cab540186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788e023d56f284ec13dd70b64bf6cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886420b4939de6e40e9718d91687548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b75a1df10b598e59ef61c40db43d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf9c82dbd6bd06f6f78d8ff8b53d2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3b8f70fd3f6239172589d2d560de911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d4e1bf006c9a8101ebf082be2d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b356c571ad1e02c8cbf975787573d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c711cd82f970a543830fe6d36413914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b404c06095bdc1ff6e939bb312b53d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912c86ce5f576364982039f7f3aa2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0935c0bcc449f3c71254e033db3f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670669755f092dda0b0e805f68734618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ad30651693c285ab5eb2776a1d2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0cb6f154855e4d23c648637a8f0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f3aad9ea428977cd81e04d09b3b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc70463133938f2506c3cc3f54041722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf23e1f614390b10ec036fc9a6b13223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd86ca60032d3830f348b74309841df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f102a073d8777b9d3e998919daacf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8f50bd1b697d57e06374e29ecb98c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c645dd66e024399c5cc2c933d665c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f2336fccfd525d2759d4e673831828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc78fc5960336378932dbd9695a5f7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f056c64269e74b3a2436000b5a2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef115d459e13c01b6936d95eefd2c9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc73f1d8e70f5e3a92681b55d03eb0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca53b0b27cda377ae5e7e2ca93408633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a50f04172577025aace5dcb1ef00e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993619b60b94e4f2dce45f4179772b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a49ca34ca4ebd5fd77c7e8101ad636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f817028b69d10c82f2c0295c36ad8ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17f65673f579e6e3b2e55063e3c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff25893e211fa51f5d1194c283df2c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d3fb41e814d6e44c5e9f4986268540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce96905b20ac258ef25b7c797783d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9b39ef0f86bb9dfce627d2b8a92442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65898113d7129616823f18cdf6f9e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0bbf65e3d663bc60fb79bb0455b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9989455e5d8b39a8a54422c34f21645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193fdf531fc8d96c76b82b29defd3cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce81a103585c9e0b9a3e05e3afc41047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f71c682cb445899e4196dc9ffc93448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6cc094d6dec5278591ad7c915b7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625408d9e11c4115b73f6cbdc5ea351e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e56e844aa08109af065f9bcbd31251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956ea6b4024f0a25bfc56a6428160852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cdcc662bd7f8aeb861e4b2f6e7cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f0de7aa5547835eebe78cd35240254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e61236c8bfe74e6bc7d6c4670c33055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622827045cde70c2bcebcc8844fafa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f840f1e6dcc3ad04c284c26101ab3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba946e25640eb5db171471a7ba3266758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e4ef46b00fc20184cc5bec99cbd6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082f8644964a90a5d50213b7dac89060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22bcf144aa4f741e53f3881c25e40361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed260190f124bbcf5e5468c9ac19c3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3533f36b2f77d985a2339eea20f6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0161b741b534abde443fe3f5048bc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb70f0d132379f324e142ab9b7eee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739b32c18407218b455d951afab97666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13cd6a95812487a1a78cbafcc516167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13dc98ba2a5f08291431076f53864c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c5543a410add86e23f561bc8ec4dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e65f8e0e992c69536428f6fc59e9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7ff37740bc42e17e6a1ed75c83c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9fe569a43a51b4c4dbbc2ffc81e9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7048d8b425d454760f1117966a2e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88a70791536b8214c773f2786a09b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b9cc85d1664758965740c556306775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823092f9d515e8d4969b41084664082376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f12c0667086ed3868609d48916d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498fa9f0119cc6d6abfa4e11341b0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41873e75ebbfa894f525252b293417979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa8c895242bb5711390e73923d96b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec741696a9d72edc0d2245e4c947181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306418553a54a1852f44886b95f8e3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf2a452754d5e762423653370279383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abbac99c6fce8547edcbf1a6f3e91984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2dc23d36cc53157f2f4a4b5e9e07f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628f3c6dc653c238358a4e46a2046686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ea9d01e0554790f603a795cad18287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa19b003cbad02306d275c6803519e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afad324a6f06ff87aeb94febe5df1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe19ab68ca82501808a2a7b7be50790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580f72fb01e185ebba2bf97f8aae3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f50c60375b9f25fe6381c89184a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2d0d32ec88709b57386c65c6075993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7c9e325757a852c0eb2867736d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145aa691e4cba5610c1cd803e21a26e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe499176f6b63445ac776a12508349d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bd497070d0038eea154b4611af5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd8743e549c176f703f051d0a200b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a2fa8f82306e99e0f450c7c46a61199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94122338aabab2f790bf14b3fe04e6ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548f9801e5b7ac4350799fe55713916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef4e925060613dffe75208cbf7e10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cd5f1429ccc41758a3349f8690ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f9c6026ca01fec6e8414302ff89a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e75b39e887c81967dcdda740a4b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa11cf91fd0645970cda6b6c19907106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089436d2926c7a064e8c78b2450c41d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f167cace9c88e0b1cefa561d4a29357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c25997567613e49e5ee59747139e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55827fc389fe5c3d720e1e85237d372110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8d9a2e939452453c56c0a4ea33d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8359cc13d2798c35290b45e931b8ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e469ff5c940fa5317fbdecfc30ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39642a2047d2cde995cadd4474bf87c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06fa60b8c11cac1876da682734a31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d7326c2cf154e0c079b52e7641a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368deab7b4c580eaafd088f2507f3cd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755b4de93fa9a1a1c20f996c253445118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d751d6de99a2d26ec56c59c04aca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2927bb3840fc77ef9ea8bc12fa731120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325b026686db398456ceee75894fa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af48cebc7cdf12ee1e279dd2c16d0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8591869f9f553e4f8b247866591b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b6f8bf71cfb9da3842189fdface2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9417589b58401a752ea7a5097840125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115acdb5d17f7f7fc2d249d71ddf4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f7a25c48735b0206df14e5a2ba36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffecdb4ea51fcdc4afd738c6b118eb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11637610c0654a071eefef1df0d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979af58234b60e5c4778c8bcbdb57098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a20dcd3d77ea6585f0077fbccae32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e4909ff294b3be3b9a762d0ff5c9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd97f4c8a47c172e3c2e768a1da5d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93785438281cfaf31aca8add829971134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e49dfb0176a7799044bcb8e955dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91364d822a856582ab6611b3fe423b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9848e61a1b5ae69ea50e1ad0566a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015168aeee4b00e8607bd18ffe2cb1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ccb6513c15fb3c081e1c20198810139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c41935fcee5c030ad09faecd5d3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a116b185a6e4859d7cdcd86a40a02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc8712d5bd65eb6e3c97ef982c8ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6bd0cecb14df7c6d2f4cab20be142143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f7d273b1d086ba40583f795d3315144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828c0f064c360890f5b9b907fc7ff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698be945477deba17efa76679bd980146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5612f21db5fa5044fd9d4bee219b882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9feebb479ce08918c192db57d41328148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2690654720205011a2a34b260d44b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd86c7c8253a7a54186bef5e370fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557d76945005481e62a8c5dbd90343151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2a4566812293b05f6aa11abd11164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbbc5ef1a086f36fddf45ec9404b29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ef21946b889b00a334dc63d46332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24243241c1e2997cbbc37eb68a1563155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f807703d562fdd3b3d5e992b6dc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713744ce7bb3424143ea257897f52ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa6b1472b577a13680324dda77ba8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec83a83bdf5a9ccf058942044095db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2fa04dad55b1b7ce11128ccf4302e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09661e12c38b2739161e1496d320a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c6b5a9f74c2684214a5a0fd20afc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da085d62859f872091c294d5d7e5a430163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26ac83e573b7cb3dd17bd46659465164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7294375bf9a3d62f1229d2cc2f499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830be77c2527e13e8d5faa94b562bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29989568a94720d1b89c54c8b0677f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b1e18cb65fcc25bc409c74be8b103168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0cb542529add8857f67c920918e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308cacda629fcf71eec0489f9a2450170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4085a4b1ddfda147c4df715d051951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb43111a21b1f067af0852e92b12854172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657fcb9eeeff551aeb00d257feb1bd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3494fbd6af325077815f40df1ac0d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718896267248cf4a9d1c5cecd85ad86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a331d80df16cad7b0f4b6b1adb01b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dffd2a70fed0b4fd0590c2175551a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476c7937d0863934a49677d95b970b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b4f99827b40b8da01a0d4d5ece0c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc829ba563685a91613440cb8925d609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e00f390927507b1d37ecfc55fc17f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246a52389aee75bd42d1f0a1b78f98c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13663591bbd901de24d7bc6587ee4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a34f920daf84264a392fb9e9907d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e875173fd6693dd285675628cf9d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25eb86b4d95f93c1a16532655c00a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27554d880e6c895dd8e79fce30edb73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd7638ad923e77be16dee3ebc6c36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b932b64e923e18106a135e6f7384b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c922237efceb5e5bf2ef27c0b1d937190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a1b400ae8106262d7da21c2b52720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96e7b0a2442185fab74cbaa0ced9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac2063fe2c4138a17f8355f2982fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4426907d8f02a26d0e715c85030a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc70863ad260ed43d8ebe08c2155a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42f28958f72dd0fc624dab9797aad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7c296b0f8a43b2f0f03bd46fad72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7352d828c8e439e6c0eb0e2064b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b005d3f38afa2e78616bb9e5ddf1b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0877743ab3f979b08803148d73c5298200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199354a82b6ea25e4184c4e9e219ddc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac87c8604b3b9f02c5ea133fe44c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddec36db898877c249444959685b78d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc4c51490676e75e6ad21c20db91d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfac07b2d32167da2cf5494c9997d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc534eecc7d0d71585239f9d0adb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adbced17b52b65c2bcfd70525e8f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde72e01874005aae1800ab04ac57169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9542bf262c29bfa5e2b6e42d006438c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c593a00f66015a774e441f4d69c7fb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b07d90a14200500f0cd4fdb59afe4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47045e345334a4c98703ef3572a2f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44225e876e5bb628d9a010ab78a2f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf40e60b9323484c297f5fab35eba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b928ecaa17831c054f0b54a1ed9478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d086541135ddce8ede90f2e5415d4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f0958f9001db4266d556b8ce15af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355664f61cce9bd2472a2d8f043b50ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ab193476f5c84fe8313b7eedf558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab681133228b5d68580a21ed0deb765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8a0b25ddd4592e873825594d6d44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620d0e5aae5cdfb62c0afc1a6cf9ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550382f7e9a3cd0b17facc21ccc59dc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d756f7d21d596cbcb56ba521c4767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2b99b98e0bf80e6ac138f1e1c6b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1ec47ad5d1c82a0b0c0ce0115c57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781639231379a562817d2d290ef73849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d57ce6c7fbe14209096d35879d613228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3f4af7dea5bda50697bc8c3f5445229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51ff2d9d40d2c1a69db56ff2e0616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ec4d0171c164908b7fd596e73c7d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a0ca7787d7d8a1ed6c4fcdefda71a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a516caf377dab91bd1dd48ce0db6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a6f8f25a228e3d325569e021f1b93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d54a8aeb473fac600e9d433c70e90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d65e94ff56d1238fe0a1adc299798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fccd0ac3758bb03bef5e962d1511e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead936240dde2e3c1a6c4706f5e585a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26e0e9c4792cedab80ad329058e382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3797253baee55f7638a2ae6bdf5ddd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda253b475e23fb63a0de6c0a2939a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d20aecb63d2325f4a8f7e8c3ac85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd21f9566d4c24f6e1e7b46b6f204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3eb247bbcbb6d4f8cc4dde6e6af7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f8d736215f41412f826ec91488720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b3e74d2ca4fff4caa86367ba1119246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441eab090ad0a044618fcd48f8ae367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7d1ec453ee69e46794dff58a21b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9cbea7def6781679fb6f174a15eb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e69ff494c20c8897f5623a77ce501250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c9727ebdc61c1a58652218307a9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c898091a666ae78c94c042c29bdbebb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae53f626bc5ff01943f0d4f7fb7f63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9771a001febcb78964e8f09018fad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8a6a2ec69dd6c800e7505e01d76e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988fa0ca5bdf7def272da863f1bc67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161cbfece58189551e0fd9ab6a8c6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c03c47218c882f52f2db043006b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7653b62a1f66597a672fcb54413dce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a544c28433213a27f4ca6b27c93d78a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09da2ff65de733fe87c060d09fa3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b81533b7adb040cfe21b7c624c7e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf547d3a9a55224dc8d9cdb570b36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c94a6946762654c655ac8df8c0416264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58722551d7f5dea620620ca1977de0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf48ae7aa139d80f4569b345445665266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee44db5bbf00fd57612979857eac81e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e901cff2d4a307c588da2012284e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd935ee8fb6c2fdf4ebe40049657773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8365e24556dfb529d12bd8f6120274270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292dd60facf6df7d92402f5edd4640c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebb632ca7212349ab770ca0f78a29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c7cc460c14c62cee9b39e2a56bc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589f3427b22903358646bdb9f84ba6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a95e055f770917c1dce60e2d8713275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b369703dcc2050f7f96c85c99ff25de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe65a5a2d3428600af5b1ac81dc7db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2c0fd0af0d68e027c0331712ad5ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6a3e4ebad3f346d7b82923ec0ad0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f4fb6654704f83ee9d760acf96df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56257e7747367cc505406df3c87fe4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0e1ab0773945ba2b7a915f89610dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839758cc6615492e28b18bf3ababa85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee626791afbd1c5c8137a29eb7a300284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c886da7add4351d81c9090486c1da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298582735dde191a8c04fcc62effeb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887e172fa05855a63d923ed82a82a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad00fb354ad6ebc0aada1ea73ce1bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa186bcdcc9d6ef79c7259c8e149ac0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d10c370806a3a246ed2c31b7a377290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89d9c2cc21940970ab42ddd7d95b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48bc56d97f89c0edb5f6648bd450c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857498844f0a3be860fe7fbe94d4607293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c6b2f027623658fea27f86011b54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155b811e728e11b98112703d379e16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151def266ea987b68749e1969099c13b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc96ff965d66f1eb5c1ce72b54f30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f900971388f2c4090c2ffc001c0fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0cbd813cfa90a40c3f947909dad0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d179c9a5f937af6783a51ea7a681e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec77dff3413946d304a5a955ca62f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a67e0ebbbc1c9b0b311f9423eecde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462fa426daf821bf7359cb4e5c2b16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedea3bbc9bda10f6e9d975e5b0e0322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379050e7ca66d10d405223211e221e13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff214d3672c6eabec6b678229740cc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d260c6a6b48ad075bb9236f6eb7f868307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d0b42f1b109a5e0cbbaa0512ba5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8a1cb4c559efcec9a1c19391844e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a4ac8575b751a202e3ec1ad4f8395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381491fb431656f905d5627a8dc447a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866269caf50f59d3fd530751568a4851312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1fdca63beda4ef6d4f70a4bb13c0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048125a734468884e39aef433abbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7e557f5ea1c71ab9d6b59bae6af0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b156f5230cf22d2f6860956195d760316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120247d1e3d2897ba2e88c9a7e0600317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509774b226974ec977eef9ece351c5c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f93962e3aa139f17cbe2ffe7ff0b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8f637f26b842a102879f80d6090ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476a0986be21514153c836a5925f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47152664b520811f7b9a86e87ce23b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5020d380019cff21d922acc677835323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff9352d471a8b35c6d9de9e1a42632324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef29d9ded9f9a8712f9670c6a537081325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>