--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ef8e37cb0b742686b691100766961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214076f406b832cb089848f002fa93932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e579a24e3edc93bb513cbe79c44d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd451432fc328117b91fe865922cfae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9216340e5806ad241db66ad461a27af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6100c123e5efe5beeaf14bfd2f2086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5af5a428f213141bbfa9c62701f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2a27f7aea587e04d70024e89df928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09aa3606cab7e7393c0d63169a05d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c65b033427302d55db13e25a397610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa25318638ebb49e64bb788913880a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d080b4f975b6300e6c05bdb759b6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddfb4faaaa0982e3bf419a101f4eb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4df03c7e2b6d3b0bca785efcd742c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b97eed589d813868cc7e5603f39915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66fe474a24fde26f8058c18e4cbca416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4dd1d4178bccf7c0c0738936a64de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b7c55dd6bcb185f637e476f77dc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4940603b9bcc1eaa86c69ebc9b448da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689433f2909853c0672800806591e4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017e474614294181a5de612dc5779321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e4f093781c99d382ffc0b76b9edd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead252c4c23c886919a3e4c2918f15e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90378eb3d3ad682227ed2fb0fe377524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b23a6004427fa6bf0dfdc8f3a79c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db596935fa669928e0dadb8134a2880d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65621d076ee776d3cae3a3f396fc2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a509b0cd0a5262b9977fcfc16aaf10d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668614a8ba78b8308e0b113e55472929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966860651fc3ab4a9e16131d0e75be9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638548a388c198e0539affa7d1bb96731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612ba379887bd3d93c2aaef9a5be1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb021ec4684cd128dd09b4bdf1c10f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16696eefa408c5ce64bcde462283421d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a1987a4710665c5f50ea2deec3a8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b6c6957bd0b999824de98ddca2df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bfd8e7885f6a39e3a6e98eaf88dbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed9c401b84d2e84f1f1100178509738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e186bb269838af0d6d3b30d105c71d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9d16bdde96b2ea9843e5610883e7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f6609e6ec6aac0df022b4c146609d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d58b005231260c258e2d5039cef24e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f22eb76371d02451b962c266723943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207269bf76e153f5f050ec8bbeb0f17a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be2d395174e51e30a96b73341f6d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331364944a25e6e84e95c1cac5df71546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819807f59233228abb5637c6ad0de0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf94f4a85816be6b5a36245db91dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85085f79b6c0b9bcbc5a7d168021db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369ae55d94d2486354705a971f9efb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7524b6e3322aa345b723d943fb817251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503160a5a6d84fb8c7a03d4c7b85c43f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ded5d5e15d979d2919639e19d77953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b6c3e22c604636381b424a08251e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083af8130e2277534c74c2616f8a94b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b601d7cbfd9503530be46e025268356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6d287a0f0756e039857e1d86b7c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f35c610aa596e7a08b2b50dde64358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a15345ed03382dbe56756a0427ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268cfcf1d6f1facabe07a3823b65a6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9d160cba745e62d01de4b5436ffe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906d1f1459b4e3d52ddb80a7b64c38b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6d3a7dac2a92969620d04469da6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76994f47ad56d9ec956081a119052b9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42359dab6e763139137c9a6a0c569765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c382dcd875d5c19c9ce16ac8f583166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443b67b31e14fadc1812aead51d1c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e7b3606dc6cebc2128f2d0da46fec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc352e11f477c49428087051aca1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dd29d858e3b48f94bfe0144b3ac1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d6543d6ac3118b828a3b50ffa91f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac018f33d9f35ecf994bf5e776b8eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca631d2b4416ddffe405054d87c86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f83700f16832a4652e04476c61087374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3dd12f6139828d7da59c43a3334a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aef69887397bd8ffb895d0ade2e3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872a015533e14ac4de47ad32d1d4c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e7fe68029f10b04004d9da509dfbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585e6bcd0a401e3a194873e34e168179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a677da76a87c57ec1a82f8dd40b66bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c563a60a0186194c19cf17f604dfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81dd22c12685945f4d3fc4fe73a68682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1255cdb02e90424595a6e964700383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b26f9a56a45e0e9716b2a5bc5c7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838048b6447fbbef843dbb8e4fa9903485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b5e4ad9cae327179c0255dfaa13686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d7d82e5d3efd8a8924a915f6610087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f62f0a68cd4f786050e9d2477a3c4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1881446ec8102293434d0087c9cc3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044da36792b7f494437fe68e1e3d92990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a8fda2b6e7f793b4249cf3b98c1e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc236aa0de3673b2bcc0b100ed81ccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a822025160c35cdec8bb09297f2c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae1d62b2dad45d3b3952b86eb671994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817a57439d293dd48d8b828dbc758195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf95ffd189349afc2638c0a96bc0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb8de7cfd6cb9044e226dfaeb2f2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc927092b6741e64ac1196f6ee443ab798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845ece029f4a49bb4bd5727610370099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0567b9d736eb32b8843cfc45c55e97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756d79713312a5b3a418c5b0fb198f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49ba61a6223e39d3242f7dee14a28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb12c0b14941a69e2a4ce050460fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413dab1a3fa7c5b28c40473092f4284104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0827541e42bd4ff4a93a215763b6f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b39659641b0022c8fe37eca2734c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc1dddecb05e996c703d2aed21ba2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39369556f84c050c509a4cfadadc3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c9c12082c24da2317ab1428a6539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f400c4bcf14f7d25a3dc54e64ca971a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd33801e96af78e1066c2496c4074e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2c88f3ea87b2f49635d257a429e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea67342419b4a115e91ee332ca56c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080afd15c74b31227d933711dc3803c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda177e5fbf42db70b882a194b650da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d14aa4b4d3a832ac248f0e1bfc62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b4d3e6ccb44463c7e0f62f3c98ce3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7412d1becf4aa21dc9362b02db66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438fb4fee3478d4b5dedf600202b81b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c6aa553862b396bd2f7a3ab41d4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f497b38e76ab4c5921517073be2fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f670146a88e96da854bedd58da142b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168088a0ff5121e2f374d14a9de1d5dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbdbbebf3566e285f3adccb1d6aebc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c1f1162fd46aab7828297fb0247b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0079b9d03dbff88da3afda8cdd488c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2103e77330c5f1f3779e313e5964612127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839428da3f7830d659a8688b22cfe1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ff0a33c48a1a9a3ae3b422fa2387129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366230197e29bd0478eb5a022bd7724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0734fab96cba40a51024b43d63789f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275c0fe4bcf86c3bde71cc747c8ffc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da919424508f7723b56e45c21d4b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3fc081180bca5cfb1d29dad24cb4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae636c30dc7f033006e53288f86e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748739a43e959baceeead9083968f6a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece9af3bce78308e6568be361da8a5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ffbfa7e0d6a9503a49c37a6cfa97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed0c29976a0fec15003397327d58b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2229d7d04874bd4f9acb9a2ed0437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b585385865062097f52086361fa06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cb0ebd920997c2f3a9bab8825fdd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d21e054a33c357e1c7aa376c9c40e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e7d87912d72f079d9b9e9e7644ad5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e6a513c6237e6c2332e77eb44459a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88a9cb2f7b64fa951123f00d774dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f6e66bdd4a69c9ea930877e0922d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc72a0faa39c69ac6841cb7dd8b35c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a401053109a799843961b9f859eca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e94f4a750ae20edc10d07f6fc4d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6631727c70855adecd2f6034fac6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028588c0396cb8d490da4b3258e1bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bb17cf27ee64bc534a12f61e5dc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1633a3cda3a455e4242cd6566e9f70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f4f53e1a12195c71921cc23d64ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591938120ff052803235bd639a2d6f86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5bcd49d7f2f72b095d46def0f7a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4585d928685d17e51b4c47dad5e68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f31d417a8f191551ba2f129991d209159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3262124204407d4dd4ce2b88aafcc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55959eef37acc0caced3a4d122eec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176542b88e6f739587f5e4de181f213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2697b3b48ac5418d63e4dbb7aa6bac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ee1d4a0267508cd0a2b12f26b0f32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c19226da65e83e1064dcb5d9c6c038165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc53219ba96cda038ce787e633430a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1b7261f43a8f7a738794bfda7d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdf34f96960842cb9810018031ae86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4577a6b6d648b92657985ae6e03b4b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8577d54aaf2095d51792b496a7fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ab20122c522f02e36016b5120a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d7124ada43a49006c24aff3fdf32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd4bcd218e3cac723708bd2b28020173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a25aeee7895a50422a5c003572da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429135f6e358ae55d0309f937e1380d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503ff0dd1f68498cdf31b30edf89337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd805827caf8d0c124afd573ef71bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a01c57fc82ca938cc4cdcf528a77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d90f9fc8ccf0a32f804f65dca0c9bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c1c9432577e0eea78c65eb829c08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a1fda47eb6dc7264d50e1a3a79324181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b578860e4a33dcd596d1fdd5b56c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ddc30bc3a81a62bb4e6526dde2872183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54dcb5061d9c708a22222eed53b15e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8adb053c1d0cac56e8bf084869f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd0c83db18fc2e3dee3dd9d348f954186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1554cf55fa00a3d9ccf13dd813b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525089b91c01ce3b95a79f842de9a2e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e618ebfee6397fbee4c47d7f57198189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb237c8efa68d5da0d7882e625c539f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14919da661ce656899f965117cb37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c3883b099177cc33844f268f4b56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece3f15c8cb0fa43ea2af450e241c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104078779d7ef5e5514d614d65bad7b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30030239b21595809b3ed34b3786b8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f9a542019b2beb98bd12ad094b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197d6013268439275c839a6d0d4b2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762104ee7d98242a1db8e69fed60498198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748bd87a0a80567e6a63e110130a95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249fa28e58f382a0c7ad6a9ac0e9f9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98e950b50806bd034b0311d704fbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a380a953148a14286f5972dc00cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcca98cea03a765d1a0db8ffffb39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161777c62d557a11db73153a8bbcb9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14104a75de617f2866933f62744e67d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c8b0f0a7d56b31cbc03d6168199c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec846be0ccd02f0c33f62b012508330207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404819e82c224fed97b6a8545511ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2aff35d6d108c611e530f142b680209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872f055349e7258afeeae75a0ecb8fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223adaf9628f911904bf5b5f5688485d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5f352f18964cbf2a11d912b1b93b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddfb8a53aa83fb125a50705e7fbb8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44fdfe69d3ce3160416cbf8824ce58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f020a260f51ddb4e362213ccfac31ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579ea040f198e5e3623b795c0408ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe2ff75fbf5b39a75ddad70920b51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1930f185a17e986cefcedaafc892f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb04c84901c67f601867b5b27f3105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2e0e66a708b38a1d1e38fcf3ed70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428d5e72ff14e88bf31bea979cdc79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1feb2716412bf4550193a4145769222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d9b8db7f1c15bdcf411edd348d3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e492d490af34fac95f0a46569943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab3ba028ea2ce0914e0687fe36e0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da760ad8264d2d074288d79dc02fd7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ad5ed86c8fcd57fc73a1949bd1b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d5b64e60f5f4d92d4a5c377fb151228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f22ad606113e8113b8269df7ead9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629772f8e6275fa8ddcf1feb88fbb2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b03272308e71113c2ad5afd66a044231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb02a175ad4228c86c93c7c0979fe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f22213e38312134ef637bc714cae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204bb5016660d1bf7a96ffcf484fb47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3234f7043639a58018e0b5aa2ffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a5b6b44fcd685dd613bfb9e94a0ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03cb6ea8b8c8070692d757d009f52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9871716c17776049617fe1228b6e6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de0ecd1b1f39f77fc1c1974211486d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba283f25ffa11bd8943d74ec2fa6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a6b3816f9fdd7a7f04df5f84cd36e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e002cace6405e1a31413a038593be6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30671ab1569866825debee874988e51a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30edc00c0306a2d48dd1d74978484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63b9256bdd3468da82d366cdc1ee9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fae982c5535dfe79f7c316cf4f759b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8779bb3008da46052c0eb47e7baed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a57639dfa1d8b32b379d457a9fdd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19163ecfe68cf13704b116a6508175249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8577088f314d8382563751ef6a7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1bb88fcf1a5e953252492de5c8b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ee5b81e25ff6e1e344a936aa0f52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe3e05d7517d8714883bb53a05d09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba2383683f051cd0e5b2b6838b561254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c989e2c2dc7f30bdea68ad9c97ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951aa7d42fc3f7c6bb947e00f2846b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996442318e7149062dfb5290b0915a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb914669a262e9ccd06b0cd57d2617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d715404a5c7ec5d2929dd7e0daf215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29508de82ea30b799ee44180fcea4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0da5e6aae69a4368edf44e93e27f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08cf5237d2dee42335d0a589391981262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4bbc5e3bdec91055826c55fdcc7e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12597aed18883a482e6874b4ed199b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f47fd3a29202db54a593bec32400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb960bce08ad5b2e8f969b0a9e64e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2453472a1c18098dc3e48a0a57d3fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d68bd3771a4ea77728914ef31a33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca532c191be6ec716d0247b259b17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1391dfa3769185f6af793ecf991fb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825169d179ca2a5037076ca75c2b0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc7d8f4b0cb47efad89b1e809e07c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcb44a0b96632bd69f78e829d50ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ac258ce755a6a7777bf836f82a37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e90caaab91c064680f4b93c4a0f44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5bfdb4d2ba0b6b8fae2a9b2b486a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fddf092efecbdd0837393a9aa765c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4d1b2421f13a4811e151c9fa3fa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa486c77a75a1d93e2cd614ed4fa124279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d1ad3c2d4f3a798a3b75929948eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b12eff82a4be318548f9c0b3b6fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221be1c31e4db31aafb07854ed355f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dad89de337425cf8ae52513ded8e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f2a4b0487f2a7c825af65ec5e627284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc616a84b22d78caf74b51f43be032285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50550ca7dd9bcea2bb622ad3f645778286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53ea8a39dd09e8259a309ab90df7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f3fef7c09ed6000f28a54ea94f1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e399c0b8d50ef490f7bc387e4dbd5f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b3b0779324d92dbb305c280c8f3aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47dcacba66e7dfc6cb37bf1f058b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3f164842e8ac6839ffa11b25f97d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4e7385553a1c2bfddd4c1c7d1814293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa86f701b972fae7a0d87d8a55721294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5836171eb70aca8a89bbefa1f751b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ffd574d97c86c203ec528ab6f54f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced1889a43fc0c281ca29260f005ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b831af7aade816ff708c8f1e4d9e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8101eebdc98163fea91d42c0abc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1d8d0e4788269c330d3ac197495e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e7c8124f3897bd75170e8f653358301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8869085612700425afeaec9950ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4fa91b4bb1051a92f4382d8101efd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde99727998e830aded813c04dc7aad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18662d20e845b09984b58db9c781d3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd64494e4b21edb5ce6325270c1fda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bdb8a394817f658ea23a92ef4474f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894cb7708bafdd099e560fbb4ec1e14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d902f3299c72c54b6f926f233e93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ac0cbce64916788a41c95b11805ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f27d87929934e9a5fe4ee68aae01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764462793745e6ed68e05f2c1a2ebaf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26fdb80ca40325ba59d4f3437d92b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b695e6e9e5064601be215fd482d190f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a154009837f36306b4b8fe9a60d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238367c2906233ae36f029e90bfd22fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca6b5a90537f5157879515114da8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375a07932512d20e3e7c1f45066d423318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dba1b599dc1ab8b22afef688cc158319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f812d48a464474deec62ac210d3e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae441dc4113657dc560bb790ca18c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59156dcdcffc75389d6a04372d5b6d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba12f5cd3f0a010387071a0581c22d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5758414d35ed964c29650997625a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da17db0317c5393001ede8de259de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1f164644b192d8d32dbfdc7bb9c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa6364519a6bc8add6d8828986715e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5856d2e23fff4d6553d8e08e695e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03786c5a742014ad8aa874c1ec00866e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10de2bebda9e3ac5c8546887f6a3be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c553eee5459af8eddad00b4a5987331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3187c76665a179cc289a115bbb3a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89e011d69649f9f6133571184b622333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba868f3910d44b6ee82fb6d14ac82f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a07ccab0a4503f97b8ed36e674122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf6c156e8c4cb62eedc475c7155393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6e62a2780908a4e8ce774057a22c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b2c3004238bf8e98d6eda267df665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d320510522cacaa36ccccda701a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fe571e91a0d4470f3790920df6037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398cdf6e3712d349a41c6fa422ba9b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc24420af8b4bd15f3b4fc1f1aac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445950d247f8d72634b3e9e04c978bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37044f9cd2cde52a381756eeeabcb31711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c590bd65e011dbb5b5a9eb4286e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb603ab2e10dac539cfb2c602f319a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d0cf2dad546cb27339f48f59f99a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d0fbae8f87882d6c85663f8ad37b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d3c890e4b7a75769e3fef9238b63e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fb3ed177a599dfabe4b13636d05f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e954917a3491b591beffba1d526318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a0fc905879084c667fce09a995efe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ad8053fcbb8712259a64c938b49020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00fed4a0266a417e0fd80efa38dced21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cbf05a016c16e7b5c3b65b182f1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff29b2e6d813b31132c0c40ece09b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74695b5fdc24f18871cff706ce759824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51963646ce716eef3853c7c753cce35c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274258e5d1095326126a026017268a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1374e4f564cf511253603bbad37f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf9a01e2973d44fce2cca25be61b0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d39d29c14c76b5ffa79be0f54abb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be2b24ca7d87dc34f6dcd42a5acd1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863f920baf8a6ee20a400e7de83db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a703714bf166e709b8404592b3e20332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f56b128ed91af26c8171780f7e0e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c9036b51e6f9cfb16d93cb7a44a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754dfe1e5c85fcc2413800e7579c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d843c7fbac8ca1a5bcfc722c36515136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c1ff6907f3949f13d9cd508a9f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556386d388bce6fcc56b37023086f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6caf81361e84e8219b5488137f5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86cc0f519068ae3049f8ff0330c3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d6dc0f0539597feb012acbd1286641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2a55bd8b792b5c896d3cfc84548042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc2c99807105492a03b715093012e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec8551c6fba2315ad5e3768d2591144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1201b610c2d3911bf0f1b9f8056a7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c921a99b641fa67cca3bd1025ec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd20884ab97347b1215875f9da100d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884343a78c89961a4e5727714d0b195b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232d7834b68ef95d2296f54371931949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04940ad8fbe38e97a7de8e5c380d8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdf5eb1c1e7cd5cfcbd3c77765a9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12f3e508cafe8b1ef2e7cca2123c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1cf8bb7147cd5355e77cc376d0b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da2dcaf7023aa69c488aa0e6e20b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d8ebe5619e2ccc5236729623c82255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5267a22da37943f03b45b64e3ccd5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff12c75239db2576f530965966a7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106540e9d2290f810fb4651ec6f9887158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb3de83bcdfb53883a1d294881ed959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675018e128625b82abd36362e0b21fee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fa480a3d9b3b3cf52bef04942a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a7d7ed9d2abd7bf81e89185e627b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df2746f2960cc59779badbe5de0e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352181be0d64877375acdc2d5a603b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e682cdd250807bdb49db6b601051165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058e168fb77938c3331303ac8ec9a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2bf2ac5fa235a91e5aa53f6bb09d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad4aa5720eff1aa34bcdcb1437718668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66cf74e3972cb330710eec9f6915d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7160a51143130f0f4a3820fefd19570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd9d2aea80f8114ca632e87b08d5c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41abf90a140ef78fe5aba9c8bd58bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d636f34390b430aafed015ada385f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d51d0c8434bfdb6990f005e48b23274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfbd19f331a36d86e42d5aaaa1958375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800973211d2f0c1f97b6250c162cd3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae3c5e3bffec5d90ca485e4bb694677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2635fd6cd6597f56577f0820a55e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590b9f9437b3c354b3781ceebaaee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c5ca928126ea882aeea3813f7d69380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4910348b0a9262034de753a4e44495481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc252763877c1e55e256e82be8da15182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cab6a2a36bebd4d0838e2fb7006dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49635f82be3622ab29508780a0f5d2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953300e729ef45ddfdea8fb858e3a8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97e13a44d52669312887398a5dc5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423eec8b0b3b1b5d96f86ba34a8da2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c7001fb54ac4082171c13cec9f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc82acebaa94ae372cc12045221c9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d2fda1a5a467d504fa9194a201e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c36d2f1361951cd88960f0de0bf0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f833c6bd2fb2ba0a32e7c025242dd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d958afdb187d97f6ed16458e70e7b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831fb2955392e66726647c23dd736094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226732493c3be68f4fa5cc7bde197d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a854bf0af4624425656bdfca495096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93ec14a6b69d69d0190537275220c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eec1c418b9eae7c9599a4a537934798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95575c9fdd00936af5fec03bfa175799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3d3942521f7cf3561cf4b125c3f67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca932726c325f293be4baa3dddfeab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa5ba21135e5365e78d50b0063a2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b526228bd17b7fce2bed872ca564e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a132b85cd7664a12bf1207f9f886c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce85e2a857069307227bca0b1fd61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba993664cc348ef18aea35c77b089ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b519a4692baba660c29f2556a075b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468c51091fa41fc8afb03dbb00ff84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0412e0e41646aa51b76767fe1efa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e4ed524ea1b0fffe306336648140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade50f1c9b9a303dc8623f1f0930d7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c5f010ee1b20f3e487cb68aecc5b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa32d91f2b39b5e4b1503fb97c53cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80a4c5106f4606d0cc4190f06f91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667936010a7d76c9819047d45f46d7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c506421022ee5e3368db2bd3a84f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdeafabc6aba734f61864ba56f9cfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8d6993816d828af828f53fb61a80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c209e4acef09e8d918b1e9cf4cb5af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942e6413cafa44c3c4766838029dc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b873c68e1a4a04162b3962be80b445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31695286f0f32eb6813f7704665de3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407969e5a2a4fa025fc65fc0a89d410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97870d374621e026adb23dadf274610124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5fd3dfb82b97e202a57a680821454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efce2ba228da0a8e4a59bc97cee9f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d472df07f1fd2db65388c2de98ff1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006517b76d8b6a5c1a9b2abe0eeb55e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2fdd9869359d20f52a7933aa5f0a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a202d2199d20aff99933413f4b5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270eff855c595add6b1cbf5cec166a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0145c45be62486c886bf522d5108c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddac7053f76ae4592131b97c622b29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84440a9d8ee737489c492841d714eb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51efcecb321531c7368a35fb45286135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c402988bd1ec3c924b6746d30ab9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e163ff1c72c2b361eab0d99051944b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5627a2017fa5281b35cee5590d9f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89be41130c240d14e67143336c100139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8626e60a6a727f8e5752772a0859140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1017de01bd20a829c2e198f0ad5d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35750977862ce0d5308f71609dc515e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042493e1747ee8be6256fb767f482fea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149ab1f43b3b63f3d3471db9ee62e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970a08a471261a3243542108ce5a6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5280010f3b07f8170493c66eacfd58a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da9f4060db90d26b492282275d28c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4abc0f1fcd39960bdf9dcc319f5c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d020244c72f21beea870d14f640b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf10d45b7d7470a699075e512445a18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c6ddfd9b1e41bc69b5e692beadc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f8dd0d8d5277aaa52ebfe676bbd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d7d51f88530eff3fcca41ee297c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195523d2964d60763d28b594a8aaec5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa13b4c3e47b6623a292caed0361c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345ed6a79e5ad290549d0cb206f7cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1342545f6f057e16d91fbfd4686040157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43723bbaf506882c5f3395ec6aa9630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220db491aa150a66cfcaff4c04e739159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619f629301efde187db9ce7c92834d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6f193fdf1c35c7be089d7a6be2652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d6a766e9cef1cfd86bcad15cdec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203edd22ed2d3efe3123441287963f29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a7984debf93ee2533f7f506650fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbd9f03386753d1f23a9f24cd9d7c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30229796231bd52dd0a98d948e6a584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415552351794cee1004da4c5116a739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2b263cfe07bc99fe4eb70bbb17ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae6835334008427eff2b89687161e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41709ed76be04efde2d3f6a2c80a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ba43d765ce9d3c37facd45ada093171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55cc76306ff007394ea713a882734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360304de1e5ebb0fa8538341daabdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e64227679c99b1ef10725a9bf0597174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac3e005c6e78556a78244bbe3fa42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c8b04106bbfc7f5184eb367c0eb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27172f5907de68a2ea771ac32e2c9ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375eaf22015dcf74413930e75ba2d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3243f46d20f10a76132e7664b5790179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059e2829d1f44e158220b697af0c80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba3d444e54144a1e5c8722024bd23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be13d7ff492adf10442994225bdd0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d972d7ce4b52c988ae7055fdd36457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24477235d23ef4a763475864d19d5bbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8898e057ae0a19db18c6c6d2dcebd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2a091e7ea082a21d010d5c8399417186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee35f9470cdce8f59952f4b3e55b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ef975f3030982fc67bc66dfecd2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d19d1f2d39a6b1c1f772eed32a5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409337960aa4cc5f4ecc81fa8635bd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5abe1e3d80323a368b9847b64794a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbee291943ed5fde7c6b7252423d2e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e44a24623694f72d0f2e1eaea3c9c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e6fb1a484446f678950ef2a8e8c30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94215be104dc4538617b2158167ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd88dc542f4f7f9ee6c35c7f9b7c27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6bfd27296c03f82fb8a8992eccb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cbd3c489cda69d46f11b0f27c8c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fcae56d9bde64cd9d0a7f90b2e624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f64957e12d901c2f7ba2696c1c5af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cb0a03e193357f766ea4adab2c2ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80eb48562ab24e9b84561f8e202edc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7325850abe9d3f4027604410d186203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e974ddf728ab4b6e67c0a20fad92f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c04aa6be1393626b244c8557ad6de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e8cd5c9f8cef7fe304fbb583ffe03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9cf4a6a5c98d2670b2134771fe0bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce65845a57ab952c5b520138ccf6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfea5ed53b54b2089a854988cf9eb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f973603f00aa488edc1f29e31ac6dd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229cc6b80d5250e9bdeb753ee2dd7d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7294672bcab44541270f9c1f0ec34e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555654f32c52d0c80fc1c37146f3f08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a776f664a9805854388a0c00addaf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0ed6ecd211a907e91548f5aea8b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38925536bfbe1c4d6dbe38b96ed581216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e2fcd02a9ceb8483099acd5ace68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc9b5fb155af26a1d804742756844b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667c71fc0b94e3160da16e99b19e24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c630b3e5b86828dbf72d6fc399f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a78b8c2df68ff01ca4b2b9ddd4ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b405b045c7b30b089d15b6c9f9c974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b0752aad752fdcc1782285040fdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f4787533cb0a68638028d879e8f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff70ceb853693b2bd782e1c2978697225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c492ee5cae0a49120a5a227f0457893226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c0526ef80267290939383931e8ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205ca8fcc63e9cf89d1bd68aa3ee4ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc843e2feab13e7852f4f8fb8ae542e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f156537d0275d5917e0812098becfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1148bf5e3f04c08744894083778a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da96f9d182e63868a7ed3fc267881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a34884594aac8bee75f4c0909d8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95591bc89c4c943a11c910efb55af9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7af0e4e1e7fab5e660f114ffb4d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b778827c7bb32a7e8f661159d252c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc70267ecd560d9c02eb3f3f021f97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530e7aa46ceeb4e22135922be929c63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e762024e8bbaef5b86668be68edc98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56669371e2b8214dace342d93aae02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ae5a66939aa45e493cb6e8b7f59e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae44181484ea58995a8397ce840db6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f86faeffa00f637be002ac2dc2f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead6be8e48cf5bbb491a4c8e4db275244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b35ac192f679e177bf13e805de7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0a5be8ca23bff69463a9adc0a078f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbdc42eaa0eb1e0cfa3def09545b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08419cc498658779e31f20be372c6ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a39ba8b3351dbd1e1502f290a98c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369c82b25fe7dbecd4c7a3c74c4ae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e417585a567c34e3dd036a440219a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec6dcec384c202aaf3bda3cc5383c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ce796c0cb727785c020867fbb809253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f1502a7ceb29c8ee86183954260b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff5a778fc06a341eb37fa962609fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328760df3eb2e1472f6306aa10597d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcad1b1cfc07e83297be59999c66d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035210f9972139ee89b755ded2b7261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c668ed4917c506546ac221a8105f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41737eb787adb2128854515f314c8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd04ae34241cbbcf149da0d378ef8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8717bf963f91e40b9862a48b1ab6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2c4b922d18be0616c257187bceb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b29129d3ed9fa98a669e2172a90f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb3cbbab3f1af180c25f30d4e7223a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b55ed6e392ec7f7f24cf0c149fd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c8d30e525004d717c0967d9c7b56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2642d142fe76299c9e4cc2b59faf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f81e30588ac56ecc4bd973d3497a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568aab9eb96907a38268cd7f1ffac5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60ceaff0ab80bcd3a120cd00565cbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445d392d94b05877df635eb5c47ed0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e1c323270b5f3e4a74251f9b31a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ac54fa45d327f1d5243591c860cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104f7b46e47ee0b7d14453da58b4f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080b80d901933d811b58d6941071c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337fa72ef6b52bb3b4df8090505ce2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee465dfa713a3158b9cbb224f7fdbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472af9fa17658ae54ee1b65f324f0ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc474f1c73e971bb1cc5cf6b4dea2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f658dcec75a1afd809f43636debc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cfb5bce0e218af7e2b1f1c8993fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557793c69922ef7c4e22b5d48a826af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09196ea7a0e25a46fea733ac09fa25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed280a0ca26ddf17468c5f3ede319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c61258a4a3dba91f7b5add1224680286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185f3413cb5eb89b9fe794d9173b3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c542497af409316b96d0b65356eafc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8e507ddd1fe636a7cad61f18518c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179dc1d44f6490f024e6ee512e079d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9331bb4ce525994f74d9fe15fdcac57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1424d68d0cb543b1973b95534513e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90c7365a8d81a5ba1e4c3c6384ffd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29e26421aca30d0be1cf3dabd24dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5683167fdc160e903e63d788d39b16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19bc216faacb8deedb5dc2cf4b4369296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419003a3668c7cdffbc7a90a2d0d74e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db9fec9421ba82373f6ea9d6ee0d84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fb9ab87f8703d347a00ccc1702eca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9e4ef489d8adb4a72b65b1dbf62d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906653ce33188a68d53bcd8cc9bd52c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59ba6bbf170bc71db7cea4dc48f70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a0ecb0e99c029e9ef7faf32bf5119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752e5afe7fa2418137c504f989b49bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc0977779b4ac8341c307d5111699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6aece59512a13bbe9df92b3aea4ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5434ec42db2ec66cf6c7eae0d338307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf70197db843eb9b5081474db7457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3cef93e47a0bf3d3125118d7722a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d7c837310b5e0dab3f2feba5fbbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d434f29bbac67373b9b10d3f97c9a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97953f5908dc94feb56f2952e7735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730d81a947ee66e4e75ab35279cf5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35394135502eaf50b3f58356369c63f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d72e3a4e3503f5560001c8536431e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac864c4659d7c7ef7b0717aea4979316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ba59cd3f4833179a30b2da8a48aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925fcf6d2c361d733f798a5a8ea51ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0811414046d3ccb7ce22e1720b9999319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279fad1a1ea5502ab6dc4333f494769320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633add6003bde8d17bd3113e196d30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617c5ce867d5d18f4ebd20a3af0998322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789d1638af9e98fa7bbb0848af495b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65761e550b7d23491820c627b0856012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add767f0f395c5e62e4ea908ab7bfeea325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>