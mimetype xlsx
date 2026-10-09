--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724c1aef862388c469a532a4016ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67b5c87f9a8466c312c1eaca82b3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0630aa76de169f542b325c2f6632c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad47d919855f829112f56833b150a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331daf779a2625d35919b771875246975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8936c9a06f9d120d366cf050a5c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f6614faa89e93b4cf7c2c4f337a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731adc61bd03f6c4f59e06b7bd2730b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10373d6de41f841bf409f4d1e8539419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548566f1de7bfc5c96693be83e38cc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1fe1aed276bce31ca5b93c159e06b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b349c1fca6a24a7dc4aaf2fdf5dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e546ce61b68e0fe7ed1b8b3d4aead13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d548d3e0956c892f042f684cf5cf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d721140d78b21812c8d1bedf9092d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e03eba37d5b084770c5be936455516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad3a26780dc9af17afe6839fb3474f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acc4245439c596957782344a105b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6598867aab1ff5fb32b23fc4ffbaaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8a8f491dfc9c49452753a3d92534b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51319f06a4d01b9fd991c53940872d6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af07614371259075142ed65b0394a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d767883009a615f68d4a2426ebea94023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed9c2b2b2fa55863dfb1db037c4d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf715c91be1586595e5de2457822e3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987d1f1ebbf9bf528a6cb2e0b293af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44359496e3c140d11acb1294a337d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c224f606c356b51c8025839339f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cacfb78d94ceb1ec1d54e198e44fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c23a4e54915caedc5e4f7be1005330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556776aa85b241b6a809e31c5837e0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d216b46bc4b550f3a52fc17a971632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d1bcdd397c4f7d82f82cabf82e0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9070c5f2c85d667364e1b269da3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d71a219f298c974cce9fa841efa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400d4de9f301a0e9e48d47e606277cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048551d815af2bcc3c96a5077e05463537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ef2b2cc2b1442605f7c41e5ca68b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac153b22a74fadf554585963fd5654639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac935e1e796d858ddc6d333ae619be6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a0f687bf48519d3b62e487b0615241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fb14d440471cc30b10eb48039174942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a895ebbbde3989a93b65d18f7ee6bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724a05a68a661b7575f09d2fde4a6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6e17fca366827e57009558e72c2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da7f8fdc67d88a497c8289dfdd29046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb770168ad50a4f7c8b98d24470d2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6a1f03822072f5456ebd60cad83148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454854c3ee91cfbe79699af88f40760749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de141bb163f87f3af6514d1ccf5c7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539991c64b6bf0d5f0306b07247936dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905317a2e09b7c1d2cb0d45199b2be052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fab578ec20aa893b83d67dd60cb4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e2c13bee23c33113186ce331e50554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260223d22a3511df4bb165cb23b9d7de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed84dd41a5d847e8c27b0bb03dcf3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fb50c83c4a1470c228161d1f83b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472c9c5ebbe8ed696e60a6ea6655f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee6112852e253eb2764c11d547c8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b6f4b8ecf59d0a053aaf533c141a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba092ba2f5cfd52c41c9c57455a22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f91b01f9af2103d64c39d6b48bc7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e065bdd5f5a5cf2845bbda69551863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043875bdbff500b118e7e85738d63ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aca459cf71a32540e8fe7518748e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b197023c0ee864fb25167c18b9804a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d025320118124c9cda88914cec0ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2802efe588ac34e99160cb97354a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec442a8a49a074b049d97135106b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e08b68d5fd7fb40cc913ea3fd2fcfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c342dae94ca80ea84932f6c9e7ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efabb20f3d094f865c1c7580b6fd9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7ce2c076288fec5eaa1b22d0deea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d64a9705db727a74b5fafc1023f8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb48a6c16ca365dfad3cb6abe89c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832c7d693e523b025f10e420137a6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b98cebfd77bd0aa619e4787a31e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e590f7153c7cd391b0b74cdcef2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2ead4fd564660e725f9bfd65e11279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab190518ef22e9a991164c64443e585480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241e7e9a7b535be92463431e808e3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a05b7eeda801853af0a82da0312082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f1c1bf37ebfd734f094bc41aa303183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a41b1944b7da4b62e4db14b95b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e392aca00308e3abe0f96d83da78585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd24fd314e9be756570daa8e81b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc56437abe40b2e13ede470e9d3131c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b98ddece0400fd6a6198a600210f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7c28bbb616e2257951a99b7c2ff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24786db3d8422b595a9eca06f5ad4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e248670ffae21b215c957e0474b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc74ef25b711d4b028790dfa1da1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395791d67c0091a3f23955d581645b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c925ac7bfec3905ed3eeb1b37128994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d0680c9c9ec46e467360a1d34244a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64f2baf5d35b5f86f7701f58486fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f68e94e88874da556f8839bf45f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc5b10baf1fe593c161ea40bf9477198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497a277ce679798f82c1eee3c93b60099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c017fa4f3c1f3c4464e7f5f14cda75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aff8d69b51c115550a391ad203ded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94daafacf32f43196bd7f2b210153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d871c9516b6f10a2bf53bf5e2cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc10413a2a44bb702d9fcfd0304a61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0c475003cb9fbddae81073b5103a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5274ecfd2ad4e66e407366197aeabe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873c4db8aadca3cf64292e763a0ea28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4914ed261e5b0594fbfe1e1d970f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a515038a771b5d58cce99f4a3580109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db77a93ef54ce571d527844f26563110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e39a15b8e9c3e6cc38d94c96adc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946141884d2d9007c2d126c58ee3222112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1849c3fea27debdb5a10f5cc8772f55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8beabe9a1a8d4f4e696826eec1980114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a320fda709010d48081a84373413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4f4a6b48fae131b117ac1e28d553116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0aa315d042bbe45994a46516c73b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3430cfa2bd67cb23c31be4f2a7e1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2d887e5d3d91277bdf9c5ce35d5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd780aa0a12797ddbf34789d833a6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48d8d5eb2f014b8dd92321408342f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ae10bede30424bc6e56405eb28de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58299d14731497c8944284ca3da5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d4d30866f1a01d69b48b31c105497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9f2d684a55b028ab846ca07df626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393311ed17f53cc0f0b5c9e15567aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889fdaecbc37f59c9473c37e7c583ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62472483469d7695832686d7502bb5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a9f28cacbec215ebe1572b95f05b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60afdde6d6b3110c329aa3f8066974130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505314888ce6c04a98d867a468b957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1f541cc169bbb263df83c50bfb24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae67a18cfd814a2f35d3bbed5ac38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49dd3bdd6c3220db3b44899d3338cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8031fcf55b0940ee737b8bcb74107b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f67b8459402945564ecfb463d88c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e375188b26a7294a769fe18e7200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfd58e245150c0204ebd4f45827bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b7b2f2f9fbcc6a79dafd30dec28d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a75fa7fb4932fb9c2ca170c9d0496e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7409227333c9a54f0362261fae10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da931a5727b56f396f110fab8b560070142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2643b81011d0bce8bcadb2e6b46b9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c269a709b046919bf213b2510c416b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3fadbe3d525bd7a37df73ce351482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007d797fa0681d24bf58b9ac179df7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a43453806c8ee5286379571f201a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f824ab69eef618ed60c193b1ce8fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cce6e7ca25ce779637da590730c377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c443088851529fb5877e8d6b29ab3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dccf1a77d4a691519708ea14afe2ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d7522811827ed9499b652aabe5d12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea4a6f254412909ec16422e44aa7ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0492b071defe96151c26562ebb2f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ffc5bf9d905ecb8be80a3350cb8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b304fd819d966d59cff98799ffb94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f351375a4f28aad141302025135a743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bae91a00873820c25d79fff125d07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514f338acfd519651dd49f7cdbb6c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3276c6e3dcb0265d0e2bb288d7457d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee85326bee852329667209961dcf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84724f4a7a59b100a680fda3fca4d1d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058a2fbb53f183a42be5e50c0a7c7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a52efb87587658fdd8e59510dab7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95fb87bab1837c94bd05dc6c9141e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef5e32e7e48dbd0ae084f4ec4390d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302094d0c0f03d8758014d8cb5e4e2a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11320e048b23cfe76a42e35af3ca8c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31933fda08a4ccf7385b6d24d01090e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407630cbf6a7a25d6441553ef8541395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753df63f607e144446a6461ea59a858171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5df3b5ec9c18472542c09eb6e96d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6651373522721adc04695c4d27ff51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4939fa23fcbced2e1412f3305bc501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5a1c246c3e04948faed033ea23ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e835cd50bb4bfa7283b593b214e01f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91d659e12cec8732ce58122a096ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62546b8421243844182d793409933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123871eefd0826fdd618d69a803d0ba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6c821eb610a3e92c3fc01a538d9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724af54ff52598c560a307eac9d6c4ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eed8a01a3fa66a92c405275719fc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d34ccd255bae9873ab271180f1326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3c9efb9aab832605446efab40a74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec77c9e19c135eb5ecdf08dfc1fef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8a7b88f37e82ecef5a0a2f90c249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8735b0068a8c102c36740e2d817c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a1c8a1b66e677fd6f3e92d010b7d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c2c4de576faa37d38308bdf61e182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca1f9e335006139d4c06e4ea80450190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564ce5447570d1d929a02666878373191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b22477e003789eeb73fcbe2ddb5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca35244ac83c81a35192fc0abe6240193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12833c60e59a995c1156d757c2a2e2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3b0f8f0c656f6d1ab6afcede924a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29548ce21b6323e7588a4b37957b4cc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d440d14a286d9856c6294b9c0adea6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3f6df2960316757be9c5d0964d2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d66e6f16768729485394c8119269b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2eaa0ab28ae416e296154dee33e67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e84a7f3ca2a1977547418914f8bc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf94d70e56dbd814b382ae118fe66d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d4c32a2b6807665c8f3001d12d01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1dc4cb99ae9ab83d2510732f9c29e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3263f1cde0d7674452606fe0517429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6cf7abe74362edf205d229f71d06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399f417a279cd5835fcd0132a104c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83120cbf2d62243c793cf16400af48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90aa058c3167b916ed152f0fd45ed8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60ab7640ce0253d7b6505748f1f88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e19e8daedb65e441163b2be259933211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936074252a58acd4cd9f1e457d47515212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478327b0a8e60deabd1bff83ee8ef27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e010df81b13c1874459b36de4f6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc450844fe5215f0956312b3d205735e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2a70c575d9fa28a1e213f00a5b58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef804b401a6ebb6a77d88925d23571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d4575c695fa7b3a2817fc1e02be9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb0a56ef8e0c7a505e7b71694065ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef17983e48b2b9b50f59db4d5d9f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b76ba167d8d7dfeb1bab044c9778221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed64c395aa40c5a2a47d86ef989a5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9707e36d49fab09f2297683f960884223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a552848e4479beabcf50bed22c5507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9392fc670b9e9bd53c46aeea5ed76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139c9482c98dc0e3805c69886d5e929226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde4d6065ebef688efd1a9a709e573227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df586f062210eaaaebcf108088c49755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7832b59c4cf0016c9bbc26a63568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02107d62a307f7a4552feaf37685a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e82af44447f9582896a654abdfc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46818be2c45a1d7eb42c723407d68d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833c6f43504694986e617e9fc67b0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3fe706cc97cb9c7731039ce49bc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c595f7f90f1a362c2e1b7d8bad6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301078fbb4f5c0f9c8fd1469a9f894a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8dc0b09fc30560d66b54ddc293b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a496f5fc59a5e246a303cdcfbde42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa607827453a57b09b71a69ec55298239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd2158a82f6abd4a337fb0f8cec7bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb752128adc085a74e178a7b21b30e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c309599c1f7b3ac79f704fbecd64fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3fda7d10c64b7757b20eb4115ac8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c98097e6cdd1d67b77ead303452cfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc229cf747acd6ca8b5194f189b18a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e3200f23487ea227b70271f9380d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84aa162447e55109acb12da476d43a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d245c080d722c2ded7e7f6f9e708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4834e74441ebe6bb9ab292b6e7cb06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d90b61be79929babb121a7e2901b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73ca7f24a721e9031e0eebffe3f04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426411f6c9579280c3c6e7c63af7a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1daa75f784ee2819eb09b46b2930d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c420d81425ef519be4102702aedf52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc501baf21f46d2a29c8893f69896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6e3b1e5b81507a908416820bb1307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a10989c43f71c5cf0d04fdbf0691f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca5451319310d344bb1a48ee8a69b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4db92a83a47dedf6b876ee92902d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1dca6d7c264954c8fe6d83efca35f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967038fabbcc20eabec4489cefec7818261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813227a866a138b63a56904dd31a339262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d66d1c3ea9eef365ec3a91f7fac89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312efc800074cebdb6b0acb58e8816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770657ded701a91ccf7f11b690e00545265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a008b1874ee5aaa90b2d2f033828266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39793b1f32fd939d389fae3fdfdec90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d78d3df0c02f5734d83f3d472a2878268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27ccaf95d6eb39deac0cf1185e514269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b36def83a4d2e1c54b8f83ea0d7d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e025f02d78f4d9b304395dca1b5971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316573dc934e07d8e358c5fd84d1c69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd505847789fd4208ebe43149f95da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529ecd4827e8d525a0654b05eb2063274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279c4b2af6cc065c2de1a777bc0a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef81c8376689f2766152969d7a5002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9f28ff9763cc1798175d92f644cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede64212c9fd5185726c01ff73ff9956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220f178ac67e538a411d7c87a7ed74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c5882764d97e3ce0246cd3644769c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d47e6bf5d10592a09d54b8eaab56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4ab5251493436b21305c7ff85d56b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931d25ec242a21c980ee5305bcf222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb74ff82bdae3aeabb8d287d77565b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a397fb68f6c4381f1bf78e3a51a548285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c9432c076e53bb1df48eff9f0ab7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e9706aefa6228ced7d0d8a57efb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb90bab7c0f9b8a4f4c457cbb1da9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ba333818bf01c5337c2e06b8e32f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50e1808f1268c1dbf5e191de9ac8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e665396dbf9996f99210a2f2de5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e55a277631fcf69931e7c8b740aa39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df61391e1f55b9469f93e73cc5f57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dbb4d02f056031c1eb0a2bdb2b27d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a94567f217ee12cfca02c05ccbaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca8764e3fedcc959e4820ce3630e40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4fdea7d9cd712e5a940c8450ab294297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142d8d569dd6375e499e99a94c5b2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c53ab63a964df0ecfd9e6c333bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc7a2bf4fffd504ff777bd720c5743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816acf1439bdf885b182d85208be788301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466886adb9ab45efcb7ceaecddfc92f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2751210577849503872305f1ec28b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace018640b2fc83191e8fd0fa56a850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f29a20e940e494f5c7fc83e53336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe75e52cee70f55492e2c3ba16ac70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95f514dc82fd125cdca5eba372faf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d0045a0522a00025edb2676f0710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19d06d5500233edcd916520eba55d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27570bec4fe222fe76169852e51933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa83fd3d3e0145444dbe0ceedb1bb1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0472269a403267f54731c5607467312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657773e4adf37ed818697b5304ef284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a633db66d0ed00318a39eb772909314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb6bff1bc17ab35b081f54c15f29a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3fb4db1ce4e5bb8e7e709a8975511316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f55de6ccccdcf6a2d2a95051d7c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e48496c219878163825d1f32c8fcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d58b37ab84ab5438a956e28fbae42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c9ddcc313ae731a0e7829efd8241320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd798a00d1126160e2d4d5722da2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718998fadd162b942a343c950a8bb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf60f1191be37ffdeff0704c4231b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f357faa8df9d698471f2fc5e30500a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3703b5936d5e1951f51701fa89491325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5f6aeff53f11de975861ff11af89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aad15c2ca3d8af4e9d803c53af01c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4de66423c37ffd21c8a71e9395390328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14c5c45b3853ed1c21a9c1f991edf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b9b921e163fdff3603d85bbb2d23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09746c5b6b80321c5f998c9cea9f4f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294ce73727881a71d480d8166f2b7d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e551988e7afb9ceae5278d604b969e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098117f2d99509f0273263a4eb51e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa094f14181079de610cfeec8c8f3aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ade4f9027f0a9f636feef69acc552d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b08c7b5cd3f9a29d4b2841b5e5b004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53229bbd64ee8319d2e7d9cac43c825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d0899ff2395ec785521afc0351496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538ae3dc73f341a0e3c6e4645c5a757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f91dc5042c7f09ee91e13cfa51bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358618460b9a780032f6a4ededc611f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef464af42dd1a231f4ebd0fbca4bda310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5792990e90e3d435eb02f7ea3090711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce24b3a62baa15e69445bffab4e88d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ff9a8cc528616889d6dcf5eb614413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1014d8eb219cb0e1f54d21804fa7b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aded3167af046199aeda6e3fb726a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae33cb7253ebc157a9786943338dca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfcaa5b85fa5198d42925aa341690717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5636c6905d2dd18ab758636471aee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f791a3b97306e2f794fa3ef53013d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877e51cce4740805da2711ad47633b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584687936366364bd165ae83deed87521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c566966618a42ae17d686bfd63d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4debeccacf634c34797712f263cd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d9191b1614dfbcb654e26dd067bac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6358945e06dee5693e86fd63f5b2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b3ee2d4a841b00cfcea14fac44f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97508bd2f49311f84cb4cbf67156927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94ba9132060c71c015435bb4aa14528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453972ab29bd43f56f6eb64f5e021a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fc7547b4404cb7051627e1b6c40430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238291d7110309c62dd60985a93059b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43c96fb817b7ae844acaef0f9c6da232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2b1b6fdd5652714c9df0fd47386b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4f2e2638bbf65f8d9f63aa62ff1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d0ebc0f4e44004cab0e8fd20babe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4245ccedbc147ccae3013735dcc9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf95fc66f9595f9e8c2eb70db6ac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409d6b756601dafedf880cd103710c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48654f4eca35971b350c57bd6f7115ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231bd2d4f6705751da163d75f0f8f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d3770cff7ff2346b6d9c41192b7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ee78c9b3004b3d099c1754cec16642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dbdb1309b6a72aa9598778420d1d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad226c1ce8fb050b13f39201c8ff7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616285af0f2928eddb7232c648a68a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d42622a555da15364c9ac3e33b741b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa9303eba8dff07f9de935cc78fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edbc45e20cb950711fdadccd69f8bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf2d2bbf49878a5c54fecc087f805949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad72a21cc1e9520be3a2c7bdfd40850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d70b0383fdde8f7c66eeabfcf7e9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe2405df7243c357d85a7995e827852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b5df12a908e47de1adb023d0b020853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746636cc4a44e3896e72b88adbedf3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64de3254b451ca4c7e05271acc36e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445dbf742623d4e7012ed02af4edf0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf1f5093a31658994feb0f90dee4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b3bfcfb5f4a67fc8841b3a455df058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804334005c03b1b2ed77e72e993e5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5625f9d9654e7a648c778a29d96960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75dc33ede48c0d5cf1ef91e7bf307261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca04d19605b841d4ad0ba96c64f1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cd13ef74200741266ac9952f57a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f30af58d38372e13f82bf65fc20064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be96269ec40c9739cdd6455f4144065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3a999fae1e8352910add9b78f10666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039940819d49ca1998cb005021c791a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af062382308b5e48489f50b9323eda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328df21dbe91c147dc9a53cc9bc69769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe883e216ac8e53a3d1480b00be0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c7dfe9490a9f029c8a51738c066171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ff522be85575b25668c1743e234b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3fbe746cabb23c6b03990753d3d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c4c781b6fb343383a571fa28232874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de9f4d3aa42eeb2e53fc6ca59154c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabcb39240813001f6aec10de0e785076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a667ff1f3d942e032b08cc9f788477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314f1811d4a84f8ae2a9908d8a142e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f0e0184e7a88c5845510eab68264e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d20e5cfebeeceaeec336f996cd7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8fd7942d85079630ea6e1065eb87c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf524be0c612065ec465f5b7b9e2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87876082fe1a4bc629558540076a9ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a0192c767fffadf19422403ada3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2e10043e89c0ae9cc84f4b9781d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859961a77e0c445a6cc92c490196cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0d0f1b04846b4d50a16220354060687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e7de479ae3e6d6342d750df7b977988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c05a97f4912bce6afca89e0d52c49b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf55256c09fd32c02a5433351fc0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc5dd8885a91631e021ec59b47d1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be39ffbfbaa9801f2862ffc82be4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f19a15db6f9f35a7d7dc24b205c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be09ea250a0f74445daf84e828806e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d902f3396a3022597f1aba4c064e8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d875ebc0728e1f4f34541772c36c6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc2d4d40d81f63bc72a71942edd3a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f88ee18a25c52699adad34231fd70298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea679f2db1e2736e268fdb02527767099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35812418a7bef539198bb7e29e1f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb45f5b6d84428334bdac1105706f85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2880c90c2dfdb188422c8ad02d8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1c7e29decc496ba35f1d6ce5dbcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb0109315e4ef9d94e095a3cdd91d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f09d1f2ec1a275e465c034d19c82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599a12caeedf9f4d05a71e0be851dce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efb51c68a6e6c0bc2788b41ac0d1ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ba3e670962a2134401084d34c3b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd046630a6de572ed07f442c4cdee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f604c73ab4fe79611fe1a5d8a89c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37851e93b3c84f15ab9123ae238b93a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d1e86f9ae3d83ee20850b1608a892112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a720dbc2c49287251970c33ca0ef12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1387a0d6424b9fd2fd865340988625114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109cc4a6f6ae6ca08f55aa8c3ba3f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b18a82ed3da8d1ac4529db44d947c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da90d61771f2fa3c1c08e6d5ef5759a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3837125b657c39ad3894e4c88fff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274cbe85c12f98ca368d9fc9c060cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed401d439c4e6c32b1c55f366cf403d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d1baf5d7aa56f853055d30e20a46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613e8ab0d386c0b8c4dd080827596e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aca38b3d4ef1b1237016b2eacc362123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae7167e104f5ef6f28b296ef996ac2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787ee2d313eb69df13147a7c9510ea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c071ae1917fce6f3d4a66ff4882202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28582cdf9394a2673cf37acf4747f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498709ed5fea1c3dcf731de94949f29d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb707b2cc41c8ac32acd4604da5aa35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b954b659d5f2ec44d43f60f94838c32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f80fa391381f64b5f91daf4dc3d94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6078cbbfe9d786507877feb43b82aef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab6e7a3a24c615299520fe85e5ac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fa664a18f0146bae909e5235b6ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3314b217de5ab788a2c69f825b1ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712f36e8361c08e192eb573a2552f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e685ee72e862bfc8e9a25993574ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215624d016c06a723a5dd2ede854221138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f649735d8e3a6717f611b3d187df79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd83c600656105ec6ed2089a7906f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81c3af2c1adb18f1d053f366e6088141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8af2cc3c16f0def7cd2662442e26b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f2edfe1e89a746d176b421d72d0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0a55f527b42b4a2059c54c51dfee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dead0aa3d29de19bed49b63a15677d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f40fb9637e8af65e3332ff81a17d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1a590b7959f1ce98eabf494256df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21e50125a8c93904c3dbfa6b2a0bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81eec6526c3ed8999a165e3eba2055149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d31e0c476bb5ff4a8fcd8c099110150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cda592e9f462b32b11669450824c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8568f175fbe67f13e98569d97ed272e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6bccf7de4bf8bd24b1a17582de4da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f424e85a8551e02a4891b528d604154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d318d3600a73b44d48a91d0dcbbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925692a343dee6ea417fb6a5fdd7ec78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84497e123b3cf02bc883ae425067f768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b61baae13adb111f6be923fdeb1d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ef41f89c596e644f2201adb9ce2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae7d3456033ec3942a1350757a6ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39544ffa6686a23ed2ffdad229a4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ff643275b4472aca7fa8186dd00b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca550818902d14323f0a13eb67044ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648afbf1432f43c95d4f553e5142bd1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236e1d282e820f42032bc6e811000e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e208ee1a6a775ee383e5be06ee6cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698effc44a8a63eec12845dfda2b8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf24cdc31ca02e1530452d01a5c16a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0db8ec0a847a8e25844cc8c02a0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667075d901d02ecfa13266baa26bc31f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd7ee5d0b8180835334919a6a71a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f96e83a46bdfa25afd07b3e6e8f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aafea7d97f7813035b9b009d9ab1e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ae51e616177f7bbea53caabaa5bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3862672bff022e4f48faf77ea5ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e300d29248a55ae2c84c45117a626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfffbdbb9313db4367393816b46592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906fcb3be32e831b20d9ef90f874876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577308bb1b622fab1f98752645b8590179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc5ca623f68c5af4ba5a655422b57d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f85f06eb371c79b6584b010cbb3b03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ce1a851ac10afddcfd5360dba26f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3880330d8ce2162373c7f579d04c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f8ab65ff8e9bc8e8487f63716710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf8c8c81c3e73b4f7b8fbe7d082a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2fe30596712c8099a41d56cf9927a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb53018e33fa06343707fb8c664062187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4e19721e5ac2db91c6d25073a4f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d7b28dc3bec2442d197f9731b1902189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2ca577141a261f22083f67430a85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e06555b1009bee0550256ace8a46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99334c516a4f3dc96f456c0fd9c3099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc2dd4d8a60703b8d9a38ffb4212e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133c16c858a774c268ec59b6db909f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e39a65f3f330e58cd79c639f084a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44b9e2c618443ea05f9058e08060c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c975e6ac9e354141774d8621ba42d57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8429e9229cfee262055295a4fbbfda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90099b02ea644c152db500548255960199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62450f632f8bb860c901f5e5f33b620200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf1f1df3a4f64e770286ffebee925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76254677d525fbcbc8594a6b46ce49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658ca50e51c920fbbdb26c43e6af8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed46f866d40298314d15ae82cf998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4843b91df4c15b8bce4143bb2cb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886459a00ef9334c8ea5d2ba6e265eee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040a563771b48f0d64cc2bab60fee3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ee0ec53e37aa27d5dc4442d3926e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e5c442e9041e2865ce8592b3925e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81140d75a45f2e61c985063c8eba741f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e2fe8503b59f22b631456f4877dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20cc0dd693099eebed3bf6ae5513e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5359821dec57c391f81006d54a5081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce155e19371af5e383b5f4d88a0668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35488b26e7dc53161a53e2fbcc41750215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0c65be3898abf5efefe5d5db2c483216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2691b1cca7c502b855f7e0e061329a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50294f06692674f75ba3d2f912964218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5929c46844ff084706c91cf2e38b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c55a02cdb0e4cfea0f1c1e6210b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774298562e79760dc9ef495c9fffc8a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f23ce7fa7ed0e37ea54ff2c6bbab6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e17f6f58d1446f567da8614e2761223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700fd6169199a3f11612113fc949f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e6ecad6188c1348a1675dba006b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748ff66349e22489d2aef5e5f049f49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d57e905788ae72f0f71e0c1da3058227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1773bf1a2f44c05401c37c6ef5cd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04405c31c1f5d00747c5baa2edbe6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83ff6c5a736854929aa28b4d7827b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa816b1940d692300d254c093ed3db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc1f35ce4329cc392d3352f84dbd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6512b04592783a3925afcc83e9c36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac457df70e6020ed2aafa3deb17b6e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32faa5e604a071f6dbfaef9da3e25bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d214f7ec04fce562835ac882b989236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f0e36b7749a6243e13146ef14d8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c37a280032691fe91da24c03edcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47c642fa550ec8198814f9906e85a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c111b3d09a6f0b000536998c2ca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f665464122c579ded2cf3476bc673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b776565e95b66a27234a93edbd31513242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d8d03e9706dc58759066f344ae54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a849cabdf9f35281cf8d1e31126fd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91dee40da4971a0aaff830f5cd00c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f9d1abf743954e3da6130fcacdaff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf81a0c38063ed5eb507e28132bdb51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a8a10192040dc4e671f6ff92b6e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78dc1deb696aba9f6307899f49cc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a71b7382ee77a6fc7526312be93e2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc3dc6a1f7a186d17419d44ea76b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449ea1e3e9d525c543c6c4d26f6432252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ef823d11b26eea46710cdd9e648d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91bd9b41d17c416b07dc31657c44c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10845d45b47b7d2927bc1349171758255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f2653ddd61ab0f67d442c22c0dc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f5f37c4bfa2b98ee5a766a35f3764257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1290b300ca0ee954fec671d6f9870f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bde4f8fb99652e09e6ed105f0e408259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e86c93b15a7110a8126bcfcb12baf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935fa29702febc4fd0be8f8d28e9d2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d0586726168877e100250901b43c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53bdb2083dabb4163bc3447370acc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48299b1f464b51ec3307e3d7d94745d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526da55e0a0933300ec386774da018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e32a275b1b1177487c32ab76713f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2087535072b06913724fc7cf0d516e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fccc29cc9d85cc6e0428fe8506ac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3781058da1a51f763ff3ee5c3f8a7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c06ff51efb41b1badba79bf8405c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c57609cb16925a5fec8eda7e80035271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f921ea95faccd653e8bc073cfcbb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d599d6f3a57e6fd0e62c10d2cf02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d361ff706ac68427af8325d5e86d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a6a56fb019ca40255bb46f3b88ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6de238251bd8603d9ffe44b3b406276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363f86029605f8fb5633a2f15cba43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8168b6c88471a46951d4b269e8f8d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454eb778b2851c2031b6766a77ee4f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbac5bdb7bac42e11588451de695d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa89019ed416ab40b9dd2f16700d08d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2745b233b3c7d812c98c1da9c881282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb976d77cbdb416a91e9fa305c02cf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb61b2b3ea8cfaba6e122d7bf0a9b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17d16157e562449fe9a0aca06fa33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d49224e148701cd2d1ccb3d6c51a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447a4a869d5529f00112e8ab336bd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415fb22a1940d04b939509289ecef76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2e6062867bac4da044ddbcc8e0c6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2cd95d19ee27e82c9d46d68fce0bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52860e62880923eb655773705009f74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582951f9759350db5ba944abfa9d8537292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d4a244bb6248cd3e66f899b374be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fcf470aa84da509ea3f9ff92e190294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92616f2446236c871a8dc7cfc794aa1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd517c0a1367e7ea5f20f44f853dd9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc7e7c06a8fd16e487974f93176890297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783111f36b617928cacfe77fcc8e9253298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e760c68e90db839562f9a177f8bda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439c38f14424e7669c5e3691cd6972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ad667e71028829786e0e50593929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ecf5454a58aec9659a229a40819d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542bb7ec20037a50ca2a626c110505303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d07a3f293aeb418e06fc2ea62ddfee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2540bb65aced586ea3886cb4a9ebd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1ceeecc93f1fa3fa4c475ee38de2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e2a158e6858b1802ef4ff4667bd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ece0ed887f6842d76730ba277ccdbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba5787598c5e1a80da17bb225db252309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2cef6a2a50b96f12c84f5bb19537310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636bfb7df02947bd29e4f67c963bb72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b9aedaa7d07c3ab8430489d90c97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20b847fcb6a8e52e943a4917b4273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ec81ecf8d0e81f2191ffed7dca7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9b3ef5a03d0dd9e16b7657febc95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ae86cf4be1a47fc0c9f87e2880e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98afa8295186d106164efd61457321317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689056c426e56175f6e827147ac81777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ee90fea5570e5245abfd79709def319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91f1f86245a0e7807e307af38ecc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77041af10bca4b45ea2b5e0f3473a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777374c72fbedc6b5c26aea48894ed05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23f7ca6fb27f03037c9ede999ad604323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24214e962239983bd935ee12d11f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145e8c43ef49b7c803846401d7f5eb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>