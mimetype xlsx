--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01238824974e80654830487e8b070a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bddffae3dec157d669919276d0ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a1e690e2b5047872852f27ce9af53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871822811a865dc7378adfef85dae724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14540140c1fe4842be0f65e7e055f41f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370055417c8b2faaf8969b8a306f91d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ba37baaf10a953044309f0973cfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c53d9ed720683bd088ccf42360038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3cf152447a95a78086ce7741a3d889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523439fbf8796731e7730a3eaa44952b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93525fd11a0bf05af876a26b469f67a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf077dc80d35c0ee25ba9163f487a4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851fa4c3cb079efdc0f9063e78057313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d637c249142752903f4e03fd1c6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90433154453bef2134c3db4b33c0fb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e2562889a987828b7f86348d415516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df5a7e9361b7b37c64acf74f3b37917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b7cac1e27123438792e0dd3f2ad6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5243e20ddb733b3a7a598c68134cd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0c37eb8e80d5cbb26e0a904ed5bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec146c242c9bf1ecb8a78109b9b0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636037ffcaee62f02a9ad76627d6433e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ea580c8c445ab84eed878a69431c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3651437284c7c8dd85e9c0c542d8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bed7eba58a34602d633e34b29decc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd67acbbe4b3fad89ed2ea2a72f89c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d423ecadebafac9867e38a55fab72227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebdbd8e6073392a598915bc20bd44328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f39b8632f8d64abe65b99b6cb22f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec8953004c7308e2e9d705342c99fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e068131346d4877f9c5ad88494dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16365cf4a6087de594984098a44c3fb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b745f5a2b532488633cd39c505be4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714833bcb11022664c312c6ac946ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7263f6405bac0df5b77921ee2f462b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cec70d70bddaa9b87fa4a08ad8e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d5f8112004ecd96fee3ae3634fc4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a809d7ccdad79db458346c0132f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec539f1531b920e325611ae0db91d5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56b42dbc592e874b8369eac8ce52d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2be8e167a3875e7e10b6eaf65a5c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3477a33af03ce5bf87df365f166350c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b462de674d5e16008b9615e30271343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06c2cb2ba68a7f0d3c795d237499f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d36a1f027e2f322cde05c3b7fef39545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34dadad448a6c7959a26b0617c69046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256faeae91dd016b24ebe2cff4fc94147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b23062319681fd4cb0babb1156b4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9e5f15d61f20beba03becb16b49b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb48a28694d3c9fb518947246147e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54c0121aac79d68c62d1ec956c15451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573117feba6492f0f5778133e116b8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967821f33affbeff2ddf809d2b4d0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb33c120236ea409fd0d2ed650603154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271a85eddaaa5d0db59b2b68fa0e15b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc9efa6676437f2f9b7d870b5fa0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866dfb28a37e7779c3e803b977468ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb756216b383f6b8245b2eb43beda058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ee866adc54e50f06c69c12dc7f6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e280c015bb4346dcfddc13d4d1ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8d3f0b2ad1cfd85a57a0733528e3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2f45cfe3f1c729d933fe7554137662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d15591056f0e2ea6d1a1b5e4b7d1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cfb0aa89003811c28b192f2f3a20f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab0ad052921e7fd732fe3c2bd4ef4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96877b83fd84e81b8d84abd5da3972d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631854e6cce8058b2c43cf7ab99a2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875c9d0b5d190d809bdd81efc2b37168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892697bf4e8d59514310955b250aee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d05390615e5e0937ae2d80a386cb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f28e2ed8618eef8c4c2e521510d0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9252fefdda0a8bfe7c106d7864fcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee9262949a81958bd28da230ace4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a0893b4e40cdcb45bece5746fe9a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5659cbd4c34f6953b40a72a606730375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491e86079a975f61d906b810071f2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0989a8c0844e661ebcf439a4a3efaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8ac9896477b75472486d4bd5850878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0431e44a9a0b539f107df50287ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf5d68b3125278f597094dd5a53f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df5be6061a2202aa5fa5b13000a3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1def27098d55312e65d175a29ccc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc57396031665fdbe42b38707934683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112336f7f3a37f94ba25a4ba7f26ee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c9a1a0c9cb3267fb58e41c2d794285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d77059f922eb8538107e721df9ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece404fe1f6ef929c78a3343a5ce7a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53905309beeaa5ded5d0f64ae034ff188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13113c5fabcb2c919bda2ce34d1b758889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a507b58c689b89e4567c5d55def9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2479f2a437d21330822e32db47969c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7bf24c3a3f0bb56f281777e0930392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39dbcfea870a80900ba207c7477e6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dba770ebf1f0463b977976eefefd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99507861d1f8e0bcceca76abdb4cc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d0c0bbed0199fe6b6b90a1c631cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710610bdcba6833bcb60283e05c9cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41755307d8d78d26dc0df393e0345098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d1d47227d1b6817e4422f3e351e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390994e524ae0160c4f526a1f306652100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f1ec0ce43b7800a40d97555ae0d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75c714f9b5a14b1bf7c8e2ff4b92a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3752b58d1b0c4e9561cb1cb8f1a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c86f4060270c101457cf5005a0d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26dc92d211121c5916d3f647636a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f74e2ba91f3969fbc325ba32f0532106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7124eca5b0a7a57b79823a5286e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4bef80112ae7b6ee860724ed9cd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76528e20bb1fd2b84be3c736f9bb1e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992de2cf0aa7c4a3b1f556b68744c6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae880c4cb89c1db12af8f4ee4e16b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e8fd711c80beeee002b27f9082e98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf2178dac87f88e3a0898e43bbed1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585a91fa5ab88269eb3c8e4298f822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd87536db3e38072776ce2ae2378ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e6729289de688c3a333f34bcaa68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26d6fe9d4a2d11cfcb4fdaedca718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e09cf9a155ad38e517e085692de9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeaf71aaae6c57bf7731e328bcb10f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab10f5bcde6ba4f4b4c167d6134a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f8b50efbb9398fc99fa364c1d980121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872f548b43312c1c837d7a56cf33c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd722be72b31a1537f26010f5c789c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0acd084e73b1ed848ec330cd8fa28c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533fa4cbcc8ebd5e2e6bfdf51b0373d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfaa4c0b7f306c356eb8c0c2b90ae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2252a012b6f7698af1b3f18bcc72e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d6d213caf8ab460643cdfe228a42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5819b09c800a72bf576c7f4f608595129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ab24a1994d462f71b0e3451da5a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d861fc255c1e8d62085bbcf0840e3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e3e9ef2700c91a9dc4f5fdde1b64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d17093dd5b076e730b4e4605dfcf6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31168745973cc0abc97122d2c2fd3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523ee4c20b329c1e42b9f7208a86ce6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8b8168f94a3405869e63ca9989ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08677c55b3a1558b7766448940339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f015c529dac5a3b84dcdaa09089b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbae3f3f31a17fb59d667a5f5c756139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4527b3c34ef18714baab2a3224449140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7007875ccee7dbdda94571db79f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f97eabf38d4c034f12c1b8f48ab4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71242fcac9105847aee9d2f244426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e62a8d368208662e4cea0b7241415144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5148231cb8f540d1cb9efe647ca53c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa76d9dabae5a1b27ba4f7b6d43678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650c282317498dbbe751dfd3e37d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ade36246cae93e63fb5a2ab03be49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a56b41173e837cfe0cd616dc2080be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6778614dc0d8d9d2e609674929b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f1a1e4eae0c41323d5e52962dd303151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a061ab97a7769d16c91b24dcc77d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f7351f70ad8ffa9b064f7a4ff65b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a657a04e0de9ffa806df02a236cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e4301d6fa87bfdc3d45681eadc65e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9fe75aec5316a89ba738f05d0cb60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d84347d47ecba42d6661b315f5317157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d7fdfeb4460546689b3446295884158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbd7bfb821761732c96716127f446159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a089cc80d0421de665e74795bb0205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404321530497e1682d5c5fb7242c4bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcae8ded7f077ad2798adedcee714c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758fa91dc08cdfeced1b8ae5a03745163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2e67fa3c9767140fcfe1c82659b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b141dea38cbe1ffabaa18512368e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0991b57a6fb35af36a7fa90fdd76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab33db01bacc5ad1e8eda7a96950ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39b450500d166747cb2a8b2d6910d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249601456ed5e830cc7a49fb757a4f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e0d21ee0e3f580120de740331e66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06925006d65f12650a08d0c3f83064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4194070de309a8ea0724e0ec630d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef591430d1aa270705080992308981173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e66488fec76cc62facf276a69b6b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cacc141376f7ca43d6b8ec13044830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa6606b87c9ea241af9a0754ab18a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217882b56c4c65361541fb8ec80174a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5cedf8d569df5bb9245f8cd85d21c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0140ee1e4c3c2e8254a55e67bb541179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320524deeb0c0def651d5a4e3eff0875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa928bb2973721d30208d6a41fcb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123a04da34440b07092fef15ab5154182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df978342fb3a6f96b74a07282ef92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6ffb28178e5eca5675eba09e7b12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705df07044e95cd8e933294a0c2a6fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b1b96c07f9ed4b15595ea6d2463e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d319371d95e84259153675fba3bbf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c26f0fa87bf7305b814977a08e1cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff79811056adafc4a6c84f541c080189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7d55d2e3f12ac826ba804b9c0148190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad7c1ee51ac759447cae4d58e3aee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70aa3919bf36b1301354ffa90026af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e92556173f6257aaf504a03433c28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308c8d38272d6c619a03ad78fb64f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9476f1a68f6e49b52545d1eeb084195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f91e7e76c1e6546cf7d26f12a489196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a8b44e820d98c42e6ef353b6b50c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1ab9bec0a37bc0b33b67f73f6be7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5fea2e6ef6467c33fa78836991a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2f0184332071c9f632470669449b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65c2280baa626f63a016657a2b3b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3cba9e2f5de69602a528c566b4534202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5793fa8713b5a3262320a966a639203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32bfab41178620fb2e49b85aee65d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ae137322e5394e14451a0631eff08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089adceffa6504dde2bc54ff52834f97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12446005ba431de4b6f6acf4331694207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a25d702f247d6d31447ab6f5bcb61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ef5cbaf95a6f3c71abf88c53f62a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2561eb4d2caf03625d8bf3053e43ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdbcc830059842c25274afb83db179211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468aa3d77b2ee91cd3abb9b0e48bc8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade412e86ad8d0ff52bc8aabf3b39c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361054b206ab75613395b596040c9bb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8259a44e2669082f9cf6ee0ec7d1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a30ecbd8ee6a92b0cba87db9808a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a14b14b21a8b1289b50641bd6f9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2c5f837490144d0c2821430976929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a4a75fa735489dbbcc1ed2782e1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69b551d7ef2ebcb2117e2bbb57163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560ff5b6340822fe21cbb6de3153c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8986cd413b1e09307f9a84b8624a6b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e1df7a1ff69a87e08a1e25b87e7fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef88d18ee57322688835d48ced27b5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e5254ccf8d2a7efdd284053b2dfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de98afd68be97d1f66b66914bccdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393ae904b5eb11218ff435de1f2974227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfb28346514b8a919b68a3457f67e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8507303452b096e37ba92eef807310229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760770f68ffd7bd66ac07fa2bd143481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53e8cf0a704d2712d54d095c31b53c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c589d07488a0eb221d1f5ecb771c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303575e8284bf3c97ee47c7209912bbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c7e7f20da6bb8a3b26dddee46919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93e2e30c038a19c54d3734cf55353235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc916995641a0223ef7ec2fbd942bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221f590f2dcef7de7d80611948e713a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c09d5b1d68f95e91b320114dca709238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3cc22ec8247f0e34b7ab6d782991e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb199479402b924e8e6c7d40193beb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c8424fd0bfbb28bbb98cde8df2f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b716fbd35b12447942e1c8af8d8e34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9cab3f6005f99a1f55b48c191fa53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcebc9bbd30d11519fa6cc19c0b189244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0eefda22ae60a5fbeb83bee15308245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e10f2227737b3e2741baf7ff1753f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67fd2f8580c2025a2d1d292bec7d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79341699a2ea17003abe2f5e77e5e234248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eb81e87040d34b024429986488674249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423e59a1ab4d0b7d97f11926e0a2431250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5c9eb250d647817aeadddc99385f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a9b3c14bd6683248cd17b48e7b7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a27f6c3a9507b7480a76d3fb8e9ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bb9bebba2a92f2b1c105e7f2c267b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21301458cfc5118f79cfd63ba34fb8ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b977deb02abe5a0f116cb1a0934548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f3f6f1a7d2eeb2cbf740cbe3c97d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe05262c9b38a517afd6eaced35a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf72758ad6e70f2fdaa53b8f245be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6861326bdbfa6fdf996c92e2fe9502c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3003fdecd12822c1a7834ac3e028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e317b6680e69c4f4b6d16195a8b5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bae551c9e61ccaa85e3b69d95e5ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a6b20c829858ebbbe18e67f7ca47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5f80313c2dcb327805a583e14570265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82a124fe02135ed289672d8f29c690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4674a8e46bcbcee622315bc8023c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668be7b3354c612e385ee6f9b75405c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b88583e72fb57a0fa975319980d1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2dcfb8b8ae654b8620c8ffa5ce0c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ac4e44eb6b72d00d065b9b12f2ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb4de9aead4b21a817f19bbf1291ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68aa9807dc431f6cbbe20b119ba61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bc62628562827de72c449bb6efe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0fb77cdad3a2c60adabeba9781fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bba12b2cae573822908ad5a4ed54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d434712b4c7126cb586cfccd37f64b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f6513de56052f0ee81fef8fcddc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94356f280df69ab5ff6f5cca8b10cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a4c33d45408026b7e524bb42d5a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed92d12bd18d26eeeeacbe708158b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cff79cec4816ca73336ae123f326d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879eba242b8411ff80be8c5ee008d55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925fb8783fc2942c6e9c70a2b2aed5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e934e97c3cbf4b1bcf76d2c9f59d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd226e4a7e33fd5c46126f844a358ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcc6d5548fe1adcf87acc662a33b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de4d57626767be5588e71dbc86996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42209757842d61052c4a7b9ca58e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d58c0ec67bd9b53de507c068e08350290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa44e86f3d816622950e77d3d4f7c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952eab2b4902671bb3989c2981ea7b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51455bbc7f972065f46a069aa988d9c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa2abd40a39f7c13e0d54c24a676b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ef6a4ea9ec00e33b4afaf4262089295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ff5a93921f15dea5bd7efc7e8d05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d3a9f84ecc346fbccd330b8fef07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5dbaf86aaf93f434f42b27d721404298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd1b48b7ad206c38a61b6179905c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4b36e8e9a49f68a61673250f33fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a24db2ad03631e2f2c24acabbc75a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9daca128569ea4092c1dc38ff98a60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9784b2460067523eb482ddecea18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f72b80e2a906e032a9605c67d9efa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81e4018a8b9fe105f7fe6a18a1207305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585bdce12db0a5a2c9f269f03e01ea5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335948c522cda5dd8cf02fb0a36201307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0820bcec4e188f654b414c599538d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc502e1b52665a110edd37bfbb3b778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074770e0295db6e30b6cbef29667ac8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db6309673d6cdf976612138ad3e55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe1eb3fe0951fbadcd40d20d8d082312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6890cda298e902d499310326ecc8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c984002bbf1219452f3e8092de7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5784834c7e19213725235969cada315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a402bb450c5565cc2b8332ab96b2fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677336de00a3a907a8c09c886e8c38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5475b462c33c32facc8da5296be99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc7f247dd261ddcfd2cf5a69193f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921384a7dc1d6895231fb03f247db9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d50a3ed1f53f267f29b25a7e5b8a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521b2c3cf89b63b02978a81c608dc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d08bfe7f2677c8e57411e06c7c610323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693249eda481970fa11063c2ec87577324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f26a3da303353b2b0c87e8271e4f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da697bf8beaf551f835723ae2b6de4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff1a5069ad0fe4a7d7f61a961e632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af400f6b2a1b2797eff41603528f2433328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c2c7a7e2357fcde8d33c36e20af0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68340c83aeb3ed8fe796fe1235a57b50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe9b2863466e6623aa98eb6ea6e8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb9d5a5d1f7145f5cea061cdaa0f5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8479eaec5e525c71bf4d90e60f6e22333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0198c15d311cbe899073b07aa58a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d54541fbf58c821ff565fd3be904c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a6aa9c72b40b42385dcf3c50895cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4cb970af2c3228835794903291e944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900919d9bfbcdd6dcbf74668c703908a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23377aa5e4fa273bab8cd6481f375e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039345f6e69353647460eb0ccbb12c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373c5e3e0b591857db63721d2d16618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c2496f8070e0c1b4ae9cde4ee29a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24321a199327c53a0d8e18cdd091a6a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ba13c144f7647b2ee14e7e65855a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f81104e86023f9d864b6930564de912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06de172516264782b63c1adbe6cd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dec017e86bd0a7bace74beed986d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ebf127397466ba234bb9afebfe22315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aadc15c50d430e790aacec642e6de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aba00991f3fe266ad8cc7d174772917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0465b7d80a1968fb9a4cb3f5c5706c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d8407000fe9fb495617924772d2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b648af87a8f6ef8fd547d2b23959fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0483b8d05eb2a1d2b9c1d0ff94363a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4366f408152a3a4766f8b40ef321d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc7a78afe68dbaa3cc41ff3b00779623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ef22de0ab5175521f5fcb0f8cc2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa764d4e854e2b9f6c065dcfa568725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bd118977d0d00f79d880833f09e9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88395c3d96fa3a93cac626510926bf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd6f9affc2f3fa7d5010909241b5fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7905cbef819ac6732250c152c9525029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42138f8667311f7153bf063b419333730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb3d489d0bc41652b2e2c8eadb46831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6715779f0b65f61b27da13eb928e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d0be1549a96b9ff501035d0d92bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad663c7765fcf53227094c067e18b6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee8fdbfb9cdfa5a8dade44865289835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48699497b257104d0972e0e4c75b968336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aee2867ec1a73646b569c08432ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e69e1a34b3d03da886e0971d2fd6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc131858d38b8830fbae54d488f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145d8c393c8090dc0a9edf5fcc073e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464ff2d5619d0ba32facba13aad92b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b6b376505809716969ed936b400742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3e7645ce1eba2e6f63cff551a00f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215c6d251bea9e20422cb7c82b3eb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4313c5b650fbc26ae29dbe7cddf4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263187d6d7523f52aa735209e80b33446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba04a44f27872ce7e250fa63e3b31547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d964e45793844141256200d0786247148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234fac0ffc75f70dd5ae645c8ee64d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3394cf0ac1dfb15fa353359b45f7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2a8d454b8837607c082eff3798ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c9dac384c24bb73a1bf1085991cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc2487c7b6bb2241a96a4b1ab966f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcddd4defa4160a302f57e61f16a4d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2a2981d17833e4bc8ce2153e16b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ecc7798daa3e20550d8aebadfc4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8272a17f216b2fcf60bfea35015057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba89cb89b645b5b197753fde1383658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26b39e7f1c050239d0fe8a7278f0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9044a6e14044c9670ce4c033af79060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09aab8ee1525abfade4b388e06228a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2df7d7cebf959131b723714b3809862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d91016421058b0c6003871ea10d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021fe28ad517345fbdb7a59094510be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a2e29b16ada794b5c8e3219d07ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a149866e6238e812fc9b4ba044b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a047c0f4585e375963dfb05c92d4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787a4c8a1d386ebfd340c7fee2a66d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cbe12514f40ba1c4c55b817407d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da898bf1350ebabc08f0a8de7c84d7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a0dfdbb1d9c8ed837b9883ecfe89471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38b6996a93190ebc5d4d528fad37f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68500069d455c36b722b0d485e789e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91197470d46b12d8c163f054b5f0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5658fb9370f0dc781e0d0042679c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6731082206e81cc1ba18d42997bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b9cef966d7a48f42933460b4f45b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de0a1d30864f6d303ebc9ff2fc9c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82514e6b0052a2016213e5d6eac5a9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776e8a28af10030365c3a55034424c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1435454b7a66dbf4ce2182b342888881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647289e06e09b4af85a041897ff1da482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e162470dca76f9d38b443b20878e9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842bb9382f2999230aca9fab3466a0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603b4af4c76f8b628bda904b17d24c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c99e947785dd57b667a67abe6d93f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e0e44c64a5757fc7a3771fa43e03587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76cb9b2653bc40141d95028b5223e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc765ab12aa466a12b469487289bcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04074aae23a6b9fc13e33ae0f655d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2277f737931b990a6c8651af7e47f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b95ef58a4ba2f0a04b6724411abea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713005018f55e2d045efd0d420baf15693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d0c392bf9ec3e7de194bf2a628f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc772ab434fa0a592429ab63b029ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e8662fed2506a8003c658f4a158a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d7a68301e1697a7d6c63617b98bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b252af36b9c7ecadb1269fbcbe0f9bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27007301f126224c6befd550bf8c8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1f9bec3658d5aca15224792ac6c67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa520510295dbe3624469468eaa49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea411566865e65366551d236527256d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c298f0e2e748a5e1f329d17a0b8439103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf11010e91e1d512e712f95d3229e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99999b71dcaf77aaf6a735762b19d6bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85902dc6f6f3875fa400837baabf651106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd7b6e7e13525e89889c1616aa942f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988972ae9c027b02a925ba7082d15cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe51fc38113f62ed22cb5973a3b687109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8386b96e3cb51848db731d9e50f181110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876a47edd7a29de011c57492c1e5cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c9e6aa600eb0798dcbb503f9ca708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5771b56d07ee51966f7b71ab53a192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ececd5613042c6cfdb125e3a1611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99f951247e642b4de1d74b13d530a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726a5f07e90b20d5e0e8f72bad650d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4040bfe4d2067f12492e5e4b44df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71d48e8a158edf6f47b072ec2a9fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8fadcd5ed848efe1ff9c0611e96c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9289a763bfd205a144ad06d6058a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef8a664a38a9948a00630dc8ce235121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ee4274fc4d7b96b1bf7029dfbbae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ca0772f2ae367de5512e2a257a4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32205e01843d9961fdfc12747efe00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25165924c2f63560850a8b915c5117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291f5fd87d67f39557cdc5a9e9d122126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e348f70ab0dc8308746def4df4c82b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e0146cb5120ed7ced8cd41e8e945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02971c48209c8a18dc40c7db4ad4da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda6c15cc3a75184dde8cf408ec2fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c13b51bdcc82cb732be373221389c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91624d321b6f9e7b9956a6d49df0a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6cdb5d348b6eeb5f818ea29da173c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879a3eb6a3ad2bb5977c5351b9f175134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cc65097ffa7aed8692dee428d90c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3afa0ca1777cdd317a10936670307136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dabaf2b92cfcd6976f19e80d96c215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734b69e6f538f61b75eb4b557ec940138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742435ff2be52d31053d40e1eb1ebbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd63dbb030a0526bf5eb05c717bd52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ba89354daf3f125a6d8a2a2eac2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775e12efd2099b6867f2b1fd7bc1ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a77663eacdf5e77b4dd2ba4cb7c8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e046647b72b1248aeb6686838e4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4cf7a512087b8e766420e8d7e1d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e026d679a563197b289664b7a3b725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb26386c5fb39f62cc22936a657ce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a80a41b14f6c8ad7de395c189c75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc334fdbe8c3baabea22a4f10559fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b463ded4d02bb86e447e99d42923a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf329b47923e40324b0ed6ebb172f3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e7d6ec858ee6d4b2b84753d57d3fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae75359503caddef8c2ea6dd1fcd39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea923f8d964158450a8648e3dfdd76c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59217d5daf227923479b71d0880acd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b492ee8012608014c86549f2cf80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ec70328fc34e826e25f2520eb749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7bc65b43a99b851f2729d08f001ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae58a756ad90f58509fad7121b85a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff0d27d38fb5102c2becb77b785c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b2c6509c92d8fedd1db013b069733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d2edc61646ac60851be80216cfb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3641fd101da2d1ac7ad175105bb58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b29b434661f52a60da901e8eea742164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc75e89a6cc332a879cd19600c3c60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd327a30401898e6ea7f50b3e1fb0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4b36d49fcc5cd9c58ff894632904167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17756ed295fa8d769e6848514991142168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b2c641a6865c37274c22e2da0c8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7504dad6fba6c213478ccc9c76f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be707662bee729a131dd7e1a32f43edf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7887847e3d3ebfcdf396683123327c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9594ca3226d40fd509dae953050dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d471b7401270dd8911602a0dcafbcac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fa52a0bb253898dbb670e9860b2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac02369a0ef39aaa141c736fca0fa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735400fe62f54716208907d4ffe9cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36153ca2e735f8689119fbce2af111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f0890ff091b4a11f25550073b371179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f32635fe455469f44e8769f9c81c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86cf8c4758c7f4c1952844a6b3e4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5a2d38a1913ffcd73383a1f3c4cc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7bff26dc595706b26a365a8adb0c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f1db0ff90f1944b84465cf95639be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778bf166d1026161188e4112b754e5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752fb68c6298d084cb21b62d87f3b4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c002f24f6bfa37e1e9683e3e33fb726187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaf87da09b7596a4d34adb46985fe5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc8ae52b63d4917f7d87f394f76ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d07f29501061faadc07528727fd15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffcfa67eca5d057448101023b56f64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9542b8e3e80e44fc98d955f664dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6789d1c12296c8450a47d7730f9dd25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa58a6f3f92aaaea486d2735af70a7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b738191d34302b11699ebf58e177b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359492d58f557d22d6a2c5a752cccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c91fc2b7456ba98290b23f953f1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf05c0a8609cf0e27de6e68b9cc24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66660dc23a10bce5f0574513213da4c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725caf641929766609a5d5c3eb156d07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4eecf106ffe1ea998b048489f75f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffce9088acffa4ada9aa9c3b0c7bee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e55e6de932191c2426d95e42b43366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600553cd10279d0aeb6f5a7ce08ac9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b91a5a68112d6f4ef8d523b79d58d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae48e1c99241215590430774ac348d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c271583837fa715b721c27dd74ab9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f7a5e1c53cf33fd7f208a6e41357208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10d2cc2d25c85b586f4e4622846f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228dbffbcc18864a0accc992fd0e55e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71053977020043523ba4041d4a12f2ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef66ffd9744502b85bbd5861b8eb392212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b46a3737570495275c442f28c2fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3b1f8a95d13a2fb23b26f258b987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa6a9049d9e78fa60234aaddbca1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649955a17ca422e66a7ca0e7c3c7b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c23662b68c25d3de7531246847b66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b360e011f01ac19b533892dd8072a01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e7cec9f8ee3e9dd62abd06eed0382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba49665a86da3a351ef19653e89f5dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44035d50d5115dda6f2c59949ab4953221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fe31236b13229c926a1109a57af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937025cac53449a03f2f2f03d6ac3733223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8719244acad1e7017955cdf7b3479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124ef9ccd86d11d42246327371cf49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c86bd4d2c630001225664fb5b3c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00220f807f21bdf554895ddd9fc5494227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482c8b27ea7419e488c9446a0f33bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154945759947f4d822bd5660bd98444229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d13deff1303fd148418e5f115a521230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb022759bf7b83f7d719e4b458f7833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d96e3e81b4b8d45276af26cae5d10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443094671bb33426b95368f2cfee286c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eae25b52accab58b28915c17f52f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc86dff0dac92f9c9c9a8e640348d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e94aecb06e779cff4ddea0afc22f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bbe975cb8bff0bd5fdc4e7a6066af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27421f62f13b64e8bafa48c20c41c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef77f3007838879c1766ef96feb57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce95abf3a57597a2b2dab691c5b0c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7694b27a2c94789b8bc3d1f6ed67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd92738bf3527f13d39b6cb5e84a04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888115dfd7f2c08891c53045add6e66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449a49463dab24b4237ec9f0a2310c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbc96e0db847901aa5d23c59b681a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321bbe101d1a3e844d47a09b99ff3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b346c76c216843908f63ae14a976247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006c642c26710257bda6c2855a0efc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2f934fc29b2fd03ba82387fbc58a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a87e458cf073984a950875e174522250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c225fa95e2e00fb075aceca32491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0334fe5d9a74cf2a9b57dc896e1d65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb395c8ca1de6ae8cd9960c329ddbd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675484a7808cfb0c90519d0f7675fe31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4237131e1761aae3c48039e56e72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b632eb3b74799bb6465ecf21481c60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3f49e93b6b3b6cf261f52c013f79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa57377f56dce5d865a849dda9e2e24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73d92dc840be1a1f58632d4b9305a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8beed0e333783143cd7068d41af69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede22a785efc26880c2ad47377f504c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4615a5abe58a1648993fd2d9d6ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57194a68516b59dec5eff10eb055f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee952740e9bca1929f8981665aa969f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4379d94415f49381f29adda1068930265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af55dcee4ff247995d3aab4637567d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba061cd24c9d5b649e099052a2164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5bb51299ca3a3f4cc0171330d28b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c5748ca1300bc197ad3f56bdb57b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5746be4a3bd71c605551592ff77c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0a533e608b045f683d8b528b72ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee72ed7c2aad5a8c9af5279c486bb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee827a9f6b8027e3c2896778c57bc1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb0cb4a51199c27e33b0ffed57d7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da155e29bd169a52d95e95b4a03fc7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fd0ddfc97400487296c3e7993af5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54859df6b9412e4b6e68a7dc3a87f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3941050866f040052a040c76af9c79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaeb1f1cbe7a6165594d38fec61940279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196210fd9dff3b28a3e672ea44513f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3816f3461546e41516b265509ba6b4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39a203adf8cf3f2cbf483ffdca51b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a422da5814544075054589ceeab82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9fe8d3c43a90abbc25de227fcc281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6e9668d1b8f8255f62681024fd88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20feb6f631b42c2064ba6d6fb8ffc6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c854e3d0733834e6e620998bb97b0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728529de857bb50ab1a1198ccaecda6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed75c80869d736b3cac29c9c943fce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c31659a354348ff646fe6540d275290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e91fa97d3734c825016192dacf6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077372dcdff03076dbd93496ee355c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199eafdb29a117c3f76b8d58c13c1d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d7087383a9893f12c6c0b4f019b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268856f23ec5aa50b55174cee47e76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13e91405fa62f39c48e9748311628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8a1ac127c68f5832556e1efe7773297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d558c541914e24ec28b05c12e62e21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e14740823f5f053a592dfb0e5829a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631206aecf610f00c72b5ee4d777bab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a2ecf3fec4bae93eb1183b1fab2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a743e2c77d31ad6aced566eb7461302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a82dd5daced687373fd955693ee59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea927fb9fac15de4b0017b55f6c3f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074247693afc0dd9e2f2fd8763efcdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797ef0a300320ecfc50bd5bf560f9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58ea568b689757df68e54d7a627a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adb17181eca918e0f6b6ad7666f55d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272245bfd3dfeab14b42d1070532c9e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2a194c77034a271dd6c83ad3ccca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda26097d02495f81fec156c05eca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe8ac1d627cd60ce3b9dc81a5fccaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2643f1fb1040faf32a33acac888dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589ebe6c2021259784c4a63691a1f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4e166759dbe19a04e43d5c8a9d4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895768890f214dade0e0fddb7b1a6386316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372ca49711f0397769fbc0e09af8f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3256aa5c417984b0e5f1bd9d8f8c7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6fc0a63e81d4f3411ffa1b3b9d0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32d7fef31fcc4777c17504d686381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932db9dc2573371b4ceae342744594321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a7d8abad05f601fbc3a38be41fcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb788e4e09c56b695dc823c5d3f37e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445afc6dd454660052834a139ea3dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a295b79c06c870b57d2be6acaaff325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>