--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb44736f847505984bca2c675038f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b0df95af0ce1d4dc6b29d96b40c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6948d9d8b1c6aea4d7400a772329c953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efa4ed348c85f8d03d3b7e33aff5e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb800ce7c309152febe6520112c15cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6334f863a415a7a753fa0a4e556176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a21a2b6a2f7196e4b0d04bac55857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ecf9fef6dbb7c58a19adb5fdd8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef96a458a916f767b89de9bd8f07fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dca0cbf68df6b87a2859bb02b115910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f6b1d27e68dcd456fccaebd7320b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76867911297d3735ad083687a6b15912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28a7950cf8040515c8b96044acc2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0eb9c8be7b79ad8337ebcab659bfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e9b2ea511c60be1e00430833f29415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71187dd2b799cb1c21532ed7d05d2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a2dd2a33245fe5626093e578af0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7275f7baaf04a32715e49d2bf174c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243bb7696cd809ad1cd1d3dd585a19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d7038c945a331d48185af9be08a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc2cd1bb3b9a942dd398c044e2d01e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f309a98271ef9a928d132809e52c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24a14b2a96d28443171dccf7533a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da82685823ffd810df9a07faa874cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004b5198492bd681e4c02e2fc1b96725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856610b505e54183cea6b455301e29726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c37edcb311be294d2570e41c24cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a70cb62a969cd87b47baca4458d2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c32686607dc37c7cd93658dd7bd2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82b2a9b30dd4c59ec1c25237e3f9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30342090079dab5e5cc968742dd93d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b0682cf089d9cd8dfdce6d64bb7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50fe6659cdf1cdea8ee6f075c9f6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a77356977e402c3ef2acaaf79679334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e7da398b54c265e05c79012f542635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32ceabc41e803b927eacf91a02c96d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e4822a4480dbd24bf514db7938a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c43fdda13d8c03c6c08a88f82bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed3212b7241da3dcb30c5a6f73453639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff134553815bf3f70845dd676c5f10340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f224a7859db10a4c9d5cc78106bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06c3ec120290c5f2ca29d54f9849942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbdfe8d41a9824d7ca9a5668a683743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f2b3a063cffeaf1c40e2e43d75b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33d7900b6c8f512004ee4bb709e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab66b05f0d23ecc10be98e46db1b47446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa4689d1f05de5b41bac54786287547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3612ff75a35f70746d8b7042e60646148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a368a6b5cdb21e570f85856838c2f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993566d4192f17a11c7d3be523b8985850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9ecb09e1177d5f36892939f8b58151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108e8d8cb1d074030b65aa9afde4d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9df97a3e609f5fa4e8c9b5714a0f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726762ef6083b521e51e80b662c43ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156cd8d7b2eeb84f90d0313be92b1c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7311055299df924097af8bac928056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03f695aa48e028cd8b024c965d43657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697e1ec185c5a4db2c1a1f9a0723a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c04fcc86434c5270fe5fd26ef4aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90b6efaeac28e07d70ebfb11a4b8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b07f9603078682d17f4272c642335f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244403d22d3955cf30382f429753c9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109c952839d922e588a09065b9140e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9fc51107a7bfdb4083f122d74b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708766ea464e77452f732952a7627865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf51dd564394b4d08df75e9ba5f420566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42a291edbdcce04141b4dca65a1d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e23b6ef673226bba6abb205d95db868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558f57810a8cf59a3e4517bd31844669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e48a7135e88115fbb7a064a8cd97670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827bfd2237f34ccae3947681b337f7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef271ec43a3271c3dc983e50f511d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63c3e78aeb3d777c0912611333c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024003a865b5b44d92f129ed33cdd3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c18e75e23d91986b5d44de097287875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9290bf1f4336b50374318dfd1f4cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcbb5e9453e20ed127c4919373fa3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f7aa6cb0c7826671d1b1023090e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d8e491804d539346a57ed47f3106b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115928dbedf9f0f3ed4edb80e564b2a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f57b36367990adbdd657452ba27c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8a61bfcc82402301fc2b0979d675982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f92c2c1ba37b3383b0cc224bc96f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ff75e368d4d5860dd717a04f160184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09a884d6e94818e49c8e4b562904785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0b6d7c638253765dc24170d1a73d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea2e3a14286ccd38b38eb49b257dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2240859ab1b46672c95a309f93ae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7506173ae4c7abaf126d4a16758b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a53ee18d219add667d08ce3fa0f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c1f02977e2c456c6071406e3d53e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616762dc5a1e827d3ddf2e06d085821392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738386d8acc0278d5edcaddcf3aad5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7c1aef5cb259a6e057edc69ce355994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46fa76677a4a4b5c234a787ea95e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b25e8794f3b73f955afe2583f7d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13d4bd0329385bca430ee35401489d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174035ab193b2eb7f59294e65a30ff598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18777a19fe025093d9fb852dfbe6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ababc8f7982b3bba7c8a5ff6b9ec778100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60217dd6a5ccae47f1592e05868a32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0851e4eb9855684f9ba56c793f2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f12127f692eeb7f300f38407eba2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a49ee664db5ae8f6889a48b6823c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbaea1fd7309551fc95453ba113736105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738beaa4b524ba6381e63c2f52217b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8fcfde07cc76399082cc66769053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8a8fb6a05a4d26468edf1cf9c906108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256de9d4eb53c2ea495a94b36f93b06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396956935978ca2d35759d873507fbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d708a3f8ff6a65de714d4c589e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706fd9cd924007c4cf35661d7243a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902554b386efc3d959997bc5617ff09d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541b758473a71a9e8cda30db6cf7ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727512024fd2f3435208c03fbc33e6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41c3dabf8160a71b31116b01687df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300655ed4204086fbb0db9b72b3ff08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf3fd08540dd45dcd50ff614364894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226dd064ff7f5c9bae3d936b376dd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b97b738a7a5a67d8c9f5977756b29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a188ab5e6d175e8372462c5d6d87f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53d3f7944cfbe05b8258510a0e7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257e79505cf40b28a163767fd18137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be6b99236d84f56aadc6a754f43e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8308353420d67270e2df5bdc02bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16abff036c79dd66cfc79432538f1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb00cf6ccc6f54a5cad924c7d935a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48115dbbbab826f95a8ad7f60243848128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed8a7161dbd833bf3a62b4db0c3881129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c14c87c012ceed1789f142aeddeab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319463b26b9da06c1644b5f1884c6e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47497fe3d82b36220b996d062f7f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec97b8797445f49797ac6c18b4dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6eb8e02c32e8778dd95fcacc5f30a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc46fa80769ac72361b55c90d32b45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293192e33986bf29a9fdbe2215f40f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb13d9cdff0daeab43d49a0503950137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080971ab30b3e3b011b0b2ec5be51775138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6af383867b129bb25d9dce076dd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f501aee63957b8780277221a73bab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad99d97780c49d72a40e6929eeb20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf181581bc8924aa696d9afb47a3268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea84f256f05ffa3482a8d65dc7a50c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce6473ee7f6cbbd62ea705fdb38f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebaa1c0d9605f05a7e391219bfaec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70585c29aab7a02adc4885fdcae9d0b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413c898be84ce12fbe67dd548f76ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468690126ac64bc8935b91f8e423607d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6ed737b5c301c0f8e2f920b0c758f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc758a8a4e3ba43310dc23c579ec7bd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89dec3f509a405e4a798b1db335fc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da6b7714dc1779081537ca1f5ba74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9690b7733538da8ee65e87c6440a6fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b751a7e2cde7dc0c47696cc764aa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2be7f93fed9ec644f32c3aed4c54b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508722ee2521c0f717c4916f7af857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30023ae1b4151d3e614def4aa41552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd329d4855290dee9f22d6ce2a40fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c509fa4a105ed9029a02feb81c1364159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59810a00334e6a042020db6b68032d7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede491c1a92bc79ee79ffa79e7bb3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379577b39a2df4f6aaa3a3cffe57226162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9e2d8fe5bdf22ac60b8f29462236163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994a15e1c351e4fe6e3a55fb604b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167808c6f35c841f8ea29d7f9bd2b30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fe76cd3dbe5025269b8365d13d10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e8598195430f7baeb2b175e7c41a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758a86d05de13dce9bb8ddfc708ef5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b09470d188bbc4e911bcc44fdeef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2fbf263260390c156925c5cf6553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d47d3258c187421aef0d6e5e3c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100803f6537c798c9227d6521a77bd35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b7f711e85787414bc3b085ae987ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d9a1a6e968c79ca03375eaec3df6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd7caa58c4a9432c6383994211b72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212a4f77ab224a1d3d9f7156a07868176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c040d92b462653e3282dd6b639077f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f499a9d50297476e6e31891dd465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6593ee8614329f13382c9458a300157179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e5eb98d0b6fb78ec15195769b083180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e31cff84fa49f13d95cb1391e91a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db467f609bdbd75efddcbb895faab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d320d70da9d6cf5cf98ca6d321747a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e174765f7c19ab1655153a8bd096184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94f40dd2249865f1d8c36cb788cad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c11d50da694fbb46ba0f0d2d0278186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b600384c0d6cc5f3190c13c0dd4b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e85a022d06584c8bf34d5e73a1d46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603871f1543e172917cd7a8009b2af8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ebcf5a6038c973c6106c84842c7bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db28bf6283c8982e9ef431164e7c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16a42bda558f578242289089d59191192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeadb000df21bee781a88d5097107c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901237e11c73c3aa73e3c81dae117ef4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a1296aff6da81b6f9e7d2b72cce4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac96543387339e8972b299c1e23e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fee42effb1b466890dbd80f6c568c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc685b177d9dcc36222eee29435715a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221969ec1033d10a9f056e160bf482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a0cb42cb44e7e672f535799c2311e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcead3a6c6ab5112da79ecf3580ef32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2050063a69894e2f229db3b92429eee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac732080ceb7319ce273c3f3067380203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37313ecc22b1b5ca2a0c67cdecee1ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5facaf1f8883fae6d87347b5285b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391795733c88326e0f111d739f61c7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c540504769cb74f392ced5e21dbd0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5c793c3d44a5a39bb9668c97b025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8da3d341a9f938a1c33ee6f0b1f8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463d135f961337388ec6101204ddcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e80e1e38f8e5f13262fee30eed88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3affc04702645eb56c05cdb0349e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d69df162c7465aee550f52000fae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200e7f529b181a67dd78017e830927214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d57473bbe22ef6bfbe0c20a157021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323a8a39d221afc9ba8f90479aab22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb32dfcbd8e01322faa0a0c01984b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b80e540dedf0532ef2b3a37f7cb331218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8585e1da55c1b3b41fe94486c9b355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df3c75fa7a002cc4d56f16f60a2a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53597e10c69a68484ee662ff990c3747221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a00449d4d486acb3c40b8137bb72d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f264c69c251ea070b9543145762ae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb71746f7ee3e2f59363da449c2e53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036274751013c6709e5951987ae6220225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0f17a8f587027ad43121cc01d2a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e61a22f0592c719e7066d25568d90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d85327b1f8015c3b2e7fadff592f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850b8706ae435882e6d11c68e13d38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423cdbd085ee9669b66d53bb2fb4367230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542732070ebc2df6d4ebf0686da3bc91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b935b72b382b45998047ac9967d08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2651a0592abac9d35766506803671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c2dc19acc44641e01454c5b013d92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240e80039a96cb9fae4f771382180f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbce0a291281b0526f7ecf8e9f9947236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f6a6b5b637465ddcda13e1c50b2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44883e16c10e9dd5e3bf320f51d07d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97091b0345b61cdff92a8a697515893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1bae7f88114fc44c7827799c2473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f089b8002dc5b98c10b49659625815241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f0ab4873d0f05e116428ff7b230f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8955bb485a3eb6578194331b7004b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9cb0bcefc094b8c870a4e39e81077244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967876e10b70442224a02f52191b55e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafecf0905b3e6774c30bffbe91086ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b93778750970886573a63c43c122cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa98a95978b5a75c793687f7f4aab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91734ac57598bb38639dc51ca74db7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ac93acd3552f2e2695770dfb2e92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581dd46a66445b18c72be5eed131d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e58edaa14f3e9c0f55395f187a41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1460857e3943b53ec2dae5b67bc22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba541cc302e03b4a886ca0620cd8fdf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d9d2e5072b9074d09af9bc404c3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493eae66c7494cbd4bbdf6ad2686b05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5f046417f2dbfbeb49fd7e4b0b3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997fa24c72c371d577f8cbe447fd107258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2db25d8bf96a74ff860a7fa445a61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf98f73221903273b5244dc4bb7000260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb246210edf2b78df99edb0ac354eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104da83a5b4968b6418b836d05fb6d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706883100e613517763b7bf7a41214e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8073253006f24fe1332a904140024264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1875b52616787f0ccc3b2ced8d474265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035fabc3892086282130672e44b480f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491297567fc08f2c373c3f723220730267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c99dbff65c3360d0d2897d4864b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e26b6cda99a86c1e326a8b93310c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b984df45bac17a6a1f1b6d0683a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dba6f8f418ec9cb0f0e6b1d9f16c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef88fcf230882ed80f1748a76a94879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f2f820d171589af71e6815a0ea46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d9956808d24a93784e6d9f157e3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc87dadb81303fc3d68413860fc5cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6b8ed90dafc7f0a68ccebccb90e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b01805915037685efe6642fa31e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ad4494caf6e320c8e6b64204665e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe0f7a24b4b1e3990e9ff8a2be954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c307924725c8f604f25613a45bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a664b8aefda897ce27d4aa8b1dad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db04c65c3df82d13bd98f2b5a81e02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb5f0f7a8671e989bcb26641179f97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94473f7240779543583c0ff29c303284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a710681290b125500298c7279bf7956285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f1c1c0d04b043c498d53c89bce9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286531d9ee18675c1afad9b5534f9add287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31d9c4149f3ebdb59a8f9f9839b7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12bddd9db8e483c4b86d74e1e9a00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e0fd33af8bb8a30a57455a76189b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a462e4e15c8471f924cf4e680ba727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cc5adaf30144b69aba89e39132b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf7034ce42c94390ddfabc165820b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f521daed30484856b56e253d804074294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499df8e496449632a891e91c1376e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f41d98dc1e5b6cef1168734c1bbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68300b9eb2b1728d84dfb4e16b630f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48b1ccb2ea2c9cab96c6f2e8dd9dd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244012c2656777430c63491640e8813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c63ad6829c31b0ec935d41c5fe126300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a2403b508ac5d26656d770a47d03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdddb503ee26ae622f1dbbbdc0f6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee697f55dd463929016637d48ce52d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2e91a1eacd7d70857466fcf62059304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e84a2b524c69b947c3e429a74ee0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a5ee22476ae054cc3454f697c3533306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615d1487a5e638586ce51d032b4902307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9622980e585d4a26e81fa4f3bd4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae03e7f54ddadb2534c6ef24abc253309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96fb2f26c6e38ece4f292c31690a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521d738f580b4a95dd0949e40a3573311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bc0cdbf1561a23e5fe044e1bacb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff515d67c1178ae02fd4c789e96a8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290be21676d6327538f28d9ef4e27b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a94bce3ad7cfc5b86f00f81df63b3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c563b7e2e2cfa0ca351995b15bcd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe2fc0f7c1a17bb4ae41c0261d401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825996724f33176661bf059819f9f0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad147b054448e6394e4be2a7d152c99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8edfc73eecde413d1078a33b1956b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c553d83b128bf26e7671ac2cfe341321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c73dc37bd78fac9cec9bba4414aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef04d043a463bce08feca10ecd1965323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f960ccf5a9aded5d46ba226eac5ae5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485ba3dfaad7ff280648486b092391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96ca358986cdf8a51ef45cf1f2a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4f00af3db369b591291a3aba71b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e336e59b86773213fe52d0f8cd9850328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029e269f147a961c94abdc64a8c01f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574235a0c5f234e8a009c7f2a9faccb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c959b294826fe6e51e0f6d63f0ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ef236c0f3edbb239f53cf44c52f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d36483a47ae0f1e14503e0be96e91333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c1d8565982c6f7a8a7b0a8035be751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3063ff1953175d455d092625e49fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9ed62f1c62676edc876a724f9fc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c1a33a6dbdc03d6bb879d39b829254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fccb2aa0b81c2349c393defa9911a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67e2ac089f0d8068d9586859f16d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebaedbc495a3ddb8f6144c3cd02727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b2c5036d9e9a49d7fd3c669f6fac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1656aeaaad9869b8a6a9a943fe97bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923320660113cbb8b219aaf1091b4a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa6a75ce9cda7344c8765b9a1cdaeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5c9888a4058985f1a41f32dfc2c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db55deb23c09d68365710c9f899be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64715f4f4da2fc71343cf396ac0096e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d6511f207a354aeba45760e758ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29957384c96a6f6bac7b9abd4f41bb7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a100bf7531f730d91ab66ca742dfc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a2fd332eb8a0301b1567b589141518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08d2aadc87a393bdf7b4f3d4bd57719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc56fa5f9cd6b5eefcd2bf8dbe5d1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df230f8155f16dab74da34f75aea50d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7294f1887be1d06ba9c34c4fc8846b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe8fe74bda49b1c5b6128f7eec47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed84eab3750b33400c25f376e1d230624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abcabdf2686de021c953896fa0b5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6aff05b3dc1608cf39de295f42eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367412cba07e6f8d8882f8694aceb9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788856099491dd3343f2404a49f63228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f1251f6a2cca5659757dcdde39b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c735dd3a34706933051ab0c46d8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f2e8b2d4ee741d7fe9a33fd3a99731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114e41c6332244547d7c974513a21632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7eb5a0f1b97d2e76124feb5f1f5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50163ea1abc3c8297658a28df181c7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475fed170f437c07f81def98feab7c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a21b966b1a32c916f931828f6dc1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a9af2c8e071745c7eb9d82b54c6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2a037824b22d724dec289cbe1ebd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71170efdbef56eed2e8f48aa3a711ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3f0a8299ef5cac1ef6b1ce16bdf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6adf24dd1c8bcd99bd273d419c062f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f97bb57136bdb1487392fc93703342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98946cba5b6a31e1dbecff28a77d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84734e3acd1bdc829ad3576d9127f4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743ecc2db5fdd54624cd16375a206f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358059da915233cf8891d6a21f028646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7e044dba4c80cb44e4707ba5f07c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093e90c0db7fc435e1c90818cbd35248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c0f7c8e7cb6f995f5c53befd6718249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efac9747668f809939b105f1ce8b2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750514b1abef480a1b3fb3f63fbe992f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf21a90ae74663d66e68c0e972509252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149fe0aef671d23f67c55722ff9ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce03ef2cce4017031732207c5375654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea275ba067f5c4dff4db80f48eb6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1175ab05f4989af5eba6b185c0d779756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e8a5574ac95b4a0d7c9d487a1cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c56478df1145ca5a36468e4017f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77bf54c984fcf66c67b63cba5f5fa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0744608458e51e608284ae461372f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1498a08d76315d9c9bbc78510885361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec878c5db01328da0e17dfa80d8ec862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b190f28a2fa9b2f119c057c44c1cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2017ec5595220ac1452450326e56f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a472273b675a9e6360c758b0100665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a475bb4f3911dfc191e9aeac98c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54365f38d2758d5277c2bec8bf0f0f7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d221f1fa63bf938c4c22a5c4d1ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ee780f3a9457070feb416bcbd64769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297d1c2482e8f1fcbc6e0e981651ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208033b40b1237d1b5fe3eaf61d56d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce04d06c31d11e8fb29077e67791f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832f89e87f6e1c5f4d8017b8dc780473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e3a98857f0ada0df97fb9299f54d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95f71f6514254abdf0fa814e4fe2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8758a464cdd7112122c6c8bd11f1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63403880a28fe6d68bb5a40ab5b3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ec0595656bef6d4da2983961878378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74623b103dcb3b2182653890b135b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b91d592ffbb2052588ed47684e119480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b78c04a3d1f9a08a32363f2d86b4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d18a47e677cfd57ac16050c8946182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd6e8b9e75e544d3b3858a653afb8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45a87cb5312f4034d9284fbc9fc6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac18bb5d8a63b47bb3262dda71a0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a74de6b93222db848d14907ab5e4b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72885934bb13f26ce15446a7d52fef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcac008b08641afaad69211f7807ef288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102561cb8814d4a8dad3743baec9bf5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a2f75f642ba83540d9a53e87fb8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28e35d81f577c4625de6ac82e5e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1041422b95b5113ca33ed69fd1a1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb923dd5da6d35afed7acbde27db4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cdfe4bbf02f9295f47016777e67a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47e38aac807901cf6937a007a76ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306683b4446da980eec84ec921b247496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bbff63c90add984ece5dd5a2c0c3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b74657628ca6fa93a75ffd101151698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fb6c6a53e58a80862e9ed749e4af699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d582370b6bd0080cf6ddd1cba4be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b291b5592a14dfeacadf96ff2da35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432876264517bd1532f436d51e60f9f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64a884ba033b18fe8110fea5d789b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddf4a5ce14e95bca0782ff96204af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72977a1255b13ce5c95971e08aa0e99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d0c54e66a1760bd99cb62a6e02717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc660ef706d58e2546c8352dadbaa55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1605eabeef1a03deabfcc8cd1bc59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ed2f489c07ee0f0ff95b0a3c50e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce42ab3493d7292e220e3cb6f326dda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b66bbcae5d7f2d3a9368a8a0d8be3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d5d12a1b60cfd201adef1f0c783f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022b34de031c60fe33f92a49d4fa50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a69b238030c6c86dd16a626e3adec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a20b95088fe4d1be58a39134591d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563f2f06fe523a6eff031e898a0f4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f00004f5d76b522c368082b5f4559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8270df986fa2e3d4935f988e4d0c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61048bef31423f481045af8bc8f0cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987e37f26ded695f22b9399e1a7f97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d45cabc6f858fa2e7169b42e316d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e396c66868bc3bb7fe42347afea83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e08959c671f130a1e9cb523510d75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6953a398e497e9645e48ff33877e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b202b313e66143e07bc936d0b84c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283206441f4a3e7e72df2edde309f54a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a3338ec0bcbdad49c2046b0e85b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599a2ca067b53ded1d4aaffd79f0145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e65dd0bf1f1add75f94511db139458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0613c5e116c20e4cc8bdf48a7479d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbf37463f4d7271f3026bc4e2ece2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69bcc7de1764bf703619678abfcf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f8a19f1616603451af9e12c54d4e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae73eb02d98f4e0e4714dbe3cd5423134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26b74b727ceb03c8a4f4f0c2037bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96c8bf0faea6b3e52b3f10620aee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f3833f98a60f91ae848b6f9c1706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d99a4df0e7f6f3e5f729b9a8ae327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aebb6a3d6e65fe904f90afaef1e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353913ef66a27d717e80e0caa5446891140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc3d3309e6d1f6749e02fb7c038ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0664d264e1332a8aa1d6bff6a947e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e2621952f55e288c863d6f221bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9398a0857619f5837f8b90791e404f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5013d1cd74a3a98fddf2c80389ad55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5f0f45975e4d8439807460da4772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1bda6ddcb583903a9e5dae9d83ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae62f6b9e93411873bded41dbb8231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2b04ea7ec71c47d5824d566493df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441343f1e9e6e934fa5f0a826eedc008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f486812abfde1ec77a62208c3ab3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced587b23e1c32efbb6de07d787cb1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3adaf4a22802dbb46227303749043f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f7c05bb6df16b03cd7aa7a78468e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa1dd2bb523a990d4c4d7ab52be6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee44d51dd65b9a4bf91accdbb09a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e11709995aa6edcc40a4ba9cfea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12982c6f8ab4d9d2fa7b9c88ef30129d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe56316f764ee1d5ab499b2d44206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb1455ffaf43affeccedaca35cf2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b6a3679fe31b2e214ec27e2dec92a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb203b7ea59fc9dff40531c9f514e35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30683065fb7cde3192ab52a7707d0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d0a35a395b8620f4c809e9b48c01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504edfbf3b8ca2b6e18e1c562d9f940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc1af47db50396fe8c857531e62f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a709ec65015711861193ffbcaba60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74602aa8c6d23f192c049290466fa0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472fce0af7f0adc39a5978cebe5a4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987d855cf3a163b55c103073317760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296152911379d7894abf027847029d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf737f63d58b4641cd4a4342d52b820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357bb947c50a7d5075323c797d136f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a78ac49a4827c88c2e19a9d89dfca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d28fe4c003d5467f68100da7655c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bcf4558b7db7263392f3f50fc8768176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d1902d673e69295d302e7284da7f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60efbcb314388a852ab1b35479613f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb3dc216d52688952de1806cb7faa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d65866fbbdbe4f961fb1dd711cf8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58710238048d37c35d2707d0c5c94119181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeb4927536941c2a085d1f8460cb54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43f6d5a7dd1ca86ee5136652abd84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7665d6523f1ec7317c31bb4263c788f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6f03394edbda1496dadf885ccd3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef05dbed394c4923975d327acdc76d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834906f8c606b974d4bbcd7398c6df9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff95189db2e447827d7b51e57645df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4f262452ce22ed6e7a3917e1e1e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89fce5f4dc97828e02f5daed739d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8847c635a7492f6d8913296bb4019c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181dd078fa5b2e738b2899cb1b1f0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a22202ec6cdb4d9ad594cca9f3f1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f27a7755a7d8cb05b35d650f6d389194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f5e0ce53f7e2a1c46a12cb09b8c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e66ff81d0422b80eadb3c16eb3409196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70877919077fff6b0a6ec6339b944f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd51e9b79cfc992d0871339564df1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8c254eda8050617e194508919e65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b36f217681001c149c0a983ca9f7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a2fc142e312578ef0f6039ac8146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a20c9d20568760047c28c5e9c27f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae4948cd01a0e8ce319356fb3c75a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297bb43aa7d0ccedec4c006be69802e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e2adac885b821b77d88df368ab96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6de1f902a90ba4beee3376e01c4a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a886f7941835142b63b4965083530207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d878e6dee6967862244bfb3088d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66933081d31dc10e413ae2c0145fc7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87280a5cbb32d759f26166eddabf82c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb89b2d59aede7169ad09c2989563211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1776a9e152907636f8cdfd6a14e239a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc18ae2be2c5f8f397cb7e9df932eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c14ff3e79a8873b8a684bcef92a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e4f9fae5accc65c8a9e321983639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a09d83586eb3944384cffd6e25b88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca053c77bfcf034b0982c94d0bf5af5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c4a8b425281b3e5ee82ef4c3b972218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f9619910d8ecf19c468e317a64c1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce419c3f104409d50d2769ba21f74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5d3e806c92655b89f3cefea64b0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b8c189e83990fd2f46dba42886ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8130718c7344dddfe75d3c2c98f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdad8a2db9b87f205103769c37b5e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec922c40bc1aede16633db8439879e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3dcc75a5d574f26abf6d84a94cf40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b03b40ec3b7d45fa0f18e283e8a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815ebca89535d4bb84bbe3daca34c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8be5135974090c4aeaaedcdfff8dab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffded882a2a41d0f2d546c4872965ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7482528236cdf95a70e6a1ae8633d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb30a51f083e4e3b82b43f2a2f5a741232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c99e10a2e4ca2d45dad76a86d647233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e0ac81cf6d561072a4d0fb6479c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745f9ab2ac2f54a002bbe2cbcab687235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565bb9c0d68929e1312b78bc3e7e68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce02154b317aa4c00884968e0e0eac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120425d5f7aa2c0272b02d393ff9e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dfa456773614c7f72840c23d40bac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5c7729a5a96b69cf60586a00e6de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba4b89dc5125c51a0bb30568e632d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a1d6da0aa6f4142de1f8dbf984c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78250070ad730fadbfb2a65032114d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c372ba86dd8c43a290b584c05fa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d5c5bc4a07bdabfe8b237b1272f98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f14a4d27aca5f2a163b7bdc712ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b0009a801d41ea475b08811681ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2085ef7d56a46eb4b4b71241a369248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4d993d70432cdf1f96493937951d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da479249b9fc046157b9a472796e80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aa657a398dd0bddcf79699dc6b864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35b5fe510971ef3297a29af24a2b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a655442b0884d7cc6856596c521316a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a86ae2b251de992e562d64df1aae8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdb1ca905920e382c5691da1711eeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515234179a6c1d4d14e7bc0be7cea284256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187a2b2541c71b079325786eef2419257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651e390effda2a2d9371546ba8092f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca632d41be4a26c19cab4f8b394c60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e34e4458572241209557056f20183260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085ad36260e2e6d781792b3076129f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3307baafd07058d1fa7b51c5f006b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fda28b5826b43b2465c1958a835bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e82deafc2f893c5eae63b7bd621b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00621d381c871b9bc4dd6d480632967265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a8ca9e1446e49ae85835399d7a47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c2b585486ac2c0ec94eeb41eed15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031c9e34c33402dee351ea35c43f87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42242e480600a0d9f8f89a145d00c06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a32cc3a2d9ff3ced7a03bc61f25ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d91267ea3a57e1054214fd052fca6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfc79f1a6b81bb994e1905f50b88b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd0f37e175219ee8f0282f0da4018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb122fcfcb91e3ff7f3e1fd5d5f5ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1fcc1662abd9703160cef0c65304275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784012f6a992290800e17b38e3e87c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9c892c984aa82d48e63ba2a15f49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160bd762e069a2bdbacdde90a3a073b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf16aab29fca7ffad7fec7045e1fb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e27cf4603d6d6d2b79134337857b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08088e40a25d8729ec249a65ad73b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b1825c37a97bd0055fdc8e218409282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b76de372590e597741162c64aa6e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7c33f5b796f53deef5d189ae3604284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649055678752b866fa5af34acf80c24d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc685f81f8067adda34c0e7e8c1d66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a298a61fc7e0fa302ba98198a0ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b59eb74b032ae88ad65082f9123a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124189828548394afa85a29bd35dc48d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632046b03752107f63eb94160d34ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8c7f08b12fa9b0fd92f11a06aa35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ceb7916caa300812fbf11e3127ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d608bad8820a8d610e966898886d60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94d81294a9c454bbc800e65edd0ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b41be64a7194faa86614e44ae54bf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc4a6f17586910b6741cbd777cd75f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa0e37103bada1e6075a040ffd2c6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a7eb2bb42ded3cc2be9fc1f4fc1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51c6b8520a6bd6f0605535c433f4e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313887a8e9db064493308f57d800cb8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c3cbca78de8fb7e764ca4cfda819301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf04280d1ed390a94e9b3b1b38c127302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d27c5f05f46d247a3666f2d23fd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626eef332c81356a84560435d3332cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8b5aac4128a37bd7bbee69f99c61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88005c99064c84f65d7fb690358de0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc5cf57dc583ed5dd039244e84e53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ccdf8a9a4e645477a35a075328a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448aefd62d70161affdc39ae8cb46b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bba80ea708cceffbc83c20688da62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e39792c1b36a9027b7b39491b1a67c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549ad5a850f0eb02f4a8cf89b0b3ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229735eb6641b258ec7ca00f86d1de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96276bc3208f2e592ecf804bc76d3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d30e2597dd3ec05c6c41a98a7b3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5dd74b6aa7887cf93cd5a3acfa42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a14c81b70f84c668dd686008405f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5be3c7506db741bec3d7499522159318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b58e7ac7f1be251f22fadae1c12e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c206257fd5b84e3a0453be143f2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ce6d97a088cec47ee12af251048e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248af52cfc1beb7a8de31e92581db36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3040ede2c8e170115f8afe5b0b7f99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f250889bdd157350932c38e22dc102324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1e4345c5c4ed671b41b82c14bb4e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>