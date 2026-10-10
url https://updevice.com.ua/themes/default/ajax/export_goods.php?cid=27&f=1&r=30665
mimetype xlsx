--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed8c9b959e95f8079a927344a17b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc93bfe740941af47267a5f8af4e5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f169a32776ab13973750ca8283d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521bfda57d9b5f2d5444d99dc3ce314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44dfc086af429988255c275fd1b105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce03ed207a725f9f0a543b2faf47ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ba0e4a3d1fe176e167bc31d813e3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea836d5d63070443509028f2bbd1368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0d1bfc48c8cc239199fead69d1f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87eef5dcddca488cb046fe788fcd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83a2b1be4a76c1f8adeef1ed16fa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd801419e11cda16b303022605e504de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9cf38a2eebffee8fe968afa4aa5ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8880a0c6bbf658580b940274a6a36714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad976ff6d87cc256755d440d0a172cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175bdf8076c63666d6b5a14f45920e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f951c4141f64b5709d8ebb7c53c8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf0ba32d23614d370ddecbd76687a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606dccc713d8c74629e0805770919c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed2025418b249cf8ecef3438f5b9b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686007be1f091386e865b6961b558621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1c3ee73845a5f7562d90ac23f9e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def1838af4213f7c24c234887d220b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cb87f758504045132cc7e824747724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fdacab00d8c6adb128168d03a4c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e83b4bf1e12184813de002646b6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd6f0294d77f37a87deaaee15a203a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d464b222e26c1132b8720c40c831628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262301ac0770ddbabb420841bbf3bc3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa27c779e33910147ff01d4cb90541d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb6d22d09440273a4425b04b9caf7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b21458dccc948253653dbb65d6a2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a322266cc2d6598adabcee26e9f9ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172f45dbb352e85234f259b34529b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba34e258e258e940d8222d93a37e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3087de1e56cb8592444257ce7b6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638c1f5ebe62368b118d6250e597b7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3247bfa1e1defb059b08e7023ed86c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902190f94cddae1c1b2b50b124547539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acccacd5ee5fa41308827154c7fe6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d7be374fa8fe752c1d77187d3585741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f77258151218f64de5a60b090a6db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bd5f3944e032a9c5f353bf33b0eea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328b5c2bbc922fbd1914ab9ee923e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6000ff7fc758f1d6b74c09bf5b34a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e61a3b2f178317d074e9f540c64db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15d946d272791b3630d338e6af67847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663730c68020425624fac69c86f82248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14444ab24c937689aa7e0c345891b37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac6f9ad0e2d7512f07f9748dd385350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27975c9c1c33c4be321ece7aa642f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849a02a5446a93ff709bbdcc275dff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e2a945e59dea218606675fda4a4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059caa716716e8dfb5ad73c5eb5e394054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27052832db79f200f09290c470d22b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0a9b977a666a54403d7c8bf5176f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6170079dc17771784c41940db1bd3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa6e90daeb2d494a642fbadd7dbd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446a70db64f8d5852c192659bab44159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3129584a170e7dfe34cc9ac3fb8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940498352848d816e2a1cfeebe89361661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b293ee7152c5a495e023279dacd8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cd1a1441c831d55cbbd4da50ef88563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115709b988e14f2ffb2e6513826b3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe962a4243d8b0b15ef3e5357c0f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb9628415ff35044d3b7de6525147f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dfe2dbdf9a25a9a9f428d4b9fe3b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fd98c18d5ff582fb279f19a47fa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b0ae9af5c77ccbc1a537678c628769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41869e1d286dd19153e9d07b807aa5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf172b099d75f132a95503c2f241ee171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fc1b2fed404057d8ca50746a23ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b57251b73bc9c52a1af506898204873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab654ba090615f63ffd60b5105f9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404fd6284b0344a560a873dfbc354075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad12cbc334a4d4beacd6aecccb45176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de1a843295ad3caf88b7358e1486477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8d01d935ca13ae46a055f75a1f8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17026cf70fa7fa7b62f39e38a08cf35a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56719f522fb72d9aa75193a88aa74180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5256df9d8b6b1997fedfd95996f9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345aa9e7897c376536623359bb6eb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181574e5e2a7faadbc93787c39db814e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105c4f58c6b2b19beeaf39b64b4a9a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe0480e0642b7f1d866026243b9c2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7aa67d71f52745526b9dc6159b8a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2bf6b20b010cfddbf1ab72acb243b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c985963c30ebbb3d79544cd5e5ca5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9820c986ab8d580f533bf0ebf95d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf1d4fc5b516c41af8046434a656f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4dace0d81e420d674f5b3b49f35b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a99641e1708b54611d513721b4df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b567214a18f630abff25cd0986b25593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e74ca4764046b51a7f03790c2af894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91438ff4fac750c90067611dfa61da9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77334757d378b2d471abc1d1e3975796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b6222caaf7a518a5a72eda6adf7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8f0b09da2276684aaa1f776b97b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a75bcb4d3ccf7c2b78c1fc37e835c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e946d1344bca8b95b3407b0e18de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf6402ed209b0d6aee45725fcab5d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1c97aebc6169f0250c78574608a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413ae30dbc6055286fae4aa2c226c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b717478b2e69fa8e99ece12652dd9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f6c432d93d55a2e5af2a38cc73ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac66ab7f469ff803962e22ec25d99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8518baf5a96bd7b68146a641e115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef9b859e1e027cd75365c897447c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5437b18b93c6a1e3e8bc6a653d97d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1973388ec3743bed95b491cece876d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ccc155d772b68c1da65d7529563c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e966b134dc2ef9e832575f1f425435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45159fedf34aa668b89eb8c7b5094c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3ad3373127edfc9ee9c08acad1ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d01e27480cc0809a0ae6a204fa2eb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c984f46fb542d2595ebf180746cc6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56bb87c9c577e5ea5ab750eab2877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f2a71cdc0d5af5914b2b9a2efde0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e1ec52a27ba787ddfb507ee7b413119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93488e0fd633db537d903eea71c287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b218715efc3a6cf811115a9b74ce990121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da69988c5e51b8efcb4f8a2c854a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723f10453503c365209244d0c81b0e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f96d74f2e0486b4e0649c825b82cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c73703942c777e72a8e8be27f07e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b8f64b312c02bef34a8d0ae05b943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390e95a850f1ce878a15632de5acde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d16ef4d1f4e4fa37703acd26f5be1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1407c53d67e5096253fa7ff09e8faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b56c7ae6867b782432f281e7b3387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59b53746f0800746de4abc159b87b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24660b53bcc00b8f73125fdf40265a76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e9df101352839a204367832b6ee0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a96f91f8425a815d6b84a57981cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023185d25b05702a6463b6f6b23c33fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254855810ea810b463bd6574cbc1c646136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea292d10a77db3ec7d03cdb5839a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8baf10ecf95efb7cea5ce49beabbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a11bfbe5a29b2d1c7e5efd73a0ba6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc0d13e42727dcfbc72ab624e81d2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf006231c9378c957cf55d0b5adb92d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145ba1eaff941181db13a0ca555486142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9258545e32c177e5ec68c944d3e69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361faf05624a03f8d7538338d57fc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab85bcc19dd4eef30826fee87af52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94734a59790d5373100513d195330dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbacaa94d4dcba63cc21496727c26c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab3308582ed405b519bbc226f9288c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b1b5cb48f3b6b3a42fbf35aa34c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ea7b19dff9144c1225b8dfdcd1ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6bed6d5ac659b16fbd3c8a402c39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad08bcc87f1445ce9db2a2fa030161152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867975558b51fc12ecfa12943db81a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639e9275743079074d99a51d464049154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f12121e58cd10d09d4e1738f46a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841660fd91de5b3950c8b6dac872ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626d4a8eef46a37c34cf561c4893cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ce34ebf6093736ea4567d7498239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ed2f56dbcac34f48e1a1e0e9d4775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6039bb370b4c5a7d9dc46cbb53b7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882fab3ff8aa9cc45cd959032fecec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf605e4ffca07db2bb11a3534d652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5756cfa276a293f59a692ffbd157e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6bc6941a006b28d4f86e8781bf34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3ab52bafe2d338799f8258226891165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9180fc85996e87e158d1199fa296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54c1c0efe489c924cbb6a6ef0a1543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4b888bd7861c319758cdd7e83bdfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c90245c32bac443475f7673ef9c4eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd683108084cf470d2993de96b4e6183170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ee38ad714ee1112e1087d65d36ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd204e29a72c0e5091469300115ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739426eb6bc4ab3de166610fadb8379b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b85195548e81b4fae8a5cfba82eda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d787bf9b8083bc7ec3da5fc757082c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705138693513afc2bd30659db6f35ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c4f6e13fcce0bb1f47d06bcc66bce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438abbf09eacba15ac19ab4b265a3dd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a093b99c713f82fb0ba5001d35cbaf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50a4d51499c371dfa493158aa7af9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d3b149349f7a29c455c85c2f19b5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f72e76c34dba2f6a244367ee4e65b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce17195e97b391460071a4aec4c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce6a8accec048fcd25ffcef3e7272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbfc180a3770e4c1d10ad0ea8c18f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e70d6937cd6d08515e2fb3cd53a4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8fe5f51913f4e85feef39315499d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e74e4dcda85dcec7b13613f40b1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57057127625ea5c430d7885bfe3be84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c87fbed8cfb4b214d2cba33f9534b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeca5e2c085f2800fdd27deec1f6bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef4262705fc8de179673d94b98d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4bb2cbdb85341f0338debbee61944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194eee08881b17265a686346bdd76af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89f87912be6ecf07640332f8de29c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeb8c7c02d19ddbfa69d89e79c7228196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7f2cccf6a27f4d39693d4156ccb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd4455b053ac2c9a28e750c306995198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422f3b8406f3d3abbe601255d7abaa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4b057fd08e355b419bb999294ee4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d653b494561901ed84043e086dbd2ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038801b80af0b1a62cbad2197a5cfd52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f9198155cc26fee0f1e0c623be805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d874c721f62de4aebcb19b8129da37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f831c73271062010d9a63bc445ffa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638005408b471113ee7f78994747a70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6feb1b519e8f42d8b3835451759cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc03149af5d00ce6b91ab4995ff23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02922e6f68ba0405742e824546936dda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e29fdd7df1b56a210fe94f4be2c079210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1f21a4cf7ad01c69d1abb92488f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243f00ece90479fbc9a0b64a5154ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c40ce2a38dbcfd6cd396e2cce06f8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b063be40e340b26d3f1d74c9db74f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7519c93ff3f24929861acd24c2092215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb9da4bc41ace8bd4310d3961688c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d704f7999f87d7a63e7f5b7551dad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e96429f3f1de42932d2799a9e9593218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25776eb6ad8c6ebd6806e6315ca017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc66333fdb3211b60eeafdbbc0930b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc3ae31951752e466a6fbbbcd4ae88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b61d3952ad5ee3f95c18d59af6db3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf1f67d59ef7090e68ca32a520e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd20685049e5859fdc2014796112ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062bd161c78771d2ecbcd186ef645c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1abe44743326738891ed58633e3c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc80eec089ffa4e8b4012332b54672a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266005f249901bd06113a12b9b2e1c95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bead59bc370e4544b7352648da6decd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b04346fbf65cf8512e3a115bbad82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186999c705e0c769a3982a2cd4153df5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b915f9f8c6c9af39d4f1fd9bc97f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196b4d026e64471f35626cb679de019233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe0c29d572c682dc5d53b96b7a950234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926891213544237e086130e8779f3cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649633f35ac91c87fafb395de2033b11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4702b0f9bfadb46f5a46b60441ce739237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d7e126d8c041bf6f472bc600fa10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db542271d9ffd99fd0b9eecb782dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b704dae5bc9a753e55e7a829396d85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8261eb42397144453493961df4576241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e52a738f956116269de7ee7b9a2119242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf5806d1d2f5f2f35350f278c4072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e50597f71d3677d360764e63df71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043d93aa85982af2a34e3b4913d3230245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7b48d16a0262a2417455b4fba329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209c0e2533ea37af8569b8d05e88fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1449aaf0e0e262c1be2ac24d6b7af9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e44c8bc322790c8a932b8ac184d818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c96e698bc0e23c5c8e3e76d6a0c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6e5c6c2c388a39f3a08f4b4c92245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd18f3ec8e4462abd4210f3c536d86a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c5be6cfa1ac0547e04f9c5612389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd361b9e7b5dc53beedff5c682483a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701443cdb795399baeab08fcdec643b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e41b2ad7bc2ad411fde8d1d31d8e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf294c55d99b537eeddec7644b5cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e50bdacccf99b4178c66979b5e1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa504d99518e0bcf3cbf9c29fb585259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ca5a1b1261b245fe54e7a6baba14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d755f3044cfc93bc21f0574cc3147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27ad87f7a3de1d78e96d97ce827b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe29056847b6bcbbe3914f153bf54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7794f986fa2bc89fbf7ae4055e3c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c7d58939a59e23c3b8367b2596b38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63908aba029f7fbc9de2ddb0da3fbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e41905ee7b4bf99f82a1d1bf3520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52162a5ace1620fce1905ee547058f25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd48324a90bba5a5f9c567c064cd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea8ec8d00bce7878a029f2637aa15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3423be0f737a6dbe829878d659fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cc4cada9b779d301dc945380d7f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476332b78d061dc5694dfd7a5a7b9bb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a446c9b9d2660bb0aa817e5b1dd45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db94d5f6c0772b0085a5b12dd02f5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf6ccccd62865f690f42d6c304ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ec714b8b397186e4dbca2b8a6738277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840f0048f8a1b0aa0de70ae1e89dc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a752638a49cbb17b8925ab49d8776279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d119cc47e0d0bebb840aec9a09daff5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc30e09778c826ed91ef3f94f59fed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3754fcbe546ecbb7ba8e78d9ba488282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3889c7bbc43019bc079d8c15422f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5809d175df8fc526b77436f3054bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febddcc41e85b5caaa3ba9d90ff9b59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255266f5dae8033580192ff340db19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872fd74a1e7013a8810b8ed5e3a2422287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b53cd1af96088efde065238f856c7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a21459bde67ed9cd218940d6752df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e7756ac8731a612c5b2d9e03b982290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f54ae75fd08eca46865d918419d1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779191e471618ec5f52373148523c50e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9459324769735d04a1c32e07c2a32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f922a801f5169b12a60d8ec08d26a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a03be7da1db784681f5b018e6b81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5a7eea74f441fdc18a583c5a7dd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1e1cfcec5ae211b5f4981862fcc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c58d44fc1d4ddf21559bfbc43056298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf212ea751d3de261abb4835c6d63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee15b90aa808018ea891ecd7a1aee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26167e4a5ae11c893a032f235f0ffe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf094ec432816e91c68c49199a9150302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dee469a68929b0a7aeca5f24f4a40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efd6c1b60246b19bebf10b3c82b999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3707642a7564cb4dafc04d713b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc516ba9bd1d8740001aeee3059c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11806e3e30723fe2dd89eea8743980307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51fb8fe1aa2634f8df88d5f52bc29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4152028a135a3cf40210dc7de17ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2fc330d3c8f6de188e37f73d5feea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876663ad841df306767f41a7e492c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399ccf062bcdeac296638b9f9d05b58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc39bbf1d39ded0b58482f7ede56f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a45eed0a197106c76319512a35d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b8ecc567ecda8aadb4ef861fe93a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ebbaa82fc97629bf6c3e132b4902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c59e62c37710888ef3ce8c9f20a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383708f20747c7d62c087aa3b6d6eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec535deab14f47b3956a5f637e60c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168af277e9567a3b407a7a8e9bcf94a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76de1cca3fccec1899a7d9e96e5dd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1002276396bf4f5625b1ace00faeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca7e009f320688f5542423a5fbabb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdece2c20bee0f3a7d4ff0c10a5c1da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a4a32de4020557068250b9f20ad0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec437bf952e71636d93d47f85b1e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673e3deae4cf7235c2fb3a557a1dad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa28afc068d38b8e2a0e05553b0a30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82016800c4d66d78d58b82a9ad39ef71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfe0ca1150ab8bc4af9e2d9dede98d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2ad522c7f173c7fe5a4f48e90569331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1489e1dd125c20b59c28f71a6857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ddb57f0d2fcdd135ca90a59e093e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8c3e705b7d3c26a743ca4885d509f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a4e86421336111c16c0247506c312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b72e807c66c13d54a9d96e333fd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bcd1cafcd306435655097516b4ded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d115020dc3ad4847512578a257e2615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03d1bba4c121da3b9c9e568022db06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d149c7aa5361dbeced19f9532855f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7150e4db4ebfb2c299819a17f41578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a21f0561f7ef28fde720265f176d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9579eb5d54ea8368e49f64338de2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d796594c43b93ba7285a568aa1bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bf33b419953e7dea3271f5dfb37c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161221b6368ddb68dab8d4d63301611713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4334271bfa6d5930fcb209c41af12014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136e3f4b402db0e61c65edae9b781415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe89f9225a9bde93213847d8ea94216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f088a08cc48f2d5ff1baf7bee0f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4fe9697102021abd25d3342bc11c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ccd800ec80e957eaa7987da9916d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363792a82de13237c0572c65e602dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbff8aa11b4c39a160eeb2d3b2fa8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d28a657e0bd7102704722b1edddd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abea595a5fd9f7178e97d1509d70923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b10fe8129b9b9981182241e66bed0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec98e721284135dc9429e4441cdd4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab61708b92d7010264264380b2dedf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d38e9b752db7ea846ac22332246b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869985afb44e7c1d459f1886bec77d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d88c857a9ed7e964349702a865f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405673c757a613157d53f41b53ea6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e67c2090f1d3f0baaea2966d2315b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed166e2f4456f39795fbcfa89d1da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf3ea777f0a51189ab290e6c4149d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d763d1c644281effed59a29e916c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621751ea12c9031f7b191b15110b59ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcaaaeb2bc79ba533c9da54d61ae7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373507eb1a19d4f775039a136ebb24a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830216c4e17728d42afc271ff0f89e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561bf019a977f096465cc0140e5ed4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738012f83f091b72544abd6facf2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990959f70a322c76439a93ec5ab2ab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5dc0ac3d24530a87ffd631a4343642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a28189278d1640ebe9f221c9a95ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b22313e95bf1a8824c2f4936b0da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f7f3be38092565d677ee19d9343545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102812902bb13127369bf5e4b83fd8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f790622d9408c1262149ec8904f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957300a75d7328a5af07ca4f9f8556d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59185d895b09e06ab32c3d2595b2ebc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7fbb573de8b86b370713a1b46627450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038482c646e8376891a2333cb34d5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd7e7ed7f460ffcbfe39c7790583752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760407a95e5c1b010a7a1c3f85179ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb2d8fa1b0b4d0fffb4a7f536af3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726593fdddbd424e1d46f8e9004320d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279e0abac89d54fe72559e8083f93f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253687a52ee483b5d828474fc445a80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41b093dbb63c7f7ca9d9a72f4a70f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46463795277a00b8cc4ab8f4e25734f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5237f45626921bbc56d3a5a14a0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20532175a4253af5eae92713619b3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c54d8c45fd768c9f5e4702c832f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4a9db7efb7ac11cc4940aca7e72e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52727f393760fe6d067822ffd28bbd0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9b7fe7b6d78741125db7c6058cc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04e8a8123171aa85cbd7927120de866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c87b5974c7b4894a997add3e3b2db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd97c9cb3d108fbb857c8eb9a598e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdade04af0d6d6f385b55bd0ae895a6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e9e47fa863bad5052cb7a4a8ff3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81f2d1aa76759a22256b95380433271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46458ba5cbf291303667d6acdc53884272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46670d56a0272c8aa828c9aea4774673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a531063b11020e7bbca851f1d241874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2379fdff1ae5e4e55ad71ba494d0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c69e58eead4853dd8580294d034ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632ec8b72f87aba85c4859413134ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc520daea1ddfd0384005efc7e87478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198845a0e1f0c4d5004897b7e2ed423d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba51b295035054875ff1946a3096cbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5078898675de9b4f62a6e09ecd02e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0676584bececd2158c15492feecc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db96e7dea417e3e82415798c8e3b6c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4c0e240c497562aaf95c3147baa3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98b01b02585fc141737c29349093e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38411d64a12d82150df6eb693a10519086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2abed0c0abdf276ccdf969eb4e9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638a43362101bdff673e5af754a95b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ed8f45bad80cf53a31c1b946514d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd960e630e2e9be334209710397e0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac90a472eebf610aab82f101556d8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f478b2e549f32d816459ad77ad271392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e41233416231dc3b0f3e2b3ad0d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faae996d4a8d5f1ffeff167321676be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32451a614f67eb4dc799088222a1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01b3ea95883b5bad1960b87ad551596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149716de8429e65743f5f0428ab324897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec49adc4ccfe9d42ef03f1a4c98da4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380941ded31b9e8457ccd1f0e813edf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf04f79e05eddc23c3bcdebcb25ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40d286181a264d38ec7abbe1fe36f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119246d5dd8afd53d4f93ea2222092b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fafc49d4c5bfe98e8b30dd51e23f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a9218cfc2d7ce767ec7bfdbe86e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031844654ae016c3d99c99f1f5713ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b9490cebc53211e4da99f5491821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873698688de258d3fac54aadd408729b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d293cdaa903b2cb379e2eb09825de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06cde37788075f329655f3b6493b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ca324cef92b81511bdd43c614a36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe6725aed8d8a7ca1f9c4b9a502fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259a7a9c3d23148160923806dd4fd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829bbd67181a5220a872c5837b9d31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9c0593fe74dd29c8579125f379821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd881946c632757d8d0e485559f82b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1bc0e08b9070980c0251e96f8b260116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666180631664b496195376212473429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27888cdaf0e16d484e60f7f4065435f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bac6cd7e2121bf59cc13406141a7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e8bd8c137449cf79997cf5def9bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abbe48858fe4175621d9bc60429750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4667e5e686a7796707356a563f240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5e5fa9387e5a36817c72cbdf7853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106cd5db4eec417fd44d276d5349292124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474534f84dd1e4135e96d8dd9a68c0a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100fd0db36163a8208b747370c2e77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff68f00dfca79a0b41bc8492a7f9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1144c19497b6ebedd4ddd0a73508b1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67180c3182cf67228296a3ebe22176129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf6d1ef9ba26048b88f428a555437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45311f59efd6862a04a0d4d328340227131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d354a43705cf2a5861cd201002a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56008b2ac707e720f63a8baf1fbb8a03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdebd5c59f4201674d68b9cfc1ea83e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4920959ff5d8fe85f550c81db8a6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26269c6ae4bf4dc71ff1ed10a6b6e53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6da6c8ab333c9b85a7c60112f50c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d603f4635ba1971156af19f404da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5288ec9690f7520f317c13ae020297139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f8906e1dd1ffdb106660bdd786dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ebc11e90f8bc83badfc1bdb15c4a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e77716fbede200994ff2fcb4fa3ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431da8e06ae0da3f70b123219cf9e86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779a9e1a7084602a004dff3f78428d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0bec04342478ec2c76d7010ada7a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7247bbad43a12ec49eba49f3d54e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338814638736e1271d4e66c83d16645147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb892b3a1b7948709620a198b82249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c614404788edb9adadeb6054eadff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077f3f0fdf2bdee1653c60175101ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7795ebad95eef6292285a8f2c7805151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b2309263ec62d34d2e387cf8ee09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785cee2a93a8c46c1df154cd069bcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c385b17a93e9cdce941ec2fb300f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c2def9fd5014562373883145d3918155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287afcd2eb224f33eb68b7630ae7f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dabf7b7473bd050262db684ee2ee40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a3144e5cfc1815f22460f7dd518a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db121be5a46490440e8eef9c69f79e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcd59d15a3d97c0be5b567194e55f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb598b58ff9bf551c295e4357abec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d26c0cd89da08f7b7f4098a7d274162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46566416ad30d579d3d361a20fc15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6ae4ab94ab6988f1cd308e412ed8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4c0b38091286ee68b2648700fdca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ee3023d41eebd32f6195ef85e0fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ac6ff28c2c90e488226bfb4c1d6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5d3a57352132f2c4ae4ee49a717e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5fc777ffbb5138ec4c5cda5e8613169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead2cd15f20aaa427ed9049e79294b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9fe632a0274fb4322b8b6b713ca5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328de9f6f4c566637746cde4109e107172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c67d6316cc1e9617f61f2655f6bb4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280d9dfb3c9d8f1f273a1b7a448e3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeec6a9f84773455a42053ea9e525b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65daa5805ce3906d8d1a9d0bb928299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780e58b16d3c3a187f947b7d8837671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9948aab20bb4da8d8c14e2fe577800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a41d54fb9ccb596ea829c3b07bad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7e175b0c7460f620e8d831e79bbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d4ee51a3cfd15ef93c32f0e43a0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5e7a0f5c6c2713ab312b4a1545a5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590754239e3ad3a7216c0ec1d66a701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba7ac85ac2421d6b14011d56f9892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d99f16cc6a35d1098f8f833d5b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd57e3b1b73807d608674c0f19025a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a50be519ef505cbb3c4a4d2942765b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1c3fff59c6f35d9ed3aa837a7c8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997e27d3175a841149c484bc96ee7aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b2572eb76c18a3252977dcb0288c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c97c3c869dc11d7a10bc941b186a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4f857d2a56288081edaeb9d308a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0cb11b52b8977d1960e01da799aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6b406f44c5a2a72eafcc0a9dec8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c417dcaf78fc7aae372deab0c8b43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587467439efc7edfd33c0944dc36e28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12d75f0eebb087b87d62b4310a9b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86681fe9b8016caf991a1c91ff5ee4a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79b4fffed4b7485cf8b03b60cbd83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a540ab26d2cfd3ae8df5e32931af6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e80da94dc45a436039e92ab8a60915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77101245567778b0448c3847d5887f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc499bd1cb2784f1a3d900cc751ae546203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378dc0092684b1cd3033ced13ddb3cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f4e55a67d74fc5768e70934f7dc1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e965218e80a642653737415e012b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633565730f7801e7609a8182ae0197207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115255c3ff5eb1429c9f7ab49dc6c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c87501d5ecc57ee46f0dc57ac547b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237a16fffc12fe816dc7f1e75df46c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bee552cb8ad08839825ccc6e92d02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dec24dfcd9191a6c3ca38e6c9be25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c1afe0bfb89a464a77c843fdc0ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be046d4ddfef0e5bd32c5ad52e3ba7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b23b4f57f3145bf8f808389fee011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d437daff2893d267060664b178a30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae33b46b57ec4ca9dd719921931e859217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ac77e4a59412a2ac95f5d3b68988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29f3f6a67ab8a307151c067111dcc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e4bc71e44615bb92121fca659ee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70e239138aa4789f268dbcd5ea302221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4657817176bde078d6bb2eef809d7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddabcf394790c1c14022afacad7c0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175a8c69f98f713f16517ee7d1f904b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2851ace61aa409cb0cdde66c583fd2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc20ff39a9a10f5a68b86b9a0d5542226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e341d40185709083d276150d198450227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65f533bec96f70db52792c0d476ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af714ed2a3416b5953c35b3701afbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb309b5f1f1e4db8340d6bb594224230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277b5f9bb14e45e7b6cd2ce78dc103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3752ec71f271245e8a79fe37b6e5b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e93ddfa4a2df015e3fe732bb433a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb814594d2c968219fe87afc12552d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091da804868644a330271c1b8b57fe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8578f8300911b43567f5061a2bce3e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc64b8b5c7fe601bbeb56d0a8b825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c01b914ceff1dfee5044fd83e782238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd0fb2d02cdd23475e337016a5931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745242688d4d94cbabbc52bed26fa00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7d474fd7db6d6dcc05b09dc2c0ce7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013241d249c44268368142df047fc27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031796c31e31c6b389094b67611580fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280206683a600a28f55a2ce9784b63c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9927f843e6fecd342fcb48732b7ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080809eb21937413eccb7b8a155078b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ec5947ad5e02526ed1c750af8972b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345928821d8ac30368eae007bf9e2a90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a10b7cd9743941677b8fe503dc9f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e65685fd0135c7b9d51dd49e5f1ad8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177074f9e42244d1643a40dcf95e4ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ad2f7737d8d89a6e54d2720132d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff0e69615c57b390553b8bdb3d9d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106753473607feab6f4ae7d15ce1189254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca819fd8632b4cd60ccc6422c839b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714ecac15f19b06a3a592e745f59871256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c356f46507fe7307ebd67e0bee78c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d191936c1bf14d9a34c2e9ca394a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae964c6513336a7be9e9ad3f0a26744b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492f5ea07ad8885b527d3a214b0b47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719c2f331ea073f9fb627e1c068f7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad71aaa526ad97b0e3ab5837311e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9193ae346b4e39a04e964701fca7be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd81ef8d25cd007e245f97206c5ea9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d21be11166c584ba047b9ae27f36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926cf54d3cf19f233bf239d768e5f81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b47df01e47feb8688fccbf15de7d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f5e23e97f22dd0c5f0035b247f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dafae745e3018a585f47c1bbec722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c28f3df6da9723a59352ecc7c0bb6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c732867860ff73650765b550563c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f16ae6c9c07f39b81cf3a10164fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726d710dfb9c5786aa1895821f2bf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ce87c19dda210e3f44e993aef60b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3ba671ea16ff9aaf435cc1ed50d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b6335c427218040b218b8198acbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683518b9ee6c6e24dc8198fae588be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee0f69c8b34d4c3be361235bcaec25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d0c580087ad48dd8b34bd09541cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a404d9a7687d55bf7d0ac192fce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57be7734dccfe790d1a8f22d7fea7a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90065fb118f5327946db03bd5041ac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355582ed4aecd45d49fe3d180e21c350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e5a5e73dacc4ae1e9ced5ab2b551a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce523ce34e308fdf2038aa3943ae467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773a3febc24d519a62a403622df16f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40efbd928181afcba955b8ce305f06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7923c29ef5c1549b047cf026bdd1410288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a72564fc0de07622240762f195aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399b3cd24a97cfffe79af23f127b59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2675b5b20e04f23d47a8e6c7dc52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8faee21bc7030c2a69dfc33322832292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237634cb1312f9a4749ba64f692d8f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20253dd520dca453efe73cd7b7b1b3b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33887cc5f8a1bd848203cc512a1f98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2610a41b114e09dc1e853869fbd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85bea22abf7655f6094334f065863297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b405965286446397f5df4ca5a586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086e898b7aa026d8f7700b7cfdd0baf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bcda2a6fb0a7ef7e312736e1a33f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee00c6243a57310a81e0df66a32654301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cf4faedd36c463b1caa4e05bc4b9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6625f5af1f0cb520458869e827cc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0e244ae1b7ab9804cc87f30e1c46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c55631edca1ca028cb40631bd50f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5767ecd40db69134825261dd0909c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f3264de4ab1a79f18e3d15d8465a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b2635639ced2db3fbf17f3ced4a56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250357b697c03206e3e41bd8060c43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba795e750b9326b5ac7cb4bde2d0c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df5fe09293df240b54683a252fbee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf8c4b5a0621e9d1404f3b41f9eb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cadd3fc06d10451fea563431e027c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3525c81b88e28720c887aafd651677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779978a32e7990415d9f63031ba506b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4253f55b0d44fd94fffe357d79becf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec2c4fbcd947c55d7e77086197494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588446330ed1177a27bdcfc20d811ce0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c37da1146f7e29e46a1de93a44531319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd38c41a38ff322241afc6cb231eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e2302538670ff0646f374a18cc88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd742cc88a89d9a7419ee763f949d49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b31cbbc10ae38808de201e386e1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd9c693c98b8c09b6f458ac3f9a6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a08f103d63e7bc483fd14c0040415325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>