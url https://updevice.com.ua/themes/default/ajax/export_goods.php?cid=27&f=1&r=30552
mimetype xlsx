--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb46d6dd86ee6ad244acca506d59361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84094a956c67a1eee9f27d44d3c3b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b4be68abf68190a758ea26a77db53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad70759d4141d2fc6628cda633025374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d09f536da1d17efcde278abfe2b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff012deb37eeccae11785de8b0c38d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469617aa0b876e34cbed825c4af57d027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677856126e2ca2dc60ae1ceaacb6ab998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af358afef6178ba8247d34545431dc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9828bb8cb4aa056e4adc2cce91586b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532a3a4f2e0992e71fa9018e4eddfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ea4b035dd44a9e9e7c233ba281be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d425eafd61e2069ce86bbb8d8ff8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0976d425801d9287ddfdf98bf6bb0e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a2b48a96e5e5b5d7480fc02366b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85955bb5d57b520587c31e51cb8ab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb065bd208f563bf47720ffc2bfd2df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e48ece9ed1419a8debae0aa89629f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20f1055f8820986d33f4da2cbfe1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b64a574718931222825c723a549e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4189f5fd5874d1b33de907131f19a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd349a6f6602609cd781ca0fb02af922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b33feba763019931f2ad27f84eb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351dd44bcbd0d27659db3d03948d23b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065eeed427445c4c2d455df13b3efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcd043953b171d99e06f41fa0dd3c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a7b0a88f4dbffff740629c584a7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349ce08e8c812f774464b30494ffd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447b4b70adc3f058e89314efb9ba5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a140996188ebe2006f0ce8f45af6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494104c64effe2a2463cdd148422bd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef6e69dbaccb5e3796be8145bc17332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197b8196c6724019838c82d1e12845033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36ac7b841493775b2e6c545b7b67534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc75a70ab3f65efd38925a526b67735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab2d63c843de845bf5daf2e24e8c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c5de54956dd6070460d6490ffe69c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe533ad07941fed2cba246e49c9ed638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7cad03af9c2bdbed44c8bb1ecaef639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73ffc6d2337f43e44c3f7a9be814c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28e93e173f854303f97b937f02364141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63c0a4af3414864f5d528ee1a2bb7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d182a93da740fa7da1776adcdf8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7809c49e5bbb7a6f2e9b56cf403f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393fb377459b7192f13133adcbe7f1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34682b12e7cd623387e0fefb31376e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7155abc3689acd13dee3bc66c1af947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6dab07846a8f02bbaef3d92db476648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428762259f83abc3b8b98816685464d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803836e25f346dd65c6213b8ab2e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2096b19322e566c0e318d919b6d4f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b22b05487e1e3d0046a70b5b1588152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02891b6ea053eb1a9de49e17952bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6426d029ca32bdfdbe09147df92d6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30372ea32f4b0fafc4a150a39ebdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdcccf55633a699c2eb1b8e61172f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121665b9292b3ad08305ecf1f89f63057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760e70b16f6c4493f3ddd431eda4c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d785e8a9519506f497ced3ec81832c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca6420026f31b32114d77b450d24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2515f77a79a47d77cff4ed3fb0e8ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e372acee1554cc35acce7be3babb60862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4816eede8fd86ae9b2d3ca4ae2e10163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe019dee572b068ec8d3dcdfab9efb6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504800e78a6979f9adc98432117430e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d95acd61827409d5639d46bd7b85266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5905ba53c23b7446109ea4e96842d9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d5f872822f1b37e56db10e8b6c6f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08c3a46d319b95973dbcf50c1b56d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ca39a87da2cf294760ca7fdcbde470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc333a96941ca392505142bbf4fab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa63fbe5ce64e2f0e55d17f16db13b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feba87cc51ca25320eda6d669ba6f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a07ea0496dbdb2b3d4c3a735c118b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ccb242d99b2ded4d1fb850425a5cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbaba63cfa45ddd045f9751871124576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa17d1c51e540a561492e12c444c3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01871d3782a0182861f253b21737b7df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c69e7ae13a57f828c6b503c1d57279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8ab88478032fcdd73e0ab01fae0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209159939e357be607ced3e6348fdf5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f29828615d65b5321fb1bf1d0788f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e217ef667d510c908c5f956fb64283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9fb279a84af560f7e657d14e8189584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688da4a34ff8604fa505ae3338a06485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76577dc900061a7495a6fd1f0d41f03a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0e13a672ce9ffbddd628175f940987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5fdbcd62693642ec6d7d9f80acb1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8917e51136d8c3d9aa0923b8869789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f329322c4048ce88c9f1a89a1109d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0819e1e8aea2f969248504ddbf9b0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051c1b37061fb73b1ee2725ea33b2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a5e16b3d1bf5b460cc6fcedce0fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527972fc4cfb04c61f6268060e8d3ec594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83c6b331d0c5c2af99ab01678003f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5abda01633649241ddbbf161020996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18da807117622d1ac10331ebe3ddc5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f03b53c41e1c2ae73fe781fb673198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecafd9edf62bffd570786f4a545dee499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead58cbd54ce71347456cde1a8ba3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbe68b2238af21a48d8396b4ecb01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeed4f26b4a24dac8643aa5ab4db60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e3b68e4706222a853b567d8501d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81bdef51c79c63f0d190c7ddc82130104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0544c0293962a18a2cb37a97ea79830105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4231285471348c41f9b8ff483617f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004643e814308eb7a846eda55ead50f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb906ab0067d1ff1713d5a8db1bec872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8938da1fb28623195783f339599f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212563e9ba6874ef965bc6a2400a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72741ef7ec533825c990bb2dda98ded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3289a3b998146ec219f867b9926c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a2f098283decf47de3f0f41453372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c08089d74f21d1a33a25b9b1e409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a67c754c324d264ce19935814a02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5c719974ff5e2ab8e2da12ff185e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704834ab45c2ae62336542a957d548f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c34826f8d1d7d449891fdf74c402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83953614c280d53c7779b8017edce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe974d7084b6c179c487f86bd201f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8340b988209acae5e41d712b2f9ca82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841f75a165c61192f51a46cf18fc71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9ea68b26b27fdb7941f258693461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db4b88b546c464e1673f1bc6923a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3af8325f662f416afa2689d0a8b47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511b73d97676b073cd2d0d2d6455282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236a7669afca9e65a28aef841ba757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ddd47a862f3058532974b91068efb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3766e24690e76aa567272ca10a5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e9b523e6d72ec57a2dee28890b3ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13589dd36a6e2db7266c9e9a02f476cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c1b68cfa6ccade76763cbf2ceb7a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b0430b13057e96e832d339236c096133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac1620d35137cbb5039ed29ef6634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39bd121e37e317e2837d066deee62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339544a2aa2d3f9ad821d2aa50ff701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f44c2cc01bb9d3a019547dd2770bdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c89ddb7977ffbc794ae63fa75ad1c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d00eb1fe6cea103f33541b269acd94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ded98100e5e3a9c8acb20a78c4639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4a02367db390673af902d1af532f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92dadf1ff6a0af21f6a23fa9c8f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb21a1b6cc8d57e0af854d476a93e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde38a53b7a224fd7159c2af585aa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc5bab30744f09d4a3722ea6a1c66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb812588d5596b463e86652dd7382f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bc1b2595f9991ccd98c91374d8f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bab241663497fe458e0932d36d9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda81c57c3bc5a15af625301391e55c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a69e9dec99f32679e3616f882f854150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23225dc3d041d495ccc28705db24d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2afed46803ff703725c41e9bd05e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b636977b9fc1b800b9f01b10a4b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d42df7cd0eb12e3248f703b5c97e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6dab95b34d648c867201679d979eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc26d68058d8eaceb04bc1a192e59a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06940ac50f6a36e4a394cd67aa43d2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7071f5f53529b4853d3230992d527c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6f28f7d49c6b039bba2e4db4b7e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e862782c3c8306d22ac1e2341d800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33bafa07ba37c30e8a7fc99a95f3df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef86dff42aabe1a98ea0abb8d1b1b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b10c3ef3c8251f6f7c6f262b6f110a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcccc8d75a5368b81766702dbf808e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae380f8e9d3801e4ae349812004ad06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d487b57b53de1becaa431eb960dbba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74287ba5d19040bb3d33f8de07b5eed6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531602c08728f0c922ed8baa2ea6b7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87af87c55966c1b7da5388922463bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259e83a50f26b037ed600a86159027170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f5c77ccdb780cae427a16acdd9582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f28c17ecf0320661e8f477aacdc3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ff55e14114c1dca06c09cc96a76c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a567e076f5c7c9292cf5ac3824ca25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bcfab5d13d986a4b8c5b5ccfb6321175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63fcfa433653477bc4adb5001659b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3bd0cf524fb0bcf773578b0ecae8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafefc9b3fbd445a46100ee4d8dda8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4980681ba9bac4afe7b9f18713ed58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b2bcd1bd571c304dba3f4798160f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a12cdb8a338f8741baa091ac664f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab6257aae7c94531fcd9d5e681e10c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93a9a90de4b5ca6d3f8af0a42650d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282839fe9f7e56ad5caac24a2f373f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fdd8ce6d0683f86b3d2528229b6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2acb2462683720ffcdc4b6d6a98a4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf06fa5ad897e697598dc18f713ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7956f19cb64fdea93de87dc042208a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ebe8ce4874393fd0e8ff523162a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b47fcf5281f6d0624d9aa369fd776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8057eb4492a577e28e6dca1ad7c0ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064203173cedfa34fa41a425dfac8894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9268ffe518ade9939757fb392703c47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f3d5b7b1cc08a61cff961bed59525194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c48a68358feb4450785143f7d7459195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b16faddfa2571b172c67434f77312196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e67e5b8ec96b2bd2b1576fa83c70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b639aca6c1060191df761a426bd54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d405079d1adb7a969aa64e6ab91cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e6536fedf4f9b16842da9f266db1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd29ce1aafaead277f09fb312942e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3d22899206d409993e703a11b0e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07e0b7638afea5a179e0decc6b177203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37866dc9cbdecb3e25730b8ec7ab11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04aedf9126fd522a5f95fa148a192e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af6694f942882a4b32b76e5c8b1bb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced430c28bcc4d0f230ecf9fff108f2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc004a39597cc0e115dc283c9a2188b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3777d79d9f278ecb63be2041a8cef1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d73a621c63bcc4009b9dc4f14aae0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc99c365fc2c0a5ba9ea57f67d7bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c849afeaf2e4ccb4f62a0ada9680667212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa4b42162115ced3edbcd55d48043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521fe55775adf80cd9def0a5c7465c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7a0f48a20715549ea259fec393bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeacf35332077b6ad5267ede1af6bf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30a9c61aab89dbf14a39489b1b6d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eecfbc0fe0b36f4f05ef8a9b1871d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b78ee265506330d4ed1bd541b91a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a3afea2fc5cd77f81e62cb7a9715220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf12ee658686da2c1dfd4f93cb4dc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4536228b0719391c35c984dbd8098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a90c1376eadda991aad2c68b39018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215733ef5e048f3a900a29c1c7b03c65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2efae54289a5a7372a99c4685270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81e3cca5978abbd352fee6240dfe00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ac6268aa48f846bc495d507a9497227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c0e042b93345315af076fcca4fb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103048f0e88db6b01f478bddc7918647229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159c038085288c2b2ef5b5aeaed87f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5045e0507402db840d8b63af23bc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2bc238b4b103a9ec0563447e4f83c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d84dec54cfd686210ecc4b021c8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e768f4408f723fb463b884aca5940234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ce36458290b1e0f1aa55efa820c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324043fea0154718da3bd0a08edc788e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b664477965d0ef514d69bf7431d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba0c2bda3d598795f26fb313ef5009238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8c44c105dd2d273c8d3defc18751239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6d9224b4dc48912a350a2d0bf9d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381319b54ddb4f175528854d99709725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0076fadc41c694c522b1d0700b32df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93d4a5033bde273deed8f43699231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd5920abc291ccefb63c5e9f8ca04c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6b42dad795135aee2e2feb62ebd81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b3102e9558604a708f932377835ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429790e98848cc5164589922135fd481247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf8452a07384ec5705149dfc2efb27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeece1b10719b2b320e548f8616517249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823477a0af7721dd184d44f1fb528062250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6673dafc3df0eb18d3ff7ef5ec5bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a93582e85ece27a3faacf42f86cd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a1f1a0b084141ba4e879c150f67a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb8d98971c3e59bbf2fd46de7091da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d27cccec2015592a3767d1c0986a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104c32261ec5190fc21b38ba7a0e10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6922f3c6557b4d23e24a18c05a951f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067248b5255e53a7cc11a05f67446b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a842038eab55a8e347021fa8c75406e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db2edbf4ff5617b0ff3aa3dcdbbd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64bfc0ec7db1403a56789a45ff22cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76834fd93ce94dae6863fbbc0e841262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b086b639cb437a4fbdf5e1eb782cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49c76c00fb3eb019aa7cd15ddc9ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf882188bb478df3359fb69fd195e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3782bb3480f577b49ea671630e17e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f42a4ec2055274276bf5c8d9af020267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25cbe63f58c08c4573f47b28558d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b418cb120cc28e2960e4b352f0495269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1bfc79c532bedce1dbfc63384daed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1fcce7893e5036fd297dc40be205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92147a77289522ff12bd25adf3a248272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ecd7dc4cfeb48307a166bbb11f6aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786434e2c49efc2bdfc35940bca52ea5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac97b51bc78c9472b851354ed2d90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5eb17d35d7a63904b98b401399708276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f564e3e0c0dc5e41572dcbc2d0eb64c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5969467941fc481194810cb6db91cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5add56d0bd0a10c25e00780673b8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047cf0611ec2d6bcdeee721db95e02e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260d978901b931ff520fb07a82159b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f6cd9cd7664ba77d94fa80334be1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16521d7f4973fc53cb344c0e44a6f56d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1bdb4d6324c170a7c2c4adccc26eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d1ac2db955a63ee959ea0ecc086b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45358dcddc10762c7c0a5aeb00913286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ed74f005ed78502b62de5d75336ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250a4ae4f8b325c0a674c8942feb16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791101cbec2177cd4a0c2e979dd52d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e2acb9f2567fce2acbe8e18939683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45013e3f6f7d47321bb7637d712e11c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ead60d54973db8b2b3f1587f05031292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc387a5e9a83aa9b294d4f7cdd7d48c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655997988031c7aade864677c8e43d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74467d1349859fb6b299593bd72acae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933938b98a768693babd7e33f443f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1137d66a1800f9ea0994f8131e207297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63fb090c515e7e0e03e7245707b478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d11fec5b7d89bcba9bf585dbab6f0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c410d4494cdd1ca4397af3cba9544a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff71a59f08aa4cb88475cd3abb34a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671cf57d27547228c9767ad870bcb87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d997c0b43995de7ce6a91b00900863303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776dae0fd00f168c3ea3dba605a2e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e65e07cb50b0256744f4eda138ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0ac869db34847d034f195ca8ed9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4255f58c6d722f436df28db314dbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534fb7d421046275384a0bd3b05e0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c36fdb94797cf2aaaa320ed0a58b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccac67585d60af5f9cfd0ff5703258310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445287370bb467dc4cd6271cfd1e9fbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754cc0a8c2f1419a359e3d1d03cffe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8930460c53b3ceaf0444c9d968480e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432253a2db2221e12619034b63295f21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaad94d2da58bdfbfb578d1c228ee9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e84f26661ffdb4617063f6f1c3426316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897211d3db7ec02579191a9a014bc35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071bca6d9e500de83a785922657c5ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be3f5084304769b27fb8c42772f43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3b5ff15d34a3e58350d1474bab83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7742e17ca3ecc8d82c9776122a4d89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d9221fb7de3b88b1eb66f2712ccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd529194fddafa354c3abecfe66c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309dc5e686fbb8adc115ca0e739730e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696bf14c80670249a007bc41960f73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfbb07165ebaef8934957445994e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac412652d8786f9b897fa20bf7262da5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efea70c286b0e7a424270b23246418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9ae2778b2568fe0e5cf8615c7eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024bdce61bf2ebc697f966505c6837e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d4f0a3c5dcaa231f28e0fe60d84a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c784b0da64426ca6aa9f18e96b027332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466903479af12fbc5b5ec4acd9c94d6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620478cd33c40e1ee2d78ccd09b3caa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a40cc982dbe5b02b1fb6bbcb9709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71739a8ff780d97236f4dcd5b7b80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a47d6c89fab7c953287fd1c66538e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f1a893bd59635c6890c2882b0b494338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942cef348720396790327b20e1b2449339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789960e0018b5df102363c1645fddb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac9e5e1349e5ce452ae6152692f1b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3a8e018087f260f2ea4fb8a27879342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f394bc3b8e297697b6cb280510234c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b67602fcfb205de733dca393a62d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9857680e149f7b46c5fec2bacdc28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1705e6f1d290b5f9b744c5eaa1415346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559df38a477fd287d77e4c242464148347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990cd45c9e94e617347d5718c00351a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3223e23ccc570209ee913a79bdc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec84219a1eec9fedbc7840b57260903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf10f772b620e57b3166b8dbf10354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b5ec623681b519d99b0b4f8903bd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e1c0505412b7ab7c8254b90697246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7365a3c5ca187d869fb3004e510467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2c341beffa5260f8995780f6d6798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee85262de681698e3865a4f3243109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01ebae3ee36a496e26ecea1efe9a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72cc7814ca42c21c7e0862a46c977c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7a3c5326a757c34e655ef83503f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e709acb6d3beb2c67ea53dd28cb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a929327e280bc67ba2d8fb26b798f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fa72c48ab1366f7b982e3ca1cf6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646f006d0ffd1eb58b9500bedfceb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2689c30bbbae24c1eb8737cf9b7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485fbcf99d708bf4ff08f747326922c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b2f4bc030cf471efd2bd2e0582e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea5978aa6b7958c6df33e3d6e583f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e632df626742908940543b829b281421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73dbd8ac71094fb69e64bd51e268c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600125ad550172b8d2cfc3dc28fdce6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce497bb1b0e4cbf5f3f77f3700172d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfdec273a62ba2628d7f97b9eacae725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76929654032ed9f270982c5f7eea386726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecdee7efef206a8fc2873389d2e88527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee5b489833a9836f09abcdc99cb9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63197dee611afe4fcdef327f9894e3f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f70cb7e07f869c59a78ef6edfb8b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae263d3ed03bbe3d28f9f33423126d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13907e85eab728b9fc19ec1fdce3b8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec74adca00bf90a1a2f34dae6e14533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d2476d1e0b78c93a00dfff3b4d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afdf19424fcfb5adb0882497f793d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef7a9a4e5f575f5a085c12384a13d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544a81ff79a84c67070afe4b91f118c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f4940944ef8bf5cd27300de07e4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859d68fe90a6250eee74b62e6968b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e941dbe36eeab47232922d6b101f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8d94ec9f2dc6abdbcbad73ad3a33b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0abba3b22255a8107eaf4038be6d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c15c39c099c3d6e470d0af5019d98c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222de27d0ac71571509ea1b55f9db8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09946d4dd645b241b1422135655cb8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f2f632d8b69dc05d3e9d92f5b63b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2fdeea7705361ffddd445c99b138147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589c1e73580cc5e80a427089ce677c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cb3d69dbe159a083c341007eee6b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d7c92f560457ca5db3b16f164fdc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a993fad69fcf06f6ece7a93c0de551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a656c02729dc1bdf2353952150d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608186476b608d71418c9991882dfab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01d0cfa8e542ca1f161eebd449b2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef8b325d479f76ce7fdc2848117b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec41c8f31855b2c4e84b8337f521f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188387e61ef690caaca720188805912b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a999d714e8713ce0a866030118c887d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76f133e910bdd58a803687407f86a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242b71001e28e02761e35e859f587360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544688abdfa5e009e20b26b0171719a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87081e0463b3389ec94853581f257b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5eaea9ab59517d7f898d4b84213763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de689534c73cb36198300e8b15f69a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e1a3608c7e745eddd8b60b26a2c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806956edc80aabacc0a190e372ebdc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782921f87833885fff5a061e5c9f43067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea403b9d9c4a87bb382397088189b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba631aa642f64b8836bf9b377c4c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7a1678dc69b2d3c134db6cdde0b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54d9348854cbf5b2056f18809c70a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a597bc36691bd3afa2fc46898ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c29f827169d647581060d5d8258573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e7e2bd33c05e122ce946ecd5cab9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf41aeb5d852a4c0545b0f0a7dd6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ac62f4c6fcdd34dfcf0b386cc40c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360b345b414640a2e0e83882d4a11b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514fe9e4d42277220c0f417356116b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b67623a95d4b8f92d4e1a3abebc6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77f03f0abc3f310e3cc8d84206f6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afebce106f36133fb2722bbf09b48c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994d3f794edc5faa3bbc5c5f469cf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd513c5843114884fa03be020e304883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712792abbe116f9ba3dc4afe91a5c83684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f55c2bd158a80f7572abb0285c95e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90069869fed4cd2cc724daffac0a8a3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d8c7d49d88363c3a4ee9d51e023ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd5472afdc0f7ffdf8d6c2b66ea9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3aa4faeea3d525f401ffa6c8816f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5b7e864332700898ec1be5bb27d9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca3261428132dd3a96e44a6971de591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9015b7196bd74ab1f9b3850466e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a983ccc7ce41e82bd1ff9ef13ca05693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ab0b0a4390126b588024438fc1ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5121d266ad6844433b9e854e24278ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddcebe6dcde9035289c8086bb01b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b9f70a48ea87b2815930c2d3e742a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da70b17b759ee3a8a44d62156e7db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde8284f156aa5903ef9f7e354ff1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f8693c44986ee915c1609cbd8d07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7542708c1027731c0756e9881d34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab4563fefd9f922dcb022e97a27a77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ffe341f41626e73fcae2c913fb378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e77de394a5afae464c4633143ea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fba14c3478407f7bac6adbf2622fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3136e0650e9d8c4b45d27d26ef4f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0180ec99628ddbacf876e0f050c44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b06c40fc5d4e06df4460c20f0630e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a24e7365e2a9fbefc49d6a50fc052109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc9ab9fd3629827bf821eadc7b7f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee416a0ed4943686a0fd1825b426b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631aafb8bd6382899544189836de12f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab19194715dbd92caa33251722fb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae9f1b55aef750336ab0dabfe2cea1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac912dfee1229466a8e3065c60c0156115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b97c66bcc278a01b049f8fc010c19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdda295610f24bab5baaf8be9cc110117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582e16323e797733d465c6180471ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31796ca64151a32ec57ea99cf2c8a398119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965d4ba9a5b40c33d64eb977b73697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41786a1aa266161663a290bd131afd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79d479b1e6ff64794e902844a80c01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6128932ff78a5e12fccc9d34309ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7e1fccc10bfbaf27f8de9ce97007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db56d1299bd6278ee154a46e2a3b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8f2ad89bf31a529733aa9edba5f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0aea4310bb0d420982cc6d40f663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82051bbc40fffc3a8f819f2cad3d54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a9022939610fe816e7233bfef1de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd4e3710ac0b5a803cfa93eca0aba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab302a0c502328ff827cf98f1476f21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef37076ce4d28555d5564d9e3866b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06deb2ad925eabac638bcdb095be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb24d8f738d677efe8b3b4ccf5cb2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6b6855c3eaebf7400e5793c8b8ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bf28f39831fa47c411261c6a9e91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5da7ad2e0dd16b0e4a5d62a72ecb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d111067a0663d33c52c10bb257243c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9641cfcf8e1514c3a79815edc10eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83b63c90fd41d0fc0773c249786b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc329ea59602f89e70df2deda6fae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d2d419ff38ee0dd057d369c6b444d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e353f32083e07eacdaaba014b63541143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4bc88e7701d057f7dc58da9fb6ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f234f0e79d8b387ce581ea91cfcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379576bc01df620471a191d07d84a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19fc93117366d2cd89b8df4bd6373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90aaa8f34804877bb1dc909c513f6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42c2b50aa4afd9fdad8f03338bd1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd25b9d03f90d3b21d89701ce0562150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4c350511a7da65e54e6e8104d3e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af21c8d32b9d8311cdb05add19c9db7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629241923ecf43a659f7d39612b07fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868263e4c13aecb3ebb2d0d8afe494dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576719459994a22fbb6b04391bfcdde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bb7e9636334d2a224146f3705d28c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbedc7f64f448bbda8986da842b964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398459aef2b328b2346169b974b46e99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b306fd71a0693311b9afd94b310ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f19070040da71d43cded494412b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4926a36be6813675351e388dfe0a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f7bb370a438cc9ce4e812783a699162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1e22e12ec9fa75fa97585a95da87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808c13457877d77d0e4f7e021f1def164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba874ad9047a46ee1cbea618f6a5c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9378063fa01ad57c45cb7d3e613dbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81c79dc9b4cb8548c2ef0562402be4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34f6031ef58de53700e80952ecb79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04885b1493d0c15fbdf77a31444533169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470eff15875c09bea6d578a37bd151170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d73782be983ec6bb59f0b50d08ed1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c690a79956b91782ab36863eff1ff03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3341695d735c1482299599d08b9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e1dd2224d5c3338007284ecbe39ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5efd777a7fa1c0dc8c85560b5747175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aafb4c7060b2b3a193dd6c50575006176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30040f5e233867ca2a71d9ac3eb5e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ff03f8a064010f6d284b55522e0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2360a93cabd5954b0c4858c3f63de7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e851e27ede34cae952f0b6fb3fe3b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040170e31e9bf706d01c06dc01f140f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba0d4b2a1d6eb8f194237de5810f1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f525f0826b4eac6b80f81f2d2503183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e60a35f8510927a5827f55296a1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8b5d6637855190fd9c470b246807e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cad402853bb5f384cb5aab0567aff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92663be8c31ebbb5c6261b73b1903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934e466a2f7530c05c9f645b8ba9bd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25739a1743e80378299c4c2bbd64c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132a18160e671ac586f6b88081b83c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eee70d78dcdb735dce57c93154174191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c430737738c1a66ca548899b75a9cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bce7e86013286fb649bcac8932f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24471fceaeff057968080781fe09a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299830e1a1b4b14f284d6dc2354f7de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a37c5b77142a999668e5f42d807c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48666f25cb93a6615183a260cc8d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e283e7a6474828b8161390ede051198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501754311e5437e10031ad7566bd01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7208e5945fcc271771924758c84c91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dbbb9ab04a3ca1e69b103276bc849201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c17090996e9a8bacebe8382bde3bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bd5748717ec246a2b83e66e4c09b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4ec0ca12ce448109140b70483f31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6860fc0a36dc60d1d5b36ddd9857a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046b0d3e13bb9142cfca801c2c1b492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5fa3da95f8b9a386b4f93fae0035f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6827fd3a985499ca9a1644517df6215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262dec5d3336a50b20d8549b0ee758b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79743f09bd5fd11718409579b2b19c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea5cb02ff2657ba8a11130f62ae21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3052e82d93920ccbb0f9ae75fa6718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec37b5640a4f8764f50ab1cc91826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66e63817db838682da4f32cb722fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40f49825235d24fcfe0eb3fdd9a73f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f97f451252c3c35f871d298797ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2e7ad98a30395884b86bc7d42b1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc0ed3f12159e433b39da9537d0b31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff0baf03a6a3ae059260fcbd137e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127e58d843bbce41ad331f6237932c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0776d5ae98c352b8d91c28f18b5916221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ab1789dd1ba64c35ed752cf4837a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a72b9349acb10d33a00ee2c7ecbf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797163511dd986390242c332af45f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f69c81d99ce4712a0d95afe68832225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea12034e72ed97489cc6ae63061fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee2b4e860cb671a07099cf348ae9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf63af2e79842e47bb3c070edb8a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e294e8f8872ba3894aa56ff62adb7af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468c08e53462a3e2ec5fb336bdfca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027d2dd16a23e0b8ed5c8ad18320fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380578dbaa81d8b85c4be0a97ee1c1e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec02d325650e09c47282c3e841786b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc681d39346c163e6405909695901b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce4d6867a637280200c263c8271a2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cec0b9c074d2349e7725b977ebb64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2bc6e4da03a43362224dc3640ffa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431a9a83058c0b0dd274e57a2e9c08d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea9e01bf2150eba9a501d3c987c885239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649af12f2a2c454242fffe15bc8cb7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1db37987f3d9985b88a3e2a917955241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93cf2d9276b351bfea1801f4112a9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38758637b47e19c3df7aed728b4392af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6278fd6dbad12396e1e0a31bb904af8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96733c863f00b6a3db31f563bff030245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356bc8c0d6b1d4366d9f04c86f1eda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d77545e7ef923970a54dfb80c19f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed292c804f7f2a42f7a6ebcca47dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bc67682f3f7672ab1815e749b3515249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8b715f685033d62345f4a5d9790d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf7d94445e3521effc26ce6b6091d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95f121c91b7341a32edf33aed870e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a69f9ee57620230c93a1cda920bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5685e68e4cf7f66d8f2516990041e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524e5c31d98329203c7f23f90927ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65553c91878731aee605010ae7acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7f55ca922ad6ff1a868be6e8fbcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a84321e9eb234566073f810c1ea47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de77f6b083897edcc9eea118fbee17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf9771ec558245b2a2e80a97e6bc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a82b5f370da762ddb299280d131b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bdcceb6bf76ff05cfa2824e9e2c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c67114b243ca5de5fd1501507bd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d08e457379401a13408b81fce42cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5951c8c02ab1ab9bf8f98a7018c06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075a4835edffe28cf11fb9704fc5d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892303f20f7f1fce9665b78ab3e85a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68486c63aec8f1fbb7e3e90ac06d32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e34509b3b195011a899aee8b61bdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859bb830b1f367c51c48ed1a136178270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b05fb3c996bd82f8ef7087d41bd270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4919ca45be379343134a0e94abde3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23feb3a1692b9408676dd2465b32ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844cb1cc3b90927052d801155d0100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df3cb74720cde91c166bcb45ea5fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59695d145f85b811ef1675241362ccd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f5f8ec28eb29d0f65a3d8c689083277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f26b0eac6c2348aa5c29507da9bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfb798649dc955a631469bd5fc8ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5078df07d54227135d10adca9c0b95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6b7a61a16452849df753282bb2a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56990e3810687971511b36b75883948282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7963910bf6077218953fadbe9f186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83308465bb195b3c9bf98b51bfed8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10027690bc4edc4db03e9e76fb062d37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1f51c0646226f3def35f7bdda489286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdce1c0c510e8b5d0b195f8ba16380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dce347ae4d69f2dd41e51c6fcf8c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c286cbf0c759b10c0c3d6adaac6eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5452e5af67a48208c7f7c9692f96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cefe05a4d66b3e73deb65f8abd666291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f87d4d319534c70f4dc2a04fc807292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce7c6033c5699b740fb11cf6b17f28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ef0ca058dcb821807297d454a900294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291024d2b90cdebaadc7040bed34170295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c0a7412258f15bf57e2d631208439296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b142833c04bdc61216db98d623ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625356fc4a863ad8b06df788d5a45dd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39844468cda2bdf25c0205ea61bf7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88372e58d56d23835e8422d936ced4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3713b1ecbeb6968482d5069489a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d224e03cc4c81ba138e8b3b7918515a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e229508bdf4e6c5b765cad1d6d0e6df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbbec3f76033438b6051af57f6b4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b8d9061cab32f7f6f2d8affb69b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91904f0d8863b90d0b31296a099f205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671874da55f7e5ac37e979f5ab659e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494353e71802a8c85f8c2a21882d7a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01806a2a3bdf525a48768b4faef57208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a885e49ae96ecc6b116078e322f49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1566935e8878272e133681060b6cf22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901f7bf01d8e4bd698c755e20ba1259312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241606d5cc6a0fdb203e2390a935b4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830f9a1a4503c53fb81afe3f575e12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da5e8cc4b171f0ff5a6176925e590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742168b7a3e471186bf08d55d350bf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea57f2670afa0aa99efb4c55d049c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9017ef8f7b0d690e2ac3358ab117a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69027e03f05ee05a611106c70ac4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e21374a827d68386a590e021f435a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb43b65f0cc8b6bc6df51cdabf3a84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda61ee00f06cb3fc5e2d82ea33cb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336111bbbbbc368b24da5b25bf28184323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba8cf38b76d180d39195111c092d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcea16bf1491baa6f6cce8c228229f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>