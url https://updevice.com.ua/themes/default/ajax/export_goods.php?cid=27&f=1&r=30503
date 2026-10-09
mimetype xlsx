--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c5133b6f68842626b6787beb8f6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72783334d2db253e5b3bbff1c11f9472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d537bb8cdbaf7bbfdb49e500f6a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fe8ccad32cb2b12dc9761da69c76a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3496e16ee56109757b05011088ef035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713978b322266b5f3755ade95aadb256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910880abff076fb6c7e1a5f0eb288a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6e511d1be9ebdc2f1d51d700f2cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173245c6be51f3e2d94ba44f1e80c5859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02ab851542506f9fe0fdd6bce672810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b854a318d051e044c8845a16986a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106281bd6798932bec2e4a793a0970612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0db9e510e91b8e32f34f8855b12213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222407f01b46ec58d350cbbcd5529b6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b43b4ee9a33c1c86b89f596226abfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c5bfb7add046d6ed157b929a964616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22e4cdf78e9c250c8396174d0ef8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b66f273f39f8a267e01fabfd8e01e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6109855c820e78ded87cbb6a7ce36019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caaaba063f72b9d5f52384b00a8aa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecced42469d6bb940074ecc7d08df7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e2397d5d859bb106e6cf94f34f4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352c2ea467e0a93775ebeaf08d703423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6044ac04f675dd8b3039253fb90324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974233ebae198b2a0b6d9c8cc2c3f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b575169e958fe631f5617662fc4cb0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869042a972aee30c660b224dac0604127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e863f0bf768fd6ccfca2178cc15c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2b4bf50538cdeb55c679338cd07f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22705d775b99430da1401fe859c99bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520385a8f06ae33ef11121becb17d6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110abae271b8febc99c610de9f2b01b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d7bd3e852161471d5b40e571ec64933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ed29e339dc06a63bef9a5e4e454634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821abe9a5c98b0a645ca4f43f334552135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0782f58c8553ae96962e1a3c8cad1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e154567b58cffb5adae6e6f98c959b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deccabe0d64234c9b9f6586e1e9f8a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79f861ec9b8dcfaa99b66acd5c23d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f01a6c593130bfea5b1e374fb272640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d2dccba66499848941b56247929c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6c697097e82f52fbab589f21f3ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749c91d92043e59b572262146b355a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c1524d6332eb9e4bb711ed964ae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a3a577b0b1aacc51c1e4c262d789f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d1754fa237783ca9be9fff9bebe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f55d56662ea730f89d21e08b8daab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578260275b90577dda2f7ed8fd2ab33248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9c7e7c519d4d858476b0cc12b0a7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620d1d43f54b93ecb5fb95e153003750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32bde0947a083a4fbe4323f3fc554e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0e91529181b1aec2db44b68172dae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55118fd137d676657df2fde266aa538f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008788a1156e1a96fb598ee63d12e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dba0fd692861e5d9f46b60b4be0c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b216cbc71d6e09157cf8309d16f7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c86b744ff43f6bb7941da7ea3d90e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835b98d4c191fac55a7c434b233eee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94993f98a64ae7a510dd7347d611d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ad1e47587aa11a6a5712d72e3e01a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1067e0d8d27640b79ecb1c5a0de225661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ed96cfa2e68842db28ae923a702662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f366caf4526b7b5d790199ad8867663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88e7f0cac22384eeb49e4aebf8eb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72276b21f6f42f2a976b981f60062265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306fd72bfcf7b7a441a6d90270706f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66068e300af27532a9db38b62351e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3926d02e774faa98837952f0ca24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d555d282da2dfd42fc83e0ab56add5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b82b204b621f5bdd7c211d43a6ae970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c96c9956ca8d11652dc7af7782b4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755871af7aac290860ca14203eb68072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029139e78c5ab684cb6f204bb5907573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495787b35a6fbf8702e46387b0af132b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f7534a3db5bacc8e97ac79961cd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46da93e260d60f19e4a8a8c35524dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18ad00394c66b38b400ed1c59186b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b531f64f5ecf0d9ff64ff0d3b4464578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e3f23a6745b2c9a2f6dda3e26d21479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cf44b1b339dec2d71ded62b8f69f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695849e0b9306db9c2c59a3f7bd977281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21abfee4156b4c890903627840e9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900b503e3672e423ff519db9a3bde683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c005015110e9d05e0777db7269f5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a53b1285f8db519a677f11b35f267185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac1e5d7946a8ca570f5063be32fdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ca305ce024acf804eac660d7075787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae3a4441c988c9d46212e1d49b3fd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984326a140ec7a8ca3df28aae13243b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e4514e901e4acc9f6fc1cd99289190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c408e524ce025b97aafb32d287667391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6e9bd0e1403c368dbce28d7647b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad0117503d1946cb7520d6874940d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d6a0e53e8e26f3e3889510ab097c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab190b6f25cb70a1a64aa13cda5e5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe355f64b4396f3dd1d2a54d4f9d7d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee82863b5a94f0239055f43971c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30f9981a811f386540f3dfc64295d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b977f482ce17e0917d946b70a21199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b69c5d5e25c9c152406e995499864100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebdbe8e8f5d87a623ed418ee89f786101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639794f48594b023a71dd5892c8637e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd553870168049e4520b4491f6f9ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b41ba47fe77f56850ce1dc0f443b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fa20f53ebaa488671b9f6168204a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631123a190bdeb26d926eaf1f80033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0eab4df5b67ac13472657e04076ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ae2a03547e4ffd8115423062cd68a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcb1d8ae4ccfd5c6b27a5d3b095c4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0636a59d6e2a270a596e566038bf352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f1a73b5448f20ff04d2383ce0a92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0856aaf03e283b9268b39bbb6f8f358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117191308461337c8d90333a72d9aa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717003cbd7d935f342a98f35771b792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c3efcf4bd0c182e9b1ccd4598a11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97a82a12908faad0969d015fabe80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542b9615afd1302284767e076629fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275487c4100faf1ad72c2ce2bd9e53c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9a86319b88e236dbcd4647b91c2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0312794da9c604a7d723c6300227da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24dd1e07015e8ffddedf1f77f52647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d446093a8927c3a733239ae098a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d71cc70008e3a6f85f0248726d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5abba2a3128be4b3f7b14d40cf87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bbef110a1a663e356e3c4d0ce4061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2bd32881e0083bf995bed32a30863126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429be5cd8561508020ac544c1aea951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6d6699a50776fbada138ce740d68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d793ebed3cd540784e251c0e72c4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258bb89bddcb3d1b71b135c4ffd6ead130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b847fd9b13c2ae0cd30d28d6fb5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1710c31d0f3dd5522c6ea4b7ecad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f5ad3345fd31412ba697de720268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086618e3123cccb2f8d491a1d6e726134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18acfe699a166a79e0b69a6e6a9a481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf1e8f08b972afe8a43b7aa545e76d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac467636a96647935e9488f73b9ef6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26007cff101e74c1e2b34ce17ce8e518138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301de4f2ab2cafe94c7e3264b338cf2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34265c7b7ad60a8f740b92775c36a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b4db5c25b2fe082e4928dba7bd77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a255261f9af0c9a1a37bce4f38a79e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637afef80334fc272b8b96f78ced3fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad10a7c2afc1f1e6ff6314c4d2eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fdbbea0186720b03f6bdf9a84877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42443c4860bb3ffde319067b1cf8b79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3068cfd229a7a32d2524fb0fb18cbc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343208d823538f019a008614542b76fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5873abb58a45d6282b4c0f594d9a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da529cffc90ce50bc35472543cae6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57429a62225c58abdcc5f5849018d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fe5f00d80664e36e0b0e07551f57d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4281857a810e0fec06a0f7c867b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a481c73b2ed51863bd111434c366c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f1ea5fbad6f4e3add26881a4180da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb9b94da56c119ee81eed7cbf8982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba988054dbb0afb0844b4c900fe8eb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528626dae0a652e90e38d2fce7ecbd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e5e4683acace425ec8543dea297a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c7d3e4189357758d5758c48b3e82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffbe6ddde6eb95c2393aaa7e23327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b68c9f91131ab604ad12cad229f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba9619e4624283083ceea24f0648ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a74e2f7c9270fc7ca27779f414f308164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3de047ff75998851e376b23915378165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a018b7e9a2ec235821d3931cf8e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcab155de1d96f6da8d04a1fe0a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca6b67863a2359a9cca89b6a97c91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d4d662f2eb4a7a7efcd73430d1cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394beb6e760cf095d723eb785c31d37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad32fcb7c5d13b92d70f14c5cf9dc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf51a30fd94c8a32dc3d642504807172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1c02ed55a23e1aab598dddd3e375173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8a846c27044dbb93312029b610713174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00881c45a9186ca065c7f903633cbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b098d11895509782fa3592709b052a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d717dcdec8a8181185c25f2e52cb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efd7623e3db38e2ce61cf5f5015c24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d326af7560dbe30b86382aba7dfb45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ea60d319963a94099fb9ab601993a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58519bf44927187c441fc7c4015ef12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16408a06d3d0c411b7612116fc20294182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f21261380ab0e11c753b54c2bfca22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7147aba8f51123689f67753cd50a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7af503b2f133ef07b5b36cbcbd6f21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e0c3d22c16bead04c41bff964c08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c329bbc689c6b1d484f56eaaad1848187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236932c3418435383c66e984248ccceb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca705d754efe4ec61849c240e7fa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114088d8226f4623d63e5b679f7632d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb9640d83025a9af2365c645dabca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940988a93f92455693507bd60ce665192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df66ac6e5c4e1781a8b47623732f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e19a5ef45c9f7b8e2789c7d84909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50f75c819aea89ee7ab7ba73c7d88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091c6a1ac9dd9f4c3f28e43a6b3d15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b4295a457fe54af79f06f3023be8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29b7cb7066a7bc37735c99d1c2a21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868eb237f055375ac939667ffd6af8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f090ac12bce295634b8cfbd62c5c93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98082b1edf2e7c34ad9b5e021a243499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d5223116ed5c85a31ac5886f9fcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74907eb42bc5b6d387c619184b81f572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a65eb32caa5a8f6be3d56a7a5c195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32035eb9fb2f731673e1196a29cbeaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5c5fe5922d1f328d77735f607b308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24bb994323c518c164f0959e80000b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85a7a2f0793663fffecb466e9b701208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61478ba059619a5e7a6d2a8053de6a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879162bc2bca2bda2d3614ed9ea9103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e1530dd32a3d00a294f06fe45127211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d529334c37bf734066b6947e3981e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9c75a4adc9bd3793ceb82f690e7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f9f411dbe495446eab7f666a298f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b608f1021270ba74b4052f66aa5e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d3ba93e94a0272275fd35d16b452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed60266968690bedb417d90b9ad50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c5c3e7f2a9c0a8780fef3166f460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d349c2420a8f2e9a675936fe21645f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b110dab72f33285786a0cef93034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c774d14c6390a36ba1b9340a740a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408867c76112cd34a98f0f922f7f55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a797741bb44894aca9a8c9ba3b36a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3777d56af8b01839bfeb678793f2e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d513971c9f4f5b71df95fdce307f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a263052387f569cb8ea1a64054c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6dea46f891cbe8ef02ad039fa2c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4805d3fb914b9410761f7035ed144a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b7d6c3eb4df0665f6c4637fbb665229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14382f4e5aa6381bcd6c2ef9538b352230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0691067464386be551d7b11e77c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a57d026497b56d209b43bd0ef9470232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37560f8fc4b3217fb445683f511ada233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216b0e2bec6ee137524ccb08e132d88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257759861befe347f5b935ee1b7f58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deccb2113837b47b61a4f73a789a2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ad997f6148d2727a7eab0e9b8352237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5ecefe856942e582fb35e5b322393238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc7836f285f59faf63ba8ba8c055d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede53f654b28e32b9fa99ecf79a80e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f2677f764f5c2d1d73f8abfbc712b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b033749fdf863e7e79b01aab6efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae7d3059c2fb0b680fd5566b1450b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f428d87369292f1b8f5a265ef72f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699973917fd807e0e8bde3c89f48272245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79c148cc4b0c234b46ba91241206f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2999a8d0950b48b51a9256cfed3ea8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a200a89b9048b8106f2ea86de2c85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b0f51a0e9104f53d14d96ff9c61d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de666b7ed1e1841ddf95fbf6427d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f0a706a6785aa090e6386be82763251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eee31040f2bdf2704899bb8e55bac5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270a994f0a928914fdec503708d941253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b1f2322b0640e2245e9742f87c32c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d21dc2283c36c3a0bef48fcd27cdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61312e4c597d2bd56cc53da871957cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd39ae148897119256faa55e45096d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae372bf6502a1cb94b816ea3f274674258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7344466d4635b040dd7e0a0a5759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68349784a28381ce7c7fef9df09a5aff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788e4eae68d8487e03010bc2742985a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538968870537400efc6dc36891d84bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5c7a163ee00f4a3eac4e62df9558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be77a7b4f286c3bdf352ff64a347b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dba72cff7db4d2f4e2bc22bb55529265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d585829ffa7611210de0e693e85af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f22b152ddd0887655e8ab03a8f366c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e715912e1b5c5e93572d9791faa6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cee73defc473acbcaf9117c6fe64c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c4fc69cf5007c2c1165386a11b10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be375f4ffab4ddd5b325023bea1bc61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9bcfc5aec553bb3865060b94f44d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9699807abe126bf8b27ac1ddd1e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704f8fdfd0840c3ede21c474375a59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7827e1903c3a3c8fb8748e00c073ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934b1d29654b0e21c47f9569e2c95d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b328845360fa77bb691dcbd44157277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3717c18da9588bdf70b2140bfd92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de618b1397aefde7253e7e00b157fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5e0b810604f6597406b30ffc567e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba9ea4c3ca5bfb3fc4edcfb851ba73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3adb9f7db2b405b687c8b58924396282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe78429565fc0ed42e26274bf35880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d8cb7a7312ee0d5728f370bade4cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab52881403eefaebaba7704042475f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd9daa037d1eeec98edad1e840480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859c40fc6355ed79293ea36107dd72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05064fd5521c943a834809599191d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509f0fd3dcd1aec2f5d746b58e5eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c725bab1444d5fcf0485c0082b109ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd6955f325cef23ce2607ac0aa24d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c1e65ebc6468f58ec05e57d2801a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd0a553eeded2207fcec0e6efd009b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0135be26749e518f21c3edb8a78f84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e45ff3ccd2eff38542bf97d3f6ade295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10269b6be91b5572dbaad749e0045cdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578e215a09ffa328d024c57dc2b64a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5fa80e1b38973ba9363ccc2d68ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df74dc427027eff0b308d2bb9ba9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e6e5eaa86ac4e957fdaeec80ad2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a4e069b3acd7551171657d3fa375301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b209093d41c99068af652360aaf07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f55857d17a39a6dcd618a280c3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4221b73403448638d080420b524ee6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39244ac730b595e34deaf4b6f4eb5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79966eebd67aae916e55da0e8a99738c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0eac8c62822736c0a80773986f61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f40380d871215f94da3a688fefc39e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8e5f1b26b234d8c989770c97b265309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67adcc6e00926f392b2c7fe26a6b62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef3aba639e39e807230f8d1fc3c0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761026347daa3ac0d90d04195e76333312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19ab46d8fce9321f3143cfee2b11b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e76713a424a5b7425f5476af55dc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd26dc8a5424d947cc710a7381a137315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757202263a064ac27796026a7992b84e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802815f435e70152834efc8d5ad8b1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2c9215f4361a7915257211449155318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d533e9cde4420a050722b33a7d4846319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e69f8b532e9295f2920a35172555f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374785dcb444a01dec96149abcc8f8c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284690089de3cfe15a1efcdc3fd74f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4163b71fc918a850b6a5b6d256d7ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26126d3e05ed5ec1e444f805e4f18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180206b3ba12f01fc00eef7d072314325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a63bb8bd1c88e1a671835c559310326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1cb759030c644036ba08a400315be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f7b18bb95c67e5173fe735743284328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd010c33b62949692f88d3154a562329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1650f47122fea962578cc5cb333d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217039464b0c0b67540189b2a5d714331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ec1a42ca49301df040b22e749c9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb80eb0706f7c02b49bf1a17e4fdaa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad766d4079d109ee2773107780ae1ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1846ada6e81af4637a962212c7f28332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5aba73dc136b3f4751cd242e3367d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba1247dc8766303f6e41b9c94e25b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134342812e997a87f28cf235ef8f2b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55f5ef8097166c3d811b575bd0e056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecc5d46eee768f44c3e399b25a307b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1443bce11b043b754e33a3cd7437f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1418ee7ac522f19ef457c83dd05679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2195dc73fedf2bf8df006099390f1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ba3489c25ed8851a69c94ca4a9b8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cb4feb6ce42ac86a1fbf8ebd7a4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e78542389b35ec99249e62637d7c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98d211c1940cfedeb694cd5274f0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d01428756cd36f34d9be77fcc58c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a427bc8bdd2c6ecbe0aece932494b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff0827fb1282a16f6af296804994ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4fd0166c87edaa497ef6f4a4f328018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a067fe35dc8324758a9c9f6b3e993919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844d2b34a295f443ae05a97b4fe86620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e2208f0288e7ed5a6db4fd59781c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef25ecfcbab2be6adea6090e1955922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905169520b05b2b11658059ae82899223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840922ec412745484822122f9807d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359b2a9d258241f26bb0a6e82ffd4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6111a1ddf0211a732b702dd796a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f35f69c78fcae0512763e067e65b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77351d13d9619339aa8c6ddb834a3de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac102162307033b733e3c697c34dfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844100f26825ef0b2e17f9d13ac99d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c52702dabcfea025932d10a998a2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ea7f4d6f3104498712bd9b1b1f9a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad701a4d98303cf2ad2d4b07bd1dcfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e96499fe7d8a6e7d1474312a8e30b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c389c1600f36135ca7b5c62bc37be735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c120d4d625886e0b138ab49daf01f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db126cd39e33ad0f8f25ffc814bb2a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62751e75bad9283d15761e07fcfebd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc023f03e3b46a5d3f3f223a76dc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba26508c62012eb09a5dacf5f4cf3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca002eb474e69cbab1637801a39d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76623d6e3785acf06ad25044473c67342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bada0ed074e7f3798e7f391835d1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaec26d3e76ce7212c35d09583c26f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b003c62716969b0a8c003b172ac17a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09011225e355f10153369db086afb38646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75fdda44650ed2cdd35fc47529cee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8d3147a745e25e90233bd1b2d65548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe702677b8f0286193cb6169a132d5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234206ad4087862f3987624e9558dff050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded702b7202c53422035040225c995251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efede314d686c79464137c8a2db3a4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866dbf0028a1ddeed5730de54a37b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f7dc3becedff77e0a6db3c22560254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0118934e9d6e1a8d0b60d0a02c94255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0304174b2a1ea0fe37c270fc6366f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130dc277094768e7ea90459fc61ae7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fffebce5183206c09cebb102a1b1eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc7239e7bf701175d13342aeaa9d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89529bd46ae1af8486d40c342bdad0ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89ad59c5e2abc7186d89be3cc4f5ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f378f6d5944b4d8c982ea9d62b844362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801417cfa826a2cfdd47ca6c599439ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f9ff32e3cf247d1d78ce1916f8d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad768654634fce4e708fed5329c46dbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ce538b6391743e71a4d1806422c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0d6de86af778d4ea92820038035e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55883cc1305fc90a87dad14dd77c69968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bdbc72d75304793ed4618b71f3aa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc1d530ddc30b21ca9a40fec39032570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30799cafa547dd3978fde3d72fbf7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf09df03bb35b2f90d3eee068461572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18be694b2a32773396c2da145b0ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bab9d71a579a3a990596c2bd6487d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266995d63fb8f8d2ab4dc972db5ee4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e4e57e3e5b292d3174e9f249f79276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2c83d58bcfe8ca05f0dadeb47a7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef57e8f4c63a0885347f2eec8bf6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689ebddb765eab3a2f9fb19ad9ea6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b70fd8e338fb9e4af869ec03965b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542cc7d3dd6cec20c0fa73c4eeeff3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650a3aab5fb4b2446f0f18a5c87f9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a83b51d5f9760c5cf6af8d2859d9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26808c6881cd383b213fe24e8fe9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7448f2d4d4b56e362314b3609e927785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424ee4e41229d3828b00840e88eb1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1828b95cbe58a55735b9e731705dcf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba813b86758895bd8f5d764731eff05b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf8a3c11a2047fe3d8bfd40f6859589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc12beae5961e6f387c154c97d3c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a5f6f4f03b22ce1741a2a35fa12691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff37e04e50df642cbcae5db46b8be192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454fe4df6369e5e9edae303c05ac32093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ae92096165655876513e651b112d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060bf48bfdba2f49c4808d12e611dbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f30f93af2e0ea800152417d86cee9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd7d2261da5a8eb86c720968a43e4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925c5bf3d1a9ba16d30410e2c51adcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce019732f3be79fb11ceccca070509e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cacfab3a80a0f2d77dbe20f40b448c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d5f7741d68d334f85ef665216e01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc1426c456096bea0341d69b2ef3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219d33941240336c4b049c1ec48370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e95872633ef192020158d9ce96d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddcb90ebb0d367043230712f2f1fd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5bc8984aca694c76bd067b9bcf5e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bbb52993a8603cd88bf2e82859aa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1398cb88743bb07e4e69e81e38acaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af82c0cb19591b0574fc5f38412d59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a5cc7ec60dce9678658f3c700899110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee402069a228df33c7eefe01f2c751a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c32dc3b04001a3703f16019373ed4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d73273dc32764bc3bad58cc18e9e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bde2ddb4a448afaab1b493e3354b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf5e44c8f16095f66cbdd698c2626115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c40d432540a738153f82abeda3a94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f774bb6eb308692c253350f9a894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d831c349eb67b60a3e3d71726054a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f4dc4db6b8aeb13c90040adbc0f7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762f371c4c208c51de046a449c9421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe17eafd71de6dd0b11fce6912f9e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead37beb43746062ac548e38e84d0ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5119ccd5911eb05929a0ce51fb4c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ded722f278d222cd5828467e86ecd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111558cbd10380c21fa13b47e57e294f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bce2f01cbc450cc5ccd0d5238a345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6784d1d1a7784adfea5a2c16110d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a72394535252907081a5ca5f1818128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dd2f46eda5aa1ca15ca3d7aa9e0dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb4ed6f7b798cc99f8f2ec93a440ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9011811c1900552988941e6fa5aa95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93959d05a1ca0c689dd493283504e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb6ba8bb88e66990c223712b70d27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289996ebb57c04cc7f7be530a1c38417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca641adf95c4329f9b0c28d7a62d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee40c699f8df6fabe84f8c2058285e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b14ba1451713d8920e9ba3a7009df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff75ed3b63af1df1420d06a0e7d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac97879efe4283b107ec22b1559ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc992bf874e50f2227f14941d2bef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa66e5873c9a45c10ee08a409059cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47323765c0ce6c422c25b31e1d5dfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ad8eeafee5f87f10f540776f5f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1033788537aed19730a3e339411fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f312003c8922de41edde8a46eff98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569b3214b3efff2751e40c68ca4f3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5a2148e770b8afa9b3d4bce399a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f93b8a2b91b34f6d0d54508731ae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46953c5c5c07f2ab5cafdfff00947475149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151b163535b4142ee0e6dcc26d0abe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452fc911d08253121d8d686157e253e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e850d8732dfc78f0d05bbe52dd6ada152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7de0c24ec3426583e56e49e9e226153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0ac28c3330a02896943868d18bf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f7e04c05f5fbd3cf08b72b97f01b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb93f6141153358c60f5ecb1753955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88347d4ab7008905d8de1b2216f02f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a83b206beeb4231c4542e304b669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb44cc177efddac6e7b6ce39b20498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0aa14471e99d34d92be02fc73023160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6f95c9f5730b0bfcbb270c621ab4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431903f2c9f17f80eca10613cc1858162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649a2d39c15459415c9bb4f3b2ccae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a625f23b5d9bce7873852d1ae0154b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219305722dbcf98956e69de7ae12f7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd1014fd5126fc892346406f36428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869d8e8d493e20387cbf0ca4d94438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992bddebf356e26d8db05d49c50fca7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57c41d29bbab8f130768220b0ea84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a262235114f17e584bbeed865925f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6d74c9a25a4c6f1a334e1739c017171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d062025c85453b6edebd7bad203090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a84024400709db2cfbb506cc5d701173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25479af3aefbc36bc601b1d41ae64e3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d2a6742a0de2ca30ea93fecad8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869cabde8b41dd5f0cea2c8211ea717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58e41f8b2f42c3ab1c54714eb417a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01755208c30595880ac2a9f169a374178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c88d4e2a052371c41da56f5531a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52795a9960509b71c136af23cb920f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064f68780eaaf05e2183629f20e4a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7cef5832c627a15a8afb530bec66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f296f5f5b1e6cf33d452fe6cee8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6cd1eae13e76fa997a951e00b5901184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977753a916f499340a4cb748205a995e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662b76be03d21d6c5ec2bef8fb5f8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a1abfc0af46ec4742f1b15f634acf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2494e92dec2d92763f73f58d186056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce3550de38356e56643422152ee6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded880c000c3cc5bd9b77e3600c8984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f8e81d076965a185a73ab1d59027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f9d92de949385a7857800fb32d4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecaeb9ce9aa55b6e1ea5676257bc11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a816c2d2c324abf4991629718e18b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1521e9905619e4366b304b560da27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83bd5e8a3bcbdca83839a655ff2df2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38e79969e5619e15fa0290ad600851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b337757cfdeb8005e30f7e6044cbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e784fc2750fc6b50f860b3a95c24f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114f0442fb158c7ddc83aad56dfd98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1297f783ca453806d8e3321115aba10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d15484a184921083e37415f26eeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cb3d108eaf9066180161d8b17da1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb858188bf01fc9f15ec95a3c2ffbb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493fd6283b0846f3ebc274a08ab149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95127386ab79e8d4ee2ce7ca793291206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3feb39fd4870f569f978605c1f558207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bce941716b73cb09cd028ca1813f3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3f5f93812ea9cd686c1800c86515209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e14c933b6a16be6ff78c537c38123210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57db210a1bfe68fc633c0fe00912ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ae53bc3e3fcf6f1c5873ae4755e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb07ba18a6a5b498d023840807a364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e3ba2bcddbaf13ef6cc2a8fd7abb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a398790f12524953953deb82d9508e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d88928b0bbdcea7e2be796a3ced0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27025e974268c7e83c461282e710e02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3f76fef976faddeac356474c9758218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10d4659379beb4360b7d78d0f65db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afbe56fa3aedbb812d7848f543f1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ea1be2bfa161a77b00e65e4401df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19ebd6fd61b2c1ca3e80c735c2f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f206278c5719c3ba2fccd37a641937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d607ae045d7c73c79567eab00b0f3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bedb9f96cd0c8cf9cabda051a1fb09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3ece4dcd4c63bb03cbe62179792c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c6a729fd3f2fd2a01063f084b105227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17403b25b5512246ed4025e4612af0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54d14d518aed7696886ad150700a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81d02958c6969f87469a8e4d2062fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442268ce5b2f58cb4ff309c49033f24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf1f810f2f181fc7852487d439824232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc23b66aa4828262729711808ef10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133399ba3a2fd2326b8ff2f9dec98c04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3d16232b67397cb29dd5feb0be2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568a39bff026c9a2048953c2bb4264236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c258ad9949325eec40514dc76365237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1dd13806b449b1bcd82038e5c6047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cddd7a840c07dedd9d9632ef878de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7792def012879f23d864ed91a82f342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84189654d7a8887dd28392b5791a11ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d09328f3125685ca34b2bbbfc2a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480ff6c55b92ce2ab9511ac6076e5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a658cb2f6fa87a1d7109139458ea045244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70079a112d02872cce5674edee812ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e9c9ac3e870f83c35eb3a6f3eec38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb454cd9a69fa606f3de0dcf2cca8d6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ebebdda285ba707430875951be2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f419af85184a7db024a065e13566249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f65bd9487713a3db909787cdaa64a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a26b5397ff30828f95b4d354419316251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f7c5642aae6622b5791e9bf4012bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d19d6207fa0ece65d62eb67ef2e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8e069e7feeeee616d24fcb0800a8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c537e51b6af8813f5d17855c59024255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955cd37b79c9d7a559c5f6174089a93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783120f1c1487eb765e1cee5056720d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ee6b3a9d7755f9d9780e4dd3739f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b02247884d5b55445e8db59f03982259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d305999760ae7a6cc6a0fb1d152b2e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c10683a466bdbcf316306f3ffb8f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0832cb977fabcb029add6e4c44a5cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9291bdc7953d1db76c2eb42355b72cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d175e1100303e9cf0bb05feed476e56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d44013f1d8bb88cb397e52ca4fa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e327242001b887ca2d67bd3e5b6e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da738fba8232a3d1ad6c940791a17c60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4085c07425bee8c4f954176397f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd624b20e385b5b410644039246a1723269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741de79ebbc88cdcb4898525430a6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce7ea20a665cec7ba71b82b4604f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993526c608c610b4a8bd9c2bfbdc59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f920d677e54eb586d035f9b39f567273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7913e718f1edf62371a7d94a19f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d57e69fb7bcb1f24bd61fe40fb36e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a01ac5c3ea53678804bfcf8d2d00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e181540b4bd97ed4f2e545bf1497b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee2c18cbe8bd1b1f1cff0fd52e863278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60d063c886a8925d8cd11a35c1810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa9be2bb7b77beb15f8f2d1cadb33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d4392b29f59773e394d9bd8f4019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f6f8f25a8564fc72fc378d818a17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91562b45b2f777e96bd7ed9de6794b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8c234c3ba2d3c02522eb0fb1b494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceee2f15624f85d763d1232fb9ca26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5472fc99193e4cc380b208ad933e02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639de3a38626f0f0d630bbcc60c51b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe32b4e7c4edbe95750388f363b3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427dd8bfacab1998fab80c11d89659a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabbd47a1ab51fed32dfeaf13a4c8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2220297beaa655625ec7d100be76ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b17f4396217d65983d3385ba12fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660be74f9f135707d2d8eac62f912db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5790c15c59a34aedd43f670724114dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6bfc6637c6ad125505a5c4c6a1cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f193505d7aa9c85d1a58fcc38411c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8a6c7599338588b82dcb62da82a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c61c7cae857e546df600c9fdf000298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e359fbf6488cf713b9000bd5705ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714b5757d4f63e831b4ce298e8a5bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13cd13a456fabc493262b8ea757d8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e85c8b3238a59136073a8839b48ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb265ca9787b554e20557bdd60baca69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34366f0ee73259607d54965348df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd11185606de698b7a4f1421c403c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f967a58731937c2ad7a153a7d1f9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d31cc7e88c72448b179542b8ba5ec9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb375e393022dda3f32bd32c534bae9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24835a0356a177a7ed9a85b7816312309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95fdd5065c531ab4ab0b784408497e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2944792d7832ff6f8b6fd471d38d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf61f070c287f0f1e28f63e4e36ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320aacc286f6c489441ddfde1d74774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2370fb4870b66bac4040349312095f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac285a603b272868f10e90bb16e63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaac905cd79d1296df794096266d353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30932fccd158feaaa0be7a04be6ba8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7292425b80cbd3beebd55084b88128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672c8871cf80da53ea883627cedf58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44aac520fb9a3ae8d725c7dc3d6d9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f43af5457cd7769c5d14984d15730b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f507b7ba1783b34be3daadcef5e35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456d51243f6e0eff9283f27153b80a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d74444f232bd063db858c97ef2f31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5c05033bf49751b1ad748b5708a9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>