--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1abd407b36fcdff3c322683e3b99b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7db7cf9c97e44d41bfa7cd85dc81b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63dba722e6d8722cec73aa1912962b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8299589f53ce38b3df33874300b06e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9eb35c4b2ceb3644ef7e2d91e44f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9281c2ec1fcf581b87752b4cbea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cbbed0c8d70ceb7f1701190c0d3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c035c563447f6249614ac129747d378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583071fbd8a913ca8a192149ba0d35e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b50a707de6ad3561ea61c1197825b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b33d096676de5d6097034dc6bd4e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e467e4f324fa8a745db96883df1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca708890c9ce001e3176acbfe19e2af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798710310dbc27697b5dd67ea3e5ce8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1160c378ec302d79acc214dded10e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636db27a94a505e1a4df74ca0f2366116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b31ce9679ef4382ca38a63ac7bb8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0dd4ba0afa3c22f53f426d781521518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e471f4479dd7657b1aa32f59a23a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46dc8cb444531edb8c29e395f949f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591ef397d8b494861f2b01420904f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aabdfdb8652449a781e7f28a3452722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1777ba69929d3a3566503c431f0c92023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef29342ff61dff06eade800bdefb6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8cdc6f3c145f72c850df94ff933a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06144816e693c00c8c863b5c809b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42b801253639735d4da14221626d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df524084a7f12f9e6cc4d3ee8c12328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309df36725114fb02e20ddcb6ed4b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8fdb865ab73f6722f53588960af1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162b3bfa0062ed943f1b42ba3b004f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637d3394598a58c0c0dc3fd23a311c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68e516881c57ebb597844a2f0b2d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14a52d16d54d1acb61bda39118d5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05f6443165fb6fea1a8a1c5da846535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615cdddfbeb9c01f3011ca6138966a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7e3dde3ddc6a1ecaa45b13b5c4a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7543bcc89690fba91d5059de0cd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f582021d566402d56be9733df7cad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae79a11512be473e43510d2c0b67240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5008c48dffb5288a0b0e4af55cf8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f2ee1ddceeb4b6955306be9c8ccd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3b5a05748c6f071f6805607862ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce41b351dab76b103edba49defb14e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae03e958a03f3e3e9393023263939245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97960024d977d08fbc3dc333a7967946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104693f1e10b8a1848a9672db116eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d58dfa39b54d4dc3bdf008afdb3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592bbbfe9065a9707fbeac8186663c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d84600c21bd637ef56a6da2273af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991681bd60836c9d9cac0a0d587a831a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f4cef72e4a0f2ed53ecff5f8a995752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec206f7c89f91e20db49284883621553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b21665b2da4b8be12f6bd58061c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2e351cfc5f95e6ea4222870e75c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f29bcb20b5109409c6f9ab5abc4b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb90efe7411cfee8a01d542ed3af357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c1614cd3bb1655950398e5d42145758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf1807da77d839f47c74858ba171359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6375e3c8186f7c656663d32f13eb5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57784617e52ca9d5ebb70cbf7724b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9aafe53c0d74ba39ef89e11c7a3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2a9e18dca7891a5eda58e35204b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d1fc22d77985b0298f46a914838af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659e850430ffae494b61fb6376ac63465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37ee03bf4c304c4a13158a0bb063c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0941485335f8a1a47931501d59d28267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796dd01ce0368182b009d87a620726368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4b6ea8205fbe9b2e08defd477cc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe99e56db3684ba784b43d150335d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2d0ff6e7a20fe608df97903c1615c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f5ee0c9ca2d93ec3fa80d8469d0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba92a8675e5c3d7aa21aecc0711c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012a9ed97edb56208b8ec0e735e10d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f266bc49f2b22a4e2b075692780d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12a08e4c645ab926aef5efad05da676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f649ab0b0b6c2d8d10ee5d615b6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150a3ceda2a7be507a550f2ceb7326d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb12e5515d1ae69ad31c710fd2036079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d595d109a55b6b69f62a4156ed02780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f69f3ec261a8e7750da7d0768e94d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1816f0d0d8c72e328592fd35633d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896d4094c99da695d6b65cdfd9f11e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87e2877654f20a2ce05919d91fffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec905b6051b3b038bc61657c4321185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5710b0b1ea83b094cd0c2989cf39f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff480d6e41f3f53c8ccbd017619fd0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f3e521291e2985f2773c72a937d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e90d03c3130de8944e3eed8af99589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2daaa5107ba59fcfd5791abfb31e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de98a36bd6179489d61d7301b238991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c38c5ac2b15d6d73ba2d89e0a1a6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678191efefc0df82961af99e2968e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05c0be434358abc911822db59b2a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78798c887dcf74c0fb3364f3473b758d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3828c89c5524b99501d4f0d674cc5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fca1d6cb4824da944d403b861938397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33707f49aec291b9421e5085d4d0a93998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690c21d214ea9c269c4946c944e42b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d326aeab38d7d386353a9a1f61413d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8f442ca4da6ade2370c5ccc19b670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177721b04a5fb3777d93caaf91e351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec67f7b4f4b81576e60c2aa0de46504103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459761bdd73b5a6f6879381a313a94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9de37274b773d2342ef4cb9f16492b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c4cf10942a7c16a1cf6b24834a9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28abc0ed26ad15f542a852994c59274107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcb9f92fc68ef5e95da7f486c8c06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf72c197e1e248145bbaa20ee7fdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc39662aec5c48f4fccb3675232e5ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51833b7e00be02a181b23ba5d3614e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6c1109bd6ecc876783d54942c890112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a274e6f5f697ca936ba288f5d22b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208d99a9838e06f9aac830b1830140114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd662fae6136d79679eafcd82ed69a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14785f4370c55d371f3e4136eb4b508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b39a2bd0f46e011910843d624252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b8ea11c53bce06e8f14e90776327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a5f3e3626c1939202fc6198eadc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39049a3383056a125e5e37da4d2f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd220512b8833d9dd69276243afa4a8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508f5fc8cbf52ea5d92adf40e63a7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa78c86c35c457f09a87e18815bf49f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b851f4f5fa41fffe0a5457174ea027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c8f3ccac381fcf1edf7204e661ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9029fde42bcea3b418490ec13f93d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf28e037c52be39b4f1018d0b3eaeb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d29d883ef76edbc7850ca8e9f4a2b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a63ef5e27684f9ac1cffc80a81d728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b10e920cb9fd192855f250cb3079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2970edd763b583d4b1aed70a5cba133131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a16e3b8f07ef17c72d1d93b3968d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de870b784462ebc1951eb8b3f94bb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895edc30ca321104f7d90647317100134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5371680fd02be4da5128a07b768e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d292a1bd5f539767e69af6289d787d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd282a5c322b6ca61424cf2fd0f701f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b95fdd619cf7f4a41ae62023dab2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33401c6aa64576f8899d3f9778dc963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53160e51136958a2408d5bb670e510140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21e1cd71667f6e3ae6c667fdcbda47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae8fbc7187aac4fb4df177e6b4ad93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7efc09af0cc25ea192551cc1490d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567b72979736d66e93d6b138749950f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423931b12714158c1d2772dd22fe5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993722c1a76620da0a938b9532ae521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ad29f155b587e9ea819de3d56f4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e1a5c93d65bf6d881510d7434e1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf65ee753634d20ca8181de91641c49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffaeacbdca607de38cef6e9a63d5a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ca879132baa1823bdf6a36a622bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1d78fd7c63797dba2408e1285ba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ed1de159935c8567296e8482ea02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4215f2d47aae99cce6e99a5c060ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e89924bb035263f7e35fdad7a78a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443384080766be4bee1ede45396394c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b23477e6fde38463c740e0abe5a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469087e4da9552ec61cf2a4ca55a8e94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd14ba2166b1b67296812efba56b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169458144a8dcf87a6e0ecdd4fd70d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92bf1e1bd3a8072e68a3a70d3f590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369307e4a8c23fe6f3a3157840a4ea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668324457a76963dca14c2019dba2dfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7b0e181c18ec67d97cb5f53baed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a68f41ed852fd1ee9b4e33228042c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe509c151d775ceb34f12f1871d37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93596dc9585db51dd3b58cb574d04278167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec73288508ff9e828fe00fc4df1ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f570ac9e607ef1b7d0ac7bcb161e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75ca2f3e01e68e3278aca5778c12c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b3c22e541ddbee6829f08b786e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92316d77decf7b65904030ebeb4c743172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d3eb441dcb6b3df61285dc876a55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcd8f5e015c81f9bcc7ad205d4202174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab2bd52a6f977394762137e0ceaba0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e58a639645f1d677f39175b082e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c415499e2bcc8ed889d62f32348a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed80980df232c45879c7709caa66d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef716ddf2f788a2102f42a8868ae9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23440929df2d3e52f25eb129af2ee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920efdd978cc235f7261185d4bbf0387181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af301688be7e93385d51e90000c96f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c2594b3dbdd9e4307c8a95c24e19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8569403ad5d80afa6bdddfca70f6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df094266f39ff34c250333ede64a6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb205c0a58225cf81d9d1e430aa22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e3c958ecb7cd004e09a25c5eac1ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4674800fafd4319f22de7aea0f4cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990feebaabb4d790ee056457bc60c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c92cefdd92c38b1a6ed1fca75717d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68c751c239936cdebc7377ad5fff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2468b914f8ec4d4455d19a0233c0c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f95d5e913a0082e78036227c05d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52794a5b1a2f91b05cf024c3b3b97a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd5d6226f327a4675eaf28568c8fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb99eaed373ee384d7a9508d2ae49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38433b0d3fce8488d201372ec91561f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e09d673286f4a9a91a0bd2584b21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf829d597797b613e2767d7a2789a8ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5dab15998d0a7e0e2ec1657ec44e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6b956580a2fc108785a1f01e51e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab7057b575110d0ae1ea97b946b5f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0807e66005838f6ce0868b0b638982203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64584b7fa29497e53b6c68a9fd4675204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f5ba6f28d6a02e8b4d904e7571a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11d630b842a824d03a4bcd21f34d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79957b93043bc0c556673e3d9f7444207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f3da3a57c105f7c842714df1f10a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539694995fcac57d465f5314e849d60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd3b82e01e223752daa6eedf4aeed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241d152975ef8a67aac6659623430b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928106eedc8314d8c7d085cbaa1d4357212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c35421a5145207f613bcbb5f3a537f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7add46cb0d578c2ea52457daf372f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9d8ff0a133626dd5b09d87d9ca3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd432bd91767f492a53d3f4ee7f69a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973addce09c028053259e45532cb96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82973c4cfc0d92b4201afc20eb552a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e7625f8001de61a85cfec5327078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59901dece473831bf9293af35d9237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b039ebdd4368a03628d09bc4dbc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32748134d064c2f3ac2fd799b9f48126222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776800232b1230959847191fd592a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d969be54dc88408c83729d62d74c2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55464425c6f7d2542e783d511e61e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06807f194925728994bc143956476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb3bd9871d01285ef05dd0d45e4f8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2c03fbb97b572c5d41ee95be8222a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f41d6846ea339b0b2505314f6928f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846a68b5f9b6f083928367655b1aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73f4a660b9460031c1665dc6ed3c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8edd0bba8596b7a71df4b27f787cea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68347e72c818bb0131d9ca06ccc38a01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca467d2e2d6df2d63cdb2c939bf393d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b550ca685d03d37b96321bc928a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e091cea3acbd4602be765c8a91407236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de256b9b6182b0b09d3c027af2cca4f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000f49c1cfa778c1314c43af0c6e87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e2b72b29367affd7002f32d2baa2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce7aea58fcbdd84704d0adca54ec9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0369364d7062cf3e222b07531bd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffef7778f8bf721f79045c1c73b2ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0fd85a4c6ea167b700052e24be26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5ef1d2c0cb85909485bc797d78b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a175e203b7f9a7bbc3d18d68ecc35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157d2db778c06f76db37f9a99b2391246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d342b8f68779dc39283ca3690d71e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8f500ffad0d6b12635b69e56b3f34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21425376cccb0e09b7f9a80442a440249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829317ff35dd3df4507823da6c237a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439037429b355ecca1c0c4f0c26d29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad60175a83ec27ea8f2fd3578ddde9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4176030c1921905c4459385a4027253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a78b391bd7dd8b9b3719596d6154e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546038dd173463461ecd7ed2bbd5c23e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998c9535961f007b6293c9dfc14547256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79083806a67d70477b85f1244989048257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d8bc3b13210bb2da8b89a6a743b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea871431df63efd460303f22ccdb11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56349f8af56356077dff52ecf728f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0afe72b5abfa44bc5309ee8f6d09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6f9a7ad0fffa0b9bc230c17f71cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff577f9eb9c05bc1a788ae683c58b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708aad16fc78d3fefaf91a82892d947264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1be5c9dd5b48e013e0aca941f142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860397b2dba198acc4b2a46aecbd9afd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c069442dbe2a0094244badfdef907fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a041a6d78dc8f0bc20e9d3019306268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639cdfa36509a5de84608a2f9530ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76928165955ea2dc9cb4263de50466e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c75a61e90e65e47774db9be1f9c7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284dc4c48ac1ca9eeefdd603f406780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adcaa393ca431a92abc7845240662e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7eb4d7f1f146bf189d0be6fc350e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34ed62b02d2ba16c6ea62c4861071275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14308be75616d0e02b033bb1254cbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e58fd7532e4c41065bde5a8505ebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb1822f884d6eec8e9053c0145041d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337433b9371d6ec9543d1c140dc797b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a10465875b0955a0b983f86c9c00b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0983f46df2b95da3313b8737e518c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02a85e57b1a4ecda93b8211c9afd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a0babaa3cab16183934a4d8beb9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95b214786be6d459411342c20a556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af4b4796aa6ffba91032c26f4c9780285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dfd267b7775a20b9da486ca6af67f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe13070a3a8388f6a7af15c436bad9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd792acce4f756b7b5d7ec4f037bed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37e3ba4514f6183c7b638f23e4e84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943b05ddb6f9bd54ce489dd5fda7bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b76b758bf33183e85a274fbba2742291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457893ef3cadefa2877f18ffcdb9420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca00b3a4aeafaa952ee64348a19dad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33f731014f4ffeb8cb0e7a220c03b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209467d4cc5b06256ea1f66efe6e25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c935137dc6955d4c506bfc1670e8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b566d2d206c7356e2777dda6849b27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21129110f8a5f4ee01a6627ec84148298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e6e9104efc235dccb3e7e2b13e7df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e5f30f8dfe1d21b57d376c7f418d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8fb97cc047654a47e2ed48d3092b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150793fe7ef6ba8096c79f8c4079c669302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe04cfa10f8d6f92ab1cb36e95eead6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf335356ecfc02bba8ed55158c89b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af24bc5cf43282bd4bede158f8fc61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d568a9b4a6f7e8fe513160249a5e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843389f9c949118973c52906f62ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d299958975e5aef88ff0d72fb45db6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f0356ab49633c016a9b53cf2c2d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0185a6143271209f91f2a356efecab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8db9b186b6e1eb9083274c69f3e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b92071fa6515b11eae4af2e7cd0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe856e67aa6af5e3b055a62c30a8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e25949af4e1a0da84060df135b63b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3434f3ee4aa76fa9394f59999e5dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff7c575dba7bffd7c326839b7d44c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d91815cd22f482f1e5b7603a4778317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400fdccf37bef2047c8540241e615d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4a192dc7686d0502f7af0e5439aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78ec1dabdc00289f55dcc19bd932a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe382c691898e10ef9b2a6bf4151dc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32812d11ba59397b161b54e718f1c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f9fffce821d9244e709f63b4326e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802517451e4fb1105411e6b79a9cff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255d2a4fee4f24ecb89184624730acc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6f8a6567c73249399e1e569233175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888372df9483a37220b0498d62ea3b3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367244a8b69b5ea3ba3b0e4f8ab186ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39804ab50521af5c2ae38fa91643f028329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85a99643149198366627c0ed2e17a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1ea587d974bf2e0292f42214424a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907752e6938fc539b05b41963d3bdcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48316caf9d3e4f2a91003dbad183b2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193fda9b8df7e8de76fd98bbffda5d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c468b4bb6a23fb8ec767c6ad67c5842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b6396aa8d051bbcd992b1bedc1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f6c7a6023167e3c208aa1597e0b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9307bb6fb4202da50dfa7af9857345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f10723e2348b4ae172951b9090cf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6225118312359f84c498dd2a3f11ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c125df53c8eb1deab0280967b1ef08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db337cb981f764aea9abd04fcfea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdf462edd1146120e314cf47e3e1f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2db797126a004e7ac8ae735343d3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da6534d4e505666c4caac05324f4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f33534d170b93fbf05fff6f04ab52913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf83523f8b09ed0ebeee9197a841cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7d4151a0f4bb641bcc8cc1e896e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7249e0736330f971e668fadcb9c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b6f8d7e1b6db0f9d5be9bf9e587f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7233b1d409ccab2b458054190c02a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d97cf8c1dbc7b41997a596a0efb49519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f752248eeb8f6993be0b61ac2a52320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fbc8aadcbb8fcacaec6fe9764fee721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567b844fbf857c86841a4679d1316222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd71e17b98c9101cb98a39858749de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9699f089c75b215c05e8342f0fb9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184a1faed1ff7616b4814cba9535fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca7b429c4f05a8ad82eb908f1eefd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a63d4a0bbc67752215e82aac8caea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c682227e78d73444a62fb18896c06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9cf9bb0c03713648281d779e6def29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0350825b6f066e76d3d716014b2af4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce86d9bb981a1e3211b951b9b7373431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a04028829c5cfe4b46f56626d691532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057b9b538ea4ced243a35615500bd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049582c0a4bc02a34f7fb038a06a0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5e994a608b81e36aa37dacaa8e3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ae0658db77d4f69c9dc44bd8f0a7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c1c16015198432ca26c66975076c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9efeaba939d2d71f1a870070a97838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d010c43dea3036a94605f9330ddc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1197ac73c1aee151b84c19f0ff99ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebb299f06da09c9fab3f331ec56ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324acf9368696c77b8817ec04398d21a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a3e6ae5a0c8141401bb7d7a042fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004cda2ce24f7fab3fae7de17d36fdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d195916b1c59fa0c797a1a8da97945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76537cfc4c80acb86f72220402fa3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1587ee0adfc2362c7fb0e084c29f9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5ceab86df831b80e3ee19ba7f444948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c984841dbea8371ba1126b2f607c8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160448783d7ebed4d7d35916abecf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a908acd37ca160ca7fe25c15313c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b841085dd8dbebf956d349e4842caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969869a08b9a7f806ed88c0fbcb43b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ef362ec804b82d48d884ff62121554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37801e585483d410963b227ac2896e9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ffbfd8de59bdd4c914219a49b8b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a883b10c280c6f73a9dd2f72afee9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de4588884ebefdfd830ca1919911d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e2a94753f1a4b77daa46f1f39f11759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb135defad26a17dc9ddb133ae95860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913690797895b4d854d0ecad6002de761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8e56496fc84be4281a5414e5893862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f47250220bf1ae548cf813807e57463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b36a668551c3b235c9cb1ceccd42c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50c127cdc5e0883633136f7777cbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ecdc216c152091f2209acb727ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bfffd50f768f24eaac0f56f74142167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b94f7365aaf11c853b6d7a18cdd6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a691be40e510e6c73ef543f6f63d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096435c272a31c123dc6f44a9a0f14e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f5376f54e58c31f96b26496a5d7ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854a329ff07fe6134616db5a9ff25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497e82b813a764b77a0d9694c9632d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61840cb1a156178754a4fba603364b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c1dbc872056a3875b9686805839375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54bdc315a1b3b00fb1102af4e8dd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a59d48c226147e6cb7198cc402af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7819bb3ab31de859b363cdddc4a2cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547410f585e84815d50ebdcc39d91f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd45b9997eaf2aee57f54c1f0c90ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9aad65a65a6c5d3e0d3cadfd739981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec10a5dc18e6ae9bc4d5dea29931cdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7bbdeb910650836617e4c55d207d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70c836d3e3fd45744aab680b1e32384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d332393642826939b6a60e472d32885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9fe450dd26fc63d351f498f1308e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63c781a5260231667122b013d7c4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850127afdd9c76fcd5fda2817592a6d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981be1983ebd8db932bcbbf7ef4561889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc67a84c2a6c87944d0fab76b4f803690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ce32011ee90addaf81ff878bfc1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668ae753f50f67a2d554e6ab89243292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f35b634353b02cd15bac40144530b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e33b938b5db91da7175ccea9fa17a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd4d26106a32cbb598d94e998e46d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a06dc09fd423c70457c7cfd6d3f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247d6a8e4bf5a42b8f39ec4d05ec7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b3529199f63593e3d57f8ac9c9e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd1d7ad985ebb3b98b9f24578029399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff80121b78b5dd070c10271944e828d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe7bd02f7ef3bab61e869e6dda28d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc41cb72d3416c741d2f7a6345dedc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049fca549769ee53013283b69d76b8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb95a691a1d2fe6c523b01833de76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492af841e05cc844a9520d6445dd1ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec005efd4f1f992d794e0bb0742a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55970c8fbfe2d6f60f79f3c3c60e1edd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff779270a6443f5cb9756673d2e389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b8819d1b99dfb0c5c0567afdc89ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182acbe687a339cd59a91d3408bbee5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6799a4f6be94e9267eb4b5c690c2b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628212300d4534ef22ca27ff5176c9ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cad9e00fb89e631d7f61b26996979113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c803e9a1a1eaa52878ce5ca7bd7250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c17020d1dc053da025fa8b1b31fcd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29fb56a12ad122ee344cedca4a33b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb631eb67f9dad714836d7df045cf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5690f05e0757069b1273ac2cde54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd632dbb723eb1e35d6f779945e04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf776b7cdf932437bcffb8d32127b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183763b783048f3161b000152583e247121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1866662a045b900f38e9318f755c077122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6489dfb1b9660173bc790f108d9b1c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1531d4d84c321806e6821fa7ccf2e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78f50621ef33f958535385ea895ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a476a58b6d12dd0819c302bdcba263126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c071ce08d360acb8bc356c1a3587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de120de58c42fa6c48d531205ccef8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f03de063030a10441b4c88ca7108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f6ac00c4b6646f577fff38cbff9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237106d97878d5170b0b434c2cfd37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fd2e09ead3e2d70ff950203f0a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4c6684570f7dfb69289e2d293ad34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe143329bdc9ad97437447f8b19477134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cecbf0fe339c8ad435d539bfb481fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048059480d6e8cd0e886653bdd858f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475f9034e4791720484e20c4368c80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01032e02fabbe53d8c1c16f7c3e00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015b5ee85cd2d539537cfb81bf15f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ccccc220b515ec3491d5c06601ce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e9a78fcb01289339bf3545234d43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfd775d851487e0feda04d1a907478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031705dcd5c8be76582e5ffc81083a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9655ca970969743ac8a551665f80c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f2fbf1ea4479906b3fd095dafc39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb3e8bdd4c9c1274b52d501cdbddf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993da70b467d3212fd9c8662fdbc35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86313f1182e1014a6746c6984516901148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6885caa30c4297390dfd95911589e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953b2f56bd66ca2d55d5e803e3d3d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea48145c3bddb9f115d1b33c12d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a9bf23082438451c4667dbad094e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dccfbe5f12f5eff8296ddd6ddd0ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756749b1e4540f3234c2cb076e7b41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28829fc4321f074995c3dc2c7637288155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802740673c8d3e08f774452060deedb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000e461cd5c9d3651a064d49f8fbea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15af3c1a754986189c510317af020d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43094a351c016a1e05a02cac28d234d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73ab1949c3872b9c058d690f713c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb27be2fbda7e99eb5c15dc42cae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c854a32c4a3ff9559d4a3d4687ee5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c83a1d85a31b2185ccda58c6e9f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f6d481ce528b9bfb90b0d9745f844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1d059762e98627280904b450e03b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a8d924edc4f8128e3772630de1f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83556063b1be319a462d111a9952797167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c646fb3836b54b8cf5f998ee0e5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ddd8cf6428705ca3fc683cba6089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841e005df3a70a920778fab7d37eb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca383bf3cfdd18da8481365b72e7886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea395983145175a3fb3ce337e7531b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea693fea128f338cbf6725d65fd0e8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b49dcf34eb665f5bc157635977f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d22bd25102c84099eb469d118c3ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ff35e51960d3f3ae5d017a15b16a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb50680b8dd6dfb47c4e8939e67d9af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feec6c33fd188730e730522dd65159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb78138f869b374bb790413134af54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b23e0ca605229a91c5bec6475c14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ac4cba7caac27e07b6c6fe29adb72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69659e9958ea2aa02a57897e1b233407182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314792c0736985e73f082e0af6250ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066dc042ef2c652b187eb074574bc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeba5ccd84de59fe5265e45d9a57a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6157bb5f587933740bb6084971cdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741d3bb855ccdc648e2e5a0949f2fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b3a63dd0d9dae5db209ff5ecbf787188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151287205e78f1bf0695be70c98bfcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51867120da186c6664e74d7791083081190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663081e3b8780cff49eba9a504b76f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b735a59b81bd522f96b403effbca32f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41439aedb15757ccdc8567118d593410193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b182d5420f80f263f796fb0005ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce932c7189966fab023383480f44a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841f030aa7744e500ce68dd84479a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9fa05c3a7227e594c6e61bcf51b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcaa11ed8dcd288d4f6fb80496f47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380083a262d45df798cae8fc722b0a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081ec853ecc6b928a674c9a9987c42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cd99dbd34b2b111a9ee49b855129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd070f65adbdf3c0632bb30ed59061202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564969f1f8ecf3a5df108c777cf192ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd66856517445e32cf8a2ae101427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b4f4953f8bdc5b0c6294c33522c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bec86ed32680dfe0f245ed51d01a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d229d86033ce3c3103908d260a6a599207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272192f725326ae1992c9422b9d834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719467fc1ce49167fd014cb8cff73de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3a2c50afaef8d1b619d24314d76f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2517ba5e0a5049935e8a9f7b99f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f035e5e46ee6e870bbd65f72fa17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6c8ea1563c92cec32c939bb0d5df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaceb6db3818ac6f5f872b264738758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d636a887e766cba0535b59d7b9a9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9861b016cf4f82e9c5afc1b477f09b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724620c8de8f0188bb896c30820fc3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d9c05f0e26835d42658d6f078a521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1416592b26d33a25c1e8d8e4e76519d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e15674c9263b932ecfea3c287bb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd6e0fd8b41f6b05c9f4aa88bd60c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5441a722327e40dddf964299d0cf7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecba0c5c12175c51c37c013ef6201d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a976bfe6f5542c0fc45fb538a2e19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68219372bf652f2db60ecdb8d11aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16811696e359e3e996c997ac1218b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a1e6413343dbb14e5b4b740102ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6009447fe01ead1ff4c65279820fc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90ee3ad065e4f7538f14a67d7d908229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ee410b7fd878a4f5ff020b274302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62f83c1153508db4456c064252ec6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aedb338600295f155d01c160aa480232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535fb6367c1a33e1cc3da6184055831233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4e975c87b90365764f5b47acebf58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06db6c10e1449fd98cd82ea9d516b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd07b29d4c38bc8222b69e019c089236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb1ec06b82a06c192f9da3b6031fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cf33e3bd8b305410786294afeae72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1dff3e53758926fd816c1e68ab19e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19852174b522a90abac92f1ab10fb20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0939103fe990ef3285495a50568d337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270504879a9d3966072f9dd381c5930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be6ebf40e0544b82c00cc3a84e50d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec53082d302d96af8d42730413068244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfb5af5d30afbafa4cadf1b9657aa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64822d08a7498c2dd82e3645b0f8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d43fc273e5f5828b6731aade0cef6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64d7d786460ad9c484ba01220f53c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e185c075d7ac726b2b596f9e556f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13aa9d9cc3720bb1afbf9dc4dfe49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c5e328c38bbd8ed8f3c33c35252c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f5592137b138a9493bc719184974252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3326db02d8b6e62910df66ba837492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda45939fc02a9443de027c42ea7bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c832a16f6c9be49396e9cf6b41933255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f142113f62f02c73918593997e3d5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41cb4faacc6e70221009dd6c07ab74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c26158e9049d5be0d17daa5ec7d54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c405e36c4824130084731b436f4f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525055b7694a6ee0be6be4031a0795b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063f37cad8d315986e709ba223207d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac5e4f2b4385e670066c08ebbbc0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03deb4d4029a790263e62d5e8ab2b73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f9eb9c6befa984909fbda4aeb06c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03bcf1ad84b510d44d864d6d481d28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a53bd27e08917cb962383311b671266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa63f873b09d46097882a14d64f74e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c4002acc97117026ba1b42d6d4bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3661bfb9df776f1dacf3cccf6fe5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b0c6968c68b5cd53b9d164cfac11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bce84cf27d645539101abdf857302271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e14e256d3301f3f92cdbe949ff984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71aa1a64546feae59ddf8e6bae37c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a943b39010e879a43a536e81f8a3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0f085f2b33ed1ca975e2ceb74b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0fe4701dee97e1524217679c35669276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171774f9d9687ae6f9c4ce0b79d3be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc541b34ec1d1be7fef49e8fe645e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49716cfdd5baf7dcf2aed179bcff2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f039c19cda55226d466e564e67d42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1bfc1c4157e55797b3f1d1a0ae92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe1ebedb61c308935c7161de4efca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b0beef74c5ca7337505429f848d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894757684cc9a17dc79a2831948974a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66a707f43f76365371a1099f2baf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b47f59c567a8b9db8a4c9dcea418d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704f254a0304ed8c32ad98547c9517287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94171ebf8591105d3f71565a2cae9503288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0ce1c4cfac7c06d0e9c32c84f43bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2180510ace6de753f01ef5e2fa8c55a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451bb0bf5d319293a81bc644193e3fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234b4af9c72e418933e399f08c6388292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f62254cb864eae1145e2958f67064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6cbaf7dd84118c451e90cad3c4ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617acb7afedf4f27550f441a6a8743bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debde2664ac137b6562a74e42137a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1491bd75fcc56a1204be0d976228e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf8df33e3116dd60eec35a2dfff3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0a692ebe519a47b1b67bf6bf3f6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e291005b8f2126c57da9f567d28f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e75edb46f93c3ad022084cfaf4be3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab44cf2a4c1e7ad4b5a913f38078be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcccbb7cb92aeb67de090c1d6b46e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4a42976363c30ee74af621d49562e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bbeb15707127b6ac0f76908de26e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27718303f9ac19328f999ca1ab7e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957daeff0a4b12b8389dd5b24408ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ca75905e8315c5e4b1deee6705a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa6eec7356d28c1b782772a7c8439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77ce9056ca1f800c0fb39355aa091310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b59bb40c6ffb97e664e6520ac65e41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950fec5b3d00a1ae29fb67220b13563312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e107cfe57e2600ee98963e070c38b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e963d61d87f2b025cda914d88fef5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de09b49b33bd219126cdfd5206b439315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096b17a8d5eef7670e5575197ee6e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc29da09bdec62d15dd587c5696ee09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561277e81bd655c0a29d22b05c49354318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793492cb332892a8bf0af9ac17a739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a438ba5e8c624587ba04b0ff7013e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d816fa10f72cfbb9f126cafdc823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728610e5c553e7fa7089a376b92b6fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff5facbcf7f9fa29f19a1b4aeb53a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2fa662e78fa812a25fdb2042cea4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d0df55f79cee4ac848df8a13de2a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>