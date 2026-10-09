--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e29eb2cd65703a1a88e05b0b7528b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18bc423c3fa4fadb3ae70e1de471612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270540bba18f1e6e77c06fd5c5148e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67771c2b0e066fc0b1f585fed11b7f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d732b3405fdf9fea1de04b47aa0ad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc0f0836f50c5f72b7083dcdb79956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50d49e2f16de0eaaa1a8f6591d2f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7d3714b295dd94b2f2aae836b0b7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d1302a058dff2cf6b8f558b8f4c859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391642fc5b680e60285ad56a714906410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c1176c12236c5f2805e186489298011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0aca72645082314aee8b7c0f247312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b418bb668e744d78ecb4916ca649f1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73d3f7522c2faf8bdf29d646aeeba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dc9df7402f5f89c3b58b8dbfd258315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c971f5aba85eb739ae9713502fa9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc57b5fede1840cc8ba0eb6164862ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b38e7909359957024027f0c5d56318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c039a5aa33975f552b37c26b4c5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7685621aa80c3accce7020c2d8056320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9852af8e9e949bb2ae192ef754e2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ef022c155453effef32c0791c93b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e041a98f4c19b05f940db355deee5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597933188306a62f712fb3e027317324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f728d6cece0a9cd00b2b1d7e865d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2e4b35c76ab771d9b2f8c350f23b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d756f5c4aab9fcfb10c5354e6dcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691344994d998596684da9b832737d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d17f38bf7b6163cd653ddf94908529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b305330e837c8c1230602c1a8c68a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078772b2b3bb06843ea9d8c3623a08031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74cb200dcc93523108eb04cd6078e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918884d2993d565dbbfeb274823a416333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa508879253a8516c22104e2ac7517634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773024ef782b5506ca00958f983ffe5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36badf7dfee4d0f11d8be28eb21a2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa87cbca3eb11e2faeaacb5376837437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eb20b6e2a17fe3cc13df11d5e690f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0946bd22119caffabf628c02ea7fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8abf6304944fec8d05debe00d82e8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f089b1eeff773c31799480abaedc12741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491790fb1bb4251e64c38fd9e9aab7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6e7e00f9d9f5f65da2147d05e81943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1796c7836b7204ff539e4f13752344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a26bccb5f3d397c073ac9e1c630b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba51290e03babb33ccd2a33f6d16cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f077a11d9e31d969611d70084fd52847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911627379652227440465cfda7973e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b1350568d559f761c04d815a376649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7087a9b2b698d6243309fec53dcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cae049982e10a25ecc6c6d73f53251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6537e821aa8b808c4487eb9d67ad452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723ad52974f9db55512364f94ff908053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca6dbee3d02246bd91980bde0b00054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411a1f92907f1a55352ec82482884af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aade5e601f3fe2a9a5d0b002dd6f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3849b9b501e492b4a335f00f2e1d7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52f44e3895c34be4051b9516a4d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f26391bc03cecaa64a8e095ad6d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7a0c235a27167d61d6aa26bb3b41960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be8f4cd25d0319afa5ed9171d248d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd115f50c1d7e4815c7dd14b0ad9310462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ff4d4d212253d17054881c023ebb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfccbe7f3400a5d2b9dd542be96cda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe114cbf75bf5f677de27cffe7451565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fce7c6f9bc0c680caea2eac0ae6e2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eebb0678f1065f3874d321a9be125a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b13892585c00cc7d773eece23a7bd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a51af7d727942684bf6ccda5f1a1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce23ad8e5950c0c0032acdc6f51c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c8ddbd02f5cd1036253954f189c8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d328f42106c10e412ecb50acfa6b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdb8b8ca30a183935d8a44fb17d58273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341feba7f049e33954d842ade989472e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca3dee71fcda8fba7069395dc00ffa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da2ae03cb449289fd878cad7748d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd546bdca1c8dbf2a6fd08bda7e8fb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd30b321a2904750c55793177760c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e7daeafc94e8178c221db11901ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d58edf5d84f3262227b4df2b74b8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56fc22ae469efdb4da8364ac94f71581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0cb46d6b923166998f7313fcecd7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42577006df04eaef609c26acb8b7ffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8104835d37845000f4fb08dba5af484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c1ae848dd92dd6d3bea06c61040f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938aca11b5ff303d0c0693c552b2aa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5be6bd9173e49e3eecddf4ec2b9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be708194953fe547a9816cccd9b8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f808b39e12afbd4c41b376ef644636889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f88591ea0b33f36d5bd5c8ef132fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327901c89a1a837e7f49fa18ccfea4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf0e99e9b1bdbb1312fe6b876856b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5997ab1f7f0db279a2887390a38f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09ffbdd4b4cd77efa1d28be2ea41694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4478fc0aa06e65801fe963778e8824f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3899bd4ec002600fbff1b76219bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4277b1abe8feea90e40e40d0c70997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb672bee1ddbbb1894972859423f7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac037eb12399342bf9f5965e71a947799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a68b554230e263f4a17f2fe193436100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec465640ba7aa98f765a27b33e797cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e33c99be09be01c42e000f5222e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b59b431ba609e0d5e4ab2436ea5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b687358bb23379613a0582aeb4ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b466983d95aa4a9065938dcce304bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933ab302f583dec789eac23e326580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca41c2076c1091cb69ea713354308107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf48cb87992b1d0c268efd4f911b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305832c22f5a79f7ac5ebc19acf0fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b3a9640840155520f795cd160f951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7f6f86c7849582defe8022d84024111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742f663706a1b2031648ef00980282112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53820a32dc707463e70798b24cf3d99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9f889991b3bc4941bf4a79375267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af470f3429b9448ab1455248a070af13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34dceaa1872da8381f539ea5e59b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b0c10e42cfff71f622a409f14ca6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4289b29657dd858e6eee2614e54f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7e719231a0d5a47c618893174f7f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480213c83f0e718ce1d8ec47bf4a4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f25ba78ae10ee70f3b48cb7824f98b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b96f32bdfc851265422e72ed1e5ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec72e18920ecbbd3795f874c56f4d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707a8d3ecd9e01d9c5ed1ab0219ed64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd4b8ea1d1ddecaa36404ba9d35fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103fe3884ede98319c6ad0f275d5c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea940ca8589c04c993bca69678fae01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a3a3766b69d59b74e15eff9ac9252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b68ec1190c01cfc1971d18179fad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfec0d960386fac34b120ef469e5dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3bdb93dade860d446f6a7b131ac75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5459fed708ca693178b055573161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea07ddf71d5bfc9b2271f72ec8bd3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7681581f06336b22e5ba9247ea88b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885c3346a5f197e8d7689c65d3eeed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ceffa553981489128aa95f9782740136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9336ce4690592e41283d415a2df6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69509cef94d7bf80c1fb65568cb79e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5caaca64f6aebb071e611f783ca1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661dc84b65023d8dbe1802cc97431f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757046ef9d48ca8d62d92028710c582141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508df85f4acc2e27449f701980135f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1300db51acd40d24f62edbc60289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe73e50aec430f17b2023cb8154bd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fda5e30866b3c31c3e90626c3c924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c49de9113ed9315c0de52e68c635f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da880edb51f2e0dfc36984a350dde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4e5689e10b002c41233a009ae593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb029c2e9668ec497a3d0004f6136da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f18a1cb36b1b5b826e2c78c90d0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf817bacba55cd98c7ee17599b4ad0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a67ab63b04aa7c79ff954f53878ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d567dc9c991ab6691f888425699c00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea3763e078dec8e80a2a35094ba2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22255eb13f141ce33a72df68be0e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd9e665bf88bb69b5097c7744ca25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd985bc990873433c1607ece1de38e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453713f295442b8ab0b465e8fcedf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9eb948b9fea2337d36535c8f5f4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c912eef4c0b982948d237fc72b274d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e6b65282947b2c12a9686c982be9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fdfccf93f6ce453669c6fd563e06e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb1901144bc8d60501607e992a2da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8a04ce69cab23f507052a57f091c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f207cf3e7586609805fec0e92fc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a607a89dc37c9c1d759756bbd7897b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd067a07714b844bf2a2814d139b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384ec0c72c56dad656142c4db394bce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73167edc06e652a8a88f9c0f50381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af5ce0f2acc5f801ec12386ca9981c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce219e72a83b395a6c54a7029e59695171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347df1b587df499fa86781e117cdd927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf49c993a4b508c09cc66409d00eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa093e5e7ac4490bbde397a34e312a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a5cfb6c7f97f46b232603ce789814175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71a9385f2b15e2b56b53bb0138d71a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f2641dfc69b29ccf5ebc0c2fe06b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403b1ca3a98088ab3bb35e3ee82c1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafaad63c077327ae4d2ee27dee4734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5652486f712bd2da671726a46026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dae12e7123d78ec2e122f9d644b91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7966280af2503b69293e493468e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e9eb658c9c36bb8037d1b2ad8eb30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47ad3d13af28145dca4746296538c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf426a4f7fa5a236331417895ff3f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d3b20e0348ba7653965b9ba87e4bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1ab7e2f8a1af843c242acb8c8fce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f54a5ad663d5b04ce89361aab4b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa769928d9b974771c15420612864ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573c4fe4f696ce6a477f9ef63a0e84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486597fa819961ac0578ec59f090e51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a023d6f172331bad888a34850d9eba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d403cfb4d68363ea326197c437c762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfeb1f66249f377bed922db01097e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32382cdcb69df74d19df17d944e05d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd030984d4425b67fd6a2d71d356f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82069bbfd25e0b98971008d3add85d6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b7ad953db468fa33847e0dd2ec12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69f780d4ba1d305e22f59b7fd598e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289411ab86252563fc0ddc084f5edc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11049c06e77370ae0d2276f891c68b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e890c9249a1d6c0c970ef386c9758202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf224004302de8491b46991c9d06bce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec87e9e9e8d8ec2bdb44536f3a4b0c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecfec0a1bbf04a1bc0310cde3925a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa83e02e537d212930089ee48c0df6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1005d85349939b7d29195ddf9d30e7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503854b300389ad7bc7559cd2eacea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613e820c0341efb369226d89d73c8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9471516c6cd9cc2b6dbab4f9db5756210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbb990058d6e54928739de31e55f5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73525e47be067f955c36a8cbd5ecd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ddc018cd408bc85046bd5b981f48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f438f32617e297e70519c42aae5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3090d45ed2025ca226c71ff2aae9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e45da575471fca25719c7ad7a446216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f2e7877db1f7d7e9ed8be796057c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbd0f58c8022be3b43702da138af9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccaf906a9e78688416c4c38e2a51c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ffd607cdac01e1a5682a7992e945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b97e9c1fc8e0a0fbe032becaa9d19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf3c21e90708313b1f84a807d0fc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9fd264d9c4b7c8ffe199c5d59e25c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3061008543d96195c01f20733d695224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4b78e2200c7253f01dc584812bde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5735ea223703ea7e628bb6dc4c76e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8553206e0d9ab70f957106db55b8ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217429cd9ccf73d435f61e20b215d9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d31a3f0a706c800ec2d62f2199b568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35fbfe21c867beab8e883f620d6be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63b6b464045c1cc2dd6d551a6e5fc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb97e280c053231656c0e43d612adb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e97261964a271480e8cc1f0ab8a04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615651f857ad9ae383487f14b7774a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0da36fc0e98b5522e95ab4dd9155235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c747d27b86df6222827dacd3f626236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2409d6a6def9593b48fd89c29521ce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ded3392c4021628a76a4c850cbd18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed732048bfff4543416145a09652820b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8411b06d1966465ae675a557f952c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fba0546b27b9889bc971aadcd1cf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6378bd76a0bd6359509f01e18191f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3f28f1f846b3453f032857b410be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef4613cf773961f9a04ab342ba5a61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414383f113e2fc0de2d42fd49a432208245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff33485cce482fedd3ba686051db3cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88555c63ce62164de19de6e79c729a7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc4a5ee040e7e7bec64256d6552dd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563065e4109dda169faa71e997442de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a166a7220647a7dd3ab7d60c2338d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d380bae69a5ecb92f3c5b386cd226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce08308bbf5a932db00d41e1b9e5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb05713549fd122400789ec2f1b8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81563fb01b862cdc549a98b959d2e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d84b206b156ab60c91ba8d6516dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c6376bcd7eee8fcb8f9bb8101edb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe402059a2b67f8b277a5cf0c1b4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a40b0fd19a5597dda3f601564e36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757db16b3a1d56e65d82a14b6fd829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d54e9027ae490eb7f4cb549d1771b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c0e2509269f4eea54151047cfa9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46cc2f4ca5f8fb389cea3567c4e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb011c91638062736df6ec202015559263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7792b49ab25b63333ccc5975d8da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62373d04b1d817b2f85dda5c757e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d331cc58f6e1c646a9a0b455f02263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024254c4dbd59beeb76de8b948303bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd1c6b5ddb60375d0dce60b5624a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35b44d7639f44262297311d496669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c810a7281c7404e501f1296890f6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59380ef4d2323e7f42397b87388124a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b58e27b8c7dacf206865e424cbcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa6e88f7e8ef63d40508b40785620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c1a00c5bfd4ddff3783dc87c54f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35a9ccd6fbb742c9a8aa33c497db9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a1a08454bca4a07113cfc1601f4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3c1f4332b17a65b4a3a6d47c74dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b2be7db0a2d441a82b30de9a1112278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29725c1ed092d8d472fb372db7d07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861975ec7d5fd4db0e1c5d159add368d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98df2dd698504bfc47de5745b4bfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec6fb7e75b9b5c19762beaa85e79f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c608fe8c8d62620e4ae39ae491a71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bc3e85cc0769a122bbdab78e379bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a66e59b97d9f5cabcb5114006b095285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783c65329b7138bb118297bf257a99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8fa792dda1bef1509a9d67e42b52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d92020aae47ad507fb8b97e7c693e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347b6dfa80317d810f5061acec34c49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15b0c580006a450d46bad3ac78187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44def9a4e11952e057a76e4c076f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d7f5d397ae131f15d5a3425342fc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94c1f2ae34e250dd72f11240fa4a05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae916656c57edf80873cc273d03ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669e0bd2da14c21dd11357982f472b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8645e35f8c11adbadf8c398f76ca1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881bdcc03eb9980f1a31292252adf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f60b93810b98cea810c9bf2e23785298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085655aa53abbd19de9261452a179f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77a376ab174afb830e5a8443ef916300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea854da48bd1a8a574e7f0c878e27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd484a4728f3c132b1a14ae1bc01d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f09551cc04149dc6be81b06fd0f1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a9a85ec380e555ab4fdc79053c052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38322aee7f4496f1981768a01c6dc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7514de8fbedc4b53b2753d44a1108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53bcdbccc6563fa2b92f96ccde490307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a0ed968eef8580fbd91b4d5016bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380773639f2acbcd473baab23e3373309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492c2a4d2f2a982a1c999222b11fea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8f3f7bf3082db124322f3e687efc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072418c5ede803e23775de08468dc3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984de96b515571fb4cd5b6bc04e0ebca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cb161e299d31ac0a9fe4a572297a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d21e2f623220eac2153263f94dd07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af91d4d84cb657524d109df2bab7503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d22fd0f5eabb5613bba06a702d219317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09cf72f3d45f7f2fd4628d4c7793c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff9a7c02a55b13821778c5dc0f765319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c144d44915f8a762ff34b9144dce8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a72730372bc406c76d36d3119deeef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3560c76d1bfb0e71dc8f59306209b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483d01dd5c942e51da10bff0b58b83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada451825ca09979554ee240130d00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390b8b913cddbf069a676cbf5e7f08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f68a5dbfc1b74c87c8a1d7301ea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f41e8a45d0bcd435a459271bdddc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ce4f3423210e3246f40539854e0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e192db5c169d16197ac4a3b2fa04b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f230f7b478de950dd354e66329ce7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327b2ac08af17c7ccb912d944ab5855331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca944ad5e2eadc98b258b5e0810278332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c49871c457abeecf2ba2966c6a43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f5eade10592234b62fcf1261b763334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793260709cd67dee3fedbeba4f4ec78a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f976d759b502d382011cae56305e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd448d062b5c761ffd9d64952e40e19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8376a59e3bb8c0b7bf3539cec016d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc22e29417bdb5c6916f9eaa8b9df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fcb3a55b54fd9c03f25439e5a3b25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e94a66b5937dd6c3318f0d1ade41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f232a52f4ab2b4495ddeb4a75a22b8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c612897b93f03048628e0769b89b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac867a30294bedfe83cd2d29e017ce5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cb0eab4b9f5ab0cfebf5a6fcdb2ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b513708dafc967e9bba1a1a7fc38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1516fcbba824c5793575efe76e1895347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d29bda9806b1418f904d3f7bfd861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d39e2075055f92a07743e788582a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f9074ebdd239dff14c45e5b2d89413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0673e218fff5506ebe52ad180e2124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eade48eeb7bc3c588a66f48a64086b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1cc464e339f3b8f689076c34c91e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b42e1ce8538d375aec7f5ea0395607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861c8b02100601336f22c0503b45818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ddfb3eb0976474d29b0570abdb6989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29d68eacea4a7e204ec5ec3c6e32f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a53e94729d8fbb568e74c62c3dc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e880541ffa84bf0de5f233fc7c2e6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667009c017814be5233c68ccab9eb9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063108ab2f74cb804e745a97df30d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de1ac80f63a7bf0c47871458637ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6eb8cf12134b2e39268e4ba5578916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e53896b8e66d3793b3bdcd0dc0a4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd25a1c96aae925d543b3c063a72818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540d7cc001cd81a3e4da50e994b78f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367b5de01baa65fbd972a547ce01a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab966ae4f01f6caf8c49fda64ad61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1134713002a399f335259e61b581322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a31e959022ff6d0c1a8e91725d9e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c674d1de39e5c25d7be60d059859a7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19fe3371c41d52d336c14334a585d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef9d75f695753e1fa9896e9c9fe0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb68a6bbed25c456795f3384c48fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc5c273568cb515402bee6f0cf21228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0257d7b5bf0fe3c0c11f18833371cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef34ac26969ee9b18abf77283dd8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8dbbb39fa681b224338ead1234c0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f8e11e93086a5ed1220148cd966e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620bf85d802f2ad30b0eba72aad95f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df17ff0948f8efd94a9310e3c3e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd3e315974e937794706512233c7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad417271a7bb8253a6bdc4e10c3ad636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197806152b35dca2a7e99445490f0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aff4a4323582a9fefee94ab608f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75af648006d3a0e83cff08dfc3d93939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0cf03af6959cf2edf06eb636525f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1b4785c3a4620d3e6a3499f8f745d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dfa547b8d567dd37f268f8ddd18ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a84f1968af5ad38a2a49526d7a008d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aedad21cc2dc5113a76b7f32210c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b386d9c0f519d69561c5c48187de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b39313ab361d675a988bd6f2df3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107cf3f5b139715742c579f1b10b1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f495c4b2c0093211cf079e9d93b501648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac668333ed517d8e77559c40e70849849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc2e5239e540c4285fd897711ae3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e05c06cfb31a60b77d2af2e8ebda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09660a1b4e9a29ed6e28c1309d19c1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d951302fa8723d7ee24d41c23f1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c246be2c8ad1ba12bc58d33d8fa623454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20912a3f1293248c3d261a65cc2710a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14e2123a624c5f2da232e64774dcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc704d30326493d7839c28251704457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec725206ba97f4b1b68512072c9e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc81de335cc5976f60250b7d1b9cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80553b47aa093a9c692a88ca8662ed6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920be218fe98a4198967505622821661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922f3b2c0f596e36cbc322ff843e0b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f786e5998d2ce58cbcc38e57444dee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8908b2239914fddbbdca6f7a3d807664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4421c6632462bccf33b1848cf77e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81e8ca9c2c8766c44c339417c092e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451438963f70edab2985da3e056f8f6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fe571c36b02b24ed5336c241b878868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70353c38c001273a08fbf6f640872a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a17d2c0b6a62f1c72cc1f84acc9ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18ff9950147ac90edfe1ede6fc64971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15c15a35f7fa7ab90eaee437e127572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a4723358c9f35d36e66ce0784795173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f436365b781b3a967eeed1ff382874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0f7ffeb232d85cddb0d624dc932e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c832e2f458e795a8cf8196d0108e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e54fc81bdaccd155df14b47704aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a391dec00b363c96016cb10a2c48878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67af117c92ff8e8f2ff8680042e22979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebbecf165d1ae602ac64bf194e13aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6531d1b336ddce2fddeb4ffbe745b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876901e9fdd00cbcb3a4310c6b7836682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e764e4fb3f19b012a3dc808e9b2ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de07580417373ee47af553ad7c56ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa040078e54514f5b580f7dd26d22485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b8664935ed2c6cf5cd2d77f98d64486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41331ea2c942fe3f3c4a06bba0f08a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d650c2412e8d89cf1f3e6931a416788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c94e469c7b24e73b8df491d5d10e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212cc24f5e6eb214d9492b6a35290190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0795fc0630fe996d8e327c8eb4c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9cee9367d20847d265d5f317a7ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594259e3ae645f341c51f632e62f87f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735357db4b07cc62673822096d43b02a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b4cbdf849def25be68760dcdf1b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14b5841b39b40c2e16b62fb1e4caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c03f1e87c432c98e094fa7763308797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec574dd80796907d8acc29178726b0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b5fcd3808f2535ca2e65d99fbf1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6801eff9f4a1a64103fa6ccf2d6789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc0dce45ab26cb2b8c4372fcd19c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304e3fb9185dee2e6ddf02f3ff8009102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30788de607a86f405db6efc2465d02ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d0737ade25e1cfaa57cefe7310cc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe16cba4007618bce9ea9e5f6be0ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2fd3cea48f1c4c93729850cbb1a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92371de17196d9700dde9f911306bdab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d956527a45d29b7eff99215ed3686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4efedb97ffe7c723b9cedffccf61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80ecc3196a4ac43ed4309ca54dd60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c6de8dd01925c1a2e12ea8ff6cd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fb0cbcd1b39171429607860fbe26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f5ac63f9963ce0f863fd44487fd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a396f7318380537b7b6dbf3e683467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712eb82ef2bd0366ab73fa6c9ce84d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d6098d6fe0443d98af74f3fac4f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda41914951e4af116d661d0c0e56ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084359b3a6a361c12feadce611246c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59143320cd17d26465e0f4f1f23d066119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c541b302db66402ef65fc3d15ed69e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362446cd568347824b9cb199788ee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55d9526cb9d466dda3f90d012f0e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda77d8bcafed4a255e47629c3d42f7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27084d1915b0dab4119033526fbef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58425503eaed1c69029b0f9227a27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831859c616a31c978e97bdf992b42c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4c31d28a43b22d540df84569617e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b65bac93ec03dd9aa295d9f773166128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3494a5d32bb601b9370ebe1ebae14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280807e6f6338e8b26922b2eaa410f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381bd93b83fb5332d8807d61deaf9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741029411d5bb12971da96d5657dc2ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f46a74cbf94b35473a185e5b9fa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27f0a04080149cc587ae4afb713dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c18f385dc47cc3b90c57d136b824e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58fd1c0fa69c73ad79c857695b2e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eea0134e2767c0c0b922d95298c4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16ddcf4816b4da261736782fc93d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1617fb4271265e0cc565f278a28d7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6b04fe741127cf96e415d302f6da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48646f9de0468529c98e359285f7ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c566e9bef4acdfb9086145b462b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbb0c33d72756b3e4259b524039748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c6f2295e3ae711258fc2bd666524144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c15063e6aaad6b332fc26dc21e159145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf142c63c95568bfc61175a4f3659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce031a272d72b996976d410d76d28df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b298cd7fe52cd893bd8577ecad710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206ca4ec7d784dc18458f4a588e512149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142bbe2e237d5fe4a50a2b415049be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf32f87b2e42ae17fe802985384aee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702c8725c2bb8875519c89e8e3683d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848bb9349120f4c099d57cb64ddf066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e4b1c07f531bc457cf8ad47d7431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461eb6de7e040fe39a378bc510a2fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e49372432241713cc4bb19ef02363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837164d78ebf6cf1f7f5667c6062e5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb0a484ae726a1fcdfa39471ed2cf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9d8a2000da71e7f3cc409c1ca3ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2a37f925cd6666bcb01b550949a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f096cabe67d3d6a5adf131ed9a5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a3acdd92f1637746cd9bdc73766f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273432065b62c1fe73f774d1fb69e659163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede28508a17c90bd53f2080069cee17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96fe934e002d2f7d8fa73bb752776b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f2334ce03238b64d8e8db54c74017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d780865adfbe55474d65a3a833533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fd069a594aeaeea3e78db127dfb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd674dd41d1cdebfe8ce2d53ae8cbda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7b8d4e23ae658f175ffbd553d42e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204415e52c53b492cbaf69abd1281b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11f867ef71de1a4422d0c3501370f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336722343756b3d8193dda9db5a45e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233304be257f3c038f3864b2e399e8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf69d6ebe049c699f24267b45459fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c75065cf82c2f447289ea1d37076f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1037a0ebc1f9782c3b6fddb0cba7b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55e11d0911d14af91e64635460eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ec75794eb3a3489d336db763314f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a125daa6c5fb8cbcce7eeb347c1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a10c4256637d8b8faab7015b2ccb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f538f72b3d47baa2b15208999af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec13565825ff5fb4a0206f1f4eacdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aaa8cb0784c92c4db8d3600b6f29d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a78de17f525c5472dd2d892ccd647e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15ca427ab220f0dd5876797bf68f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7f9d5ab9b8e883793ee997613c7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8395c5714eb9a38db993d445afd398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee097622861176eb8beb8cc91491d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc02e6a04e24a0ab9d6ad82aa9e950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9a0a3abe68c50b4cc379c474ff67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982299392fc227b051d69c605fef0398192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef07de5c4f8c7b27f109858b542c7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef4634064c646199b411242555d2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e0be647399384ad491ef39a6eb79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7801455476fc6ce4df2d7fafde0db5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daaf6b19eeac4a98eb688943f5aced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387b550a8ef3127789045df74f1ae5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374d2653e092a647e7002754845073199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1980582b96354783257aa053ad68f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146d7aeee71e95eacf007ae72b7b66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc34a75bf7b2b617420dca3a18d65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ef8c648970530f572f4200576135203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d140675e6f2a486e132002f1c7fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0e29a3c986a0f34870ecadc1e514205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310332c56f934204d08a0418b25d2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928bf8a5ef07e7725280a35b71edff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e805ca69f3ab91d232e274afb11207208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9556e597ea1a07a47f88fcd73d30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ad3076d6c378c5af183cd11e6dfd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8fb1386056dde9fcf6102a45196db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c808722636e7d4915815fb3cc9417212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffcfc40020a9e6630ad3c9f17643e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af2f0704399632c267b4ed456c56a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c44652e5c6a47daf097ba0fbec505215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c560aa6a45ab6241a80a96cee0f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba2a0adc005c00761059310a50af1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c89b72896821b3108050a6315dc86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeecaf8515ad890f8d64e2e92a71d20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0aa358afb925f0f78e68572d4998a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd8ac50a97706caab37f3de431e32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4168da3be22d2e8bbfe96e974276a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b68fb715dadd87a794a1e7ee84d93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e08da1d2e8f1329b52e940d0117277224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659297aeb54dab650d5a39d51b61bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0036fc9a63c8fffb44d9dcb5050f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04946a9ed0862b96bd7f95be322b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d31e28778f3751ea2e1beeefcd7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72dd0d5c8491d1c596ff210ade8baf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d5f1abbcd132216f2d5652939537230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b001630ad52173cd04a95cdb6559d4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f2f9577b439f627de2955f756b91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf7b173449381b6e69213ea2b3dcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9b1ae5b90708df0a4a431cc0eacd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e01084670413720329d187f355c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116960ac6a9d4f1787e2e8ea00a3da5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1aa831d660659f3885bf1eb668e97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f3edae0422bd7636435480a64bcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212934250505b0f5b991bce6f214ea4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89782a833c2b6993a88c795703dc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722d0df79518491521be6d099ba449241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a588b071f4f39f947aeb94ceff09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2693f4efc2662f380ad567bb719a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe477dc8ca6687ee0dac85f17c96d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f75ed1e45b790848d35064d549a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a0049f75fb8c3ffb7747cdda5326246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fcf5268958edd32d55da20df153ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d966cbe8e16cc8c6ccb6a132f9ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e635c1c21e1ae359b561e8f6d4cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf4bd4769a13c0830e72eb845f3ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9de07a11bf3a840302221e87d84a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e205a46c5035822ffb938420165424252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d018b00ff2333f1285b7db1370a84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019ff8a9d13fd66d97cb7542d57d37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278791c2460134630f7784ef844b1cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04df72803ebd0b428d0c511777bdc41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d6e6134e280908475cccc857fdb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8feb4127500486bc70e967f2958a03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838f435ac4f8faa4ade1ca9f88f911259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64f4a17ba216d6600bafdcf1b9b371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a1015ace1e1d0c1c6f3c865367a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8702dc570778e823a94def031d9d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bffd596c7bd593f1dd41ee25c6023263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39afac837afd4d3359c16b234e0a9f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547b23c32a9aad108bd9d64ba5e4a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383116de7790d6f36d5afb3c5933dec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439acd9a13fa56c27cb7a9118c5f439267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50135e944b498e590cd1b9880765b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc809299e58bfe5a6777b855914d87b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e753ecd71030a6f4310b4b9a97e39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfabcabbe24ff1ce151d3497f44b4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b61f2048a427950b560e0e3f7216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebe2da0099711ea70a0044b2253e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce36c9edf8f530bf33f66fa52022836274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883a0788a2d6d1df43f0c0d27f83a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fefe30f91c9057119495ddebe7852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d402d6c344bbf5953f63eabd403be5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b82bebe6e59d3fa3bb35214e0da07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42844bfcada2cb3761441a82e6bdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8028413c858a0682395587a8d3158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61967c29df5b4f1d5cd7fa718856ab6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588dca4d5a0b3e736b869de2b1b08a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982383b3519f5e359de6e052544fa15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c656648d9d77275316fbf66273dbad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bb4692c6746b132b60f6725663009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09f35253b2311ea0821b6c185ed391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ba7a454c472d590da3792c152cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a49ebf79b01d65ee81407d2f55fe5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536c33362ff059d78d2788bc0cc9c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683195595629a8947442ceee956bc358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce3a701f1c65fbaf7c24e28e15e1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5253c757f8da8fb04e92d23f98b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59564e34d23f6b695a10f52ada761e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78667d30b5cbb9423265917deccab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1808b9a55efaf3f4037c904222edc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa25ad68589db9e8c8d024fcd2fa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc228a2cdeb59ad045400a12dad6a05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef21b92371a8b6bd952728b593b5a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1d2c37232ecc3d356fc28b4e392c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b2e840b26856088dccb52bea72d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88619cbca65240b149c7794ced35c57b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444eedaeee3d8f761c7d66e55dfba5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674da0da57ecdfb57a1273c4207483303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9bc0facbf878a6320e4039093c2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c173c12a9124c118b30b8232d06fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b4a80801d6551f5ccb78f5e3cca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716bef798bf9d286a571159e66a38dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c83905e3ca3f6f7cedcd4bfe6702308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254bcb720c2876f45c886e71795286e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c1c7970c3260b1301ee1d1b91019310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374307991fc353f88b9bca87c3496acb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d320a94042c6f685f7b5aaac527eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac7572ca00e9803af0127a4e82c60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd89fc30912e27e1d072c74d28fcf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75ece9c0220d4037106cbbef2fd05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3593bfb9eecbf541e8c604231cf43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a19cdae4a60ea79931aaac8bc62d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e229497454860a4c1e768b8cc1dab1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51ef1074ebcabc1036f7c54b1fa6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bebb23550b4cbb07622b3a73ac01a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dceb51fde94c4b08d588b35c77e6fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea7d741b91ed6a630cddae6394505322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e03d02534348343cfa939f897abf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a320dab667950d5cd909443554866324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c26d826f83652675bee25ebf6a483325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>