--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094eb001a128d3587f383e338ca4471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd33305ac6ee5dfdb71fbe8a56e398b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f1c3a85c45f25c2ebad87ad3558b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab4d5e3e3690070c029595d2357214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e068509fd8194461304a5fc53343e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a1b699109f7254683592a17e59556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1eabb92c518cf1ee8d1847bb820a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84f1ae2d0406e323d55872696c6b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e74ba652f4f44a21a68f17724f919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662323f418be9f23f910d3a83f784ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce71d6f9fa523dbad75320c53ca04211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3a055e7cf2a51a8a0b7fe978e54e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c69a7bc965b39178747565e7142bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd44994a0ac4af6f4aefe6fcd50d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ebb9412721c297ed568e8dcdc08515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a7e18581be63a3ce00eefd7447bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaaad944093421a70b9b2a0c2d66d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f4b3f636d5f4bcdfaa65620eedf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e74d1d1bc9d06bcea7cc70810cea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd1c59416b1bab210112a366cee5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1791f1ffe8517694987b24770da1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb81746e07f8ee9f91d5b9eacd3d1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207b8bf20939771b26965fb6857f3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abceeeb3e02c0bcb237279c5fe662224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22036d9fa49ce74353b56bf7f05a9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005d4a1d0e44cc1616cc4fca1fdd9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104e9a28b5fe7668befa47e9e2133f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8f20242808a2cd1e099f14d68e1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2bf17c57550d44b76149dd830cc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e988a878c83addb32dc816ffac7f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b487d787e64bda5bc814421e727031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f8b385c6429d9e743e508783def132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264af26620549d6c2f4a1a7e621236633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d3278b06059a8376949b2075239734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b7d5603e8cc470f29a987d5a6bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a38beeffcb9b8f7bd9c18fa0acc8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2742235b807e751932d50624c6658c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d906118e507b6917651181bc5028838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653a7ae49c74d977e72241b482a458739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b34759a45996600152c3db6479f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552371079bb50dc2e78f96c3748123e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce84ec6ab489fb7d9a194d764a8e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced89538824bd70b5505beec6ac553d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e62ce5ed82fb9fe436aa8ab700fb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31a4895b6520c880b8d1b4bcdcebe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a1d5d25960d11d6a08041d64c869046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae0686439d68a16be37c46553d38147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf282709e738b9e0dcf5695c3deac6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9024bdc9d674f9170870c3c2772f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddd7e31c1f70833c4356eafec0581750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f44cda7131510cd10f0ca095474e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa03d86cb8e2c38cc33510b8dcd5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082fa1d92dbc6a75fe2533f8fae30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391fa0b0004c219f7da913d2ace36854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9170798674d0ba1b462fe0f6dd25e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915fef8a7b2b4c9d0eee1dbce9c918456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad7c48cc5e45aba9c1c38737f8f48957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba278258f8b7b9d60d54d59740db958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b325ddc45c564e228652ab49bb49fb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114b3de9bf4d8120dc92d4a74c41c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fa6bfd910781426fedc2d9759ffa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377564f6077c90eb2275d61afdd6820d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60316b7c87e085430fa4022fafc31763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fabade218089ec5fe303de571ed2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e890ef60cd8b90ff15374b445846765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd672a0e1f1146291d9774ab2adeba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1a60d0323b9ac102fb199539753167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fbf4fff9e6122a3fb9b904a6dc4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62281f02b7ec571c3eb06a1c877c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dc29aeace6320a8e9e100ae700de070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f70418d161e5b800c7cae0627216d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d172dc36045ec79c04ebd0dede95d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90641399b365d2347f0af92594db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a52a38c6373f89e9770cbd7d1a57c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02f028188275a85c3dd018253ee4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737eaf7c92e80b65793d8bce91acdff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630344c787bafd012ab2012c5d7c1ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44bd10c0c3453751d933ad7f1727ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b55848c163d246de1713615bc7aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b8e331cff9be16c64c364cdf74a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48edfa5c5c5d502fdc7cb3895b24b8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd131d538ec763097211cb6d4a8cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fcce4389fc73e8708ad6f57f1874d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03f7467864f96461fc091cc6b2333f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175262b93d34a9d7981787e79196eb6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d039536160318629583b116121209786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99911ec8d481d255844ee2db0d464fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b4a2c152fd6a95052ca4a40df3ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790bce4194671a1ad937bf92ec341d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00450ceec06597b17161990215e345f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbbe7c0189e939b3f61c50a8defa6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda360e643f3531d9c36fae8b7e8b1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393bd2d43713fd2c0e6443340f21bef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cea4fe0795749f158344c06716f9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb941271161de36147cadd2a16fd9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f788214975e3355eb1ab3cb6d2abfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81b04d0448709bb46ad06a228485e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa0663a1f7b745a9055c8b9605bcf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2342dd5ee3cdf0b6f78399afa0fbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ed46629c40c35325004aaa380e94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04904a263dab7a47cbe2359ab40f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec16bcf4d33e5935dee184ddc73fc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2624f853ef390e2730fe18bd5b5d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a1612fce87895057938ef107cbcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a675d7e7e4c444feeb9c453554a44e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6fb8e2c1b420f16a62548a34649c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35267048a6266778457acb77a789fbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac94f143e2537281db8a879367bcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd639b1a2f680b3ddcaf6fd3a29fa77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b1407f340666e7455c1255774848110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e49202417b5ef4d9e84e2d1cde106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8917e16b437a3e8f37ad7e73d9e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cab110586a9d854ba60ec6d43394d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ba0bcf04d7c564b4af9696028d02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17aeb485a241cb92fe7cde94c3d035115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14313ba6e0a6eb1131f83e3a875cfc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed3c98298bea0acf0d953b0f516c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1b7d762d21d2ddd8a616e4fd4f05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e285e8b24f9ddd2ec3645b27f97bd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c486b2405f8d25ebe830401782fa862120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca33f33312961ec1bee4a3ec697ddfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93bc5e0fda84cb10f6cec98f796b29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60882a8bd99f929378844184abd8648b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9773d21efbd8b25d638fe2354a950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a391d25e80407d8b02e2920ffa9be4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd869600bd012d600b683f94a39a87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f8de1ded379198cff21f0ec0bf91c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81327b5112dd1f3e3f9d015955259b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18fd5addf82630e39302e6be4dd470129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813316f15ef9432acf22086270dca2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d9cef8d4e700ab66dd0c2824df89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777313ccffdaa3bcf32f7292cfd3b24d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad9f51f2ce8075160264c6c05d6af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac996da5d6a3916ec26eb65bfe65c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc7b3ba03834835e657e0f2aad7c83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824553c84f2939f19ee970a67cab715136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da006b50a5d7846de1be2bbd04eb893137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21942fe83a7b0965e2c17357038b10a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2f44c01c129dbcd08670a518a622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1779e5ffbf2491e437bd4e255a360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f358eacbac763e80c8cfc1d91550c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5076651168cb1957897727213a4ec8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f41a98a791e4a3f1447aadf3f63854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e297e95a5e4c262a6a4dd611d6766144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d34fde3748ca725769c852ddab7a2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d776d3c466fcb86a685a1263d9b6d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de51bda1661c34ed2726e25e56055147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbcf3cd60307c201551609b49151c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f582cf4f51eb441dd946dcf643851149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994ddca45edc3ec2592b30a135fd72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30447186247ca87a8f3bb84c5da5f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031e6c8c78fb0aaed4a2a2450d4a51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d507ecb60656e771e6ea8339b1e70e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63d127207f8bf1c2d0f7ff6782a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dfe9d4235ecfeefa1f7654461ae40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a694fe3b2a44baf85a0fa738bc9c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf15b09b8697988dfc28aa9a1a160f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ceac5d1544b5e685b63a7d39304c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80152aa46bb19e004689c90d0923f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baab2b0e523f0312c12914d244ea27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe5dd41a62d5605fb0c9411bdf675161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096b3cc0f8b41e3740ba4991d4a723162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b79b360da30ac9d6db36eaabae5fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4361db199d1ac3c4079894f89fafdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826d04f5484e1f6b178721159d878f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8976209318bb93b1a52c39f559392e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4b88c1134cb5bf11f0b9a5bd2b9f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc0f415df0ef9f1ae38d269f8cbad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972dc4d1e3277e323bb71af5280ece169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052559affad18e722dd144af2cddb07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f1819369636715518059e14601b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e7bc3ba746ecae182b9b8719a452172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f62a8229e94d3897fac959d19433173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6dc02a1d13dd5eba4af11b9bfd67b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89beebaebe6d65f6eadb19ae937a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ee319c0b7b6f0fee2232ed7f88fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53820fae2cd3f802c80af86c420b47c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c459e7919590245194bd7a885846178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547abbd3ec43797ed8732627ace35ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa3444383321081f83e87d248b03b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c56645b731b48d8c3126906ce4888181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7371cb74dbb09293676a5cc569a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea84e76b1176b1e57334317433fef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd234d3b6daa7bc1fc502b44f4558184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb9e1b9a6ad7d9548ef7717948d612185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f65c2a809227f7898209783dae6d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7f855d940fe39a639771d7cd5cf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f62a5d61233293c2da7ef1fc2636188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d806b4e03f79731f48e0546c5683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bbc78de28aa86eace9d68491c80b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1885e959de2f42c5b350041aed5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e411e3a4213300f0bfb6c0b44618192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a409e4c577d4c5b68f5234a9e3b63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dda186c44db76e1c342c6f1568871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9176d4915c12d21efcdf71ae136947195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8937d1e4420b4c76bce7fd15b2b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca86f8158bbb56db36ba61152e539e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240229e8fe6408eb855e0edadb557d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36773126d26b958f1c82ce1f817b92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c41230839046184096dc3e764973b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33823c2a3c13b3848341881d14a1d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c51e31074a757b3632a2f8a14e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd36561e9054ba21f19bef1a77baf8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b261d2489bd99e3f6dc1ba4aa5f1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6abe04faa79e245abf7a524709106e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe24b7dd9ccfb522c2d1d8f9cb21d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060206c5469e75830ac53ec64354b2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337175c284f4c2678f4ee0a26dfad269208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00119456dfb0607de780a4cced5a6e7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0806c57e22bf4c01a77fa9de0b499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251054ebd084f76715d4c690d00956f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a02757902d90b411efa8cbbe33f7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529051c40ac65154abe84d3eb1a40aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31541200690f1b5bc5c8c356b04a2c4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367db11be3fd8bb22514b227a4ac68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05682edcda1455792005dc71f306c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37706600bd93f7082c324890a4e1c6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbed6f538fa105cf829f05391d8bcf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6486d0d86b9627fc6bca779bf0e969219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db3b1fd29cf750ef0f143529a6139220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386edfd3cf12b5bf09bf5e9a0443ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20464ce1377c489f3054a61909da7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6fa9a3ae92dc73fa96b701faf92b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099427a1f300e29eec60354d05b60006224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb054265f28985f7b69090d2cbf885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d46972cfe69d8e7f8e49948e7a4a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc076832ebd8e9cafebd18e10e7a789227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674d9e975b3a241ecb79b960adc1667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45a4c27ba9dff9b10ecd8e15e8608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a640a64a33fb8979db6928afd74c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883805af1fac0624cd9efa3ca06060231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af73049393b7236c19598653d5439b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360ed359361b6224c767e2aaee4166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12134868f47664ad1847da80a823f12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee87321ac9b6cf560932c409882bbc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf38eb8b046d515f1e142628d885c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d69263b0cb1100543e853917f4f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef71f2e4c8099d6c4d4f4fa1c73706238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccecd2141c16c246cd7a0217b0196c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c73f9df68099bfb4ee57cf98d0b007240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a36f8da671c7473cc5573d3974495241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1056191393c105e45eaad827ea8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd665e1f2ddf4787650aa7ac7d928243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ecf3235a4e27946cf591c8120dd79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81168bd88da723e98456f6cdd5189c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be20b980afade84c3cfa3339def757246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a21ce92af7d11def8a7e51f6695d4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8963f2073439bd9b7c958c7b945fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d5baa451575b91643607f4b3ceee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d5450fe8de8a1a80b1c1fbe87a8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d111c8b4c109bac3446f4f9b238f16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d085d66ed967ac4efad96b6fcb3570252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd273c51c7e625f8ac0ee6b7eaaecfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ef569c39f63dd5e88ae46529fc35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f96c3d806f034c90e3092105afc9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d9c6518c3c7d40fa3078a0a4c243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda00506165d42e529bd85f14ffefe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba9db61ed7e452c9031de5a8eead9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072a97c89e7d81a4b9b5a8accf6d24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368651c50d0ebb98d93ffd720ec2309260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cfa9f59d2aec8b85c303eae9fc7cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a104be11280946cbed602daea573a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7a0ad73c2d221a885f178c73ef75d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af87760eef58b594bc585c25a0dac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f9de366725099a9028e397bfd3ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a17588195943bbf36584dda7890eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863c47105ce4d455cd0e731a4a90cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc8a2e53fb0c567aa84eb411555c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304def4bcacd7c4afbcba05e9e96c25f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49ad1afa510eab16c8e06500ce5d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16f9f70126f8a5afc12d2192c7f49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fd1312ea14aa8cebcb8938947461272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8181642c42a1e01740988bf4160e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554de7a2ce95049e3e4e0ee4d0751ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558985e4e29d8e094907f668d55ad12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b182d4da5b3825b80f907133b61a8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a3f2711808b18db36a96d2635e74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ba1ed1ba09b814a83e6991e6333a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a5c68011ff3fea5fd2b1485b9989279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a2244702cee26c57a07cfd8f463c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851a8bb78a378faa5ac4e88377ef2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b45020d33a1ffacea66cb0d989b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b33da528a6d33373b3fb11e4fc46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ac6258df8da818418399362a535a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bc21730872adac8b722d43055c46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42653879910ddce3480050010ae9ed2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e62db9bd0447c0e372ee88c9c6304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc044c680ec9c9ee7141a13593f2355288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f9ab6131ca9cd8d4249cb4ea062f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1abc340ff7543128a112c56b15f311290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82759e8943c8832fba127dac180375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9437af85e4c9451584621e204087b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364586a749aea1961e7c895495a61761293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa82321ce0526a0c62d422e970faaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7e65faf475b31ac8b64b04d55b4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979503be9565842abbace8f2d191e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ab67da0b7a7a62e181aa58dc59d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d5a34d062371aa97cdfcf0ebe6f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9845b7e8ee190ded241be5ecb913853299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d182507276f41aa4626297d83e6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61d36626419c89b00e42bf789454a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bdad3fb510b651e4b5b5b0506f205302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec4ab606804068e80123dc0b27b85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e4f45f513174719ccd2ee53ad46d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451542754e2ad6ac9fcf9761619a08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41b45bf1e6c1a8bcb8624dfca9d0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9361e1720bf56966cfd7ee77b80fde0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb4be83ffc7470514b1c5ca5a97090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683096beb0d0134099b8ae45065efd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2eca1aff806ec56f8cb97eabfa4a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee55056466f8826f7d25bc0f169abd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ae60996b1387c670d5d3c2c1a201312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142143974dccd1f886506396ecc0570d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36a90fc764cc94e6707531adcdfe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556022110b3e740c8ae2977a00bb0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe10f8a38861bf3c027522a21c908316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943249c145b999e3d0c2aba873abea5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d75768738c3c6551725fd5091c2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb23bac922de3c840addb644f4f927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b038324f86e1e0d95191ff683164f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db545ebce17bf531a153acfb5429c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9001f3e1b52a3bb3222abdc26c70e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4bfe077ef6ed937350475ff849cc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3a7a177c4334fc286716021cdff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d0c28d142a418ed91f98b0750a10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266104ecdde24e3ba692c0a0a5bc8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b944a7e2d03e4e77d787f6b799ad3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42cc8853487579038554d455af2ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740c0125d09b5db183607b5bc46373329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592dc0210b46f364957f06e98bfb55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e41af09102abf00ff56c8d35afa90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5464b382a2a207466a3d6c23619e95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606147fc27f5c50c780c58dbc4f0eb5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99dcc765d85da283fab2fa89b78ad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465319bacea884223113dad4f4fec9bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58e64773c08c388f3bdd888af79dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac74f6a22ed8f2ae194231080b7f994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bf9d48639917e4957b68adca50d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717d61a5f9fe0049644f1079e27eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48f45ccda25f82c62d36c999c88927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df9ebdd5f28f5ed000f4fb9f7b70e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5453b46680d086743be5cbc674cdda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3673284e3a43fd2eda6128dee66e2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc83483b5308afe6b3abfe74aebbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cd4125c4940c9b6835dcadbdcfa6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d851be79155e11c57c76bce575869613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96f8f04b3a329a8e7b98e589ded8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab73f544919ec3880ec734ab3b755dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a7a65f0184630710ed124b461bb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7888f5d75873b0a8b1f40bce7f26aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ac6dcc06ee71c501d58e7aeee0e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09fcc2f7cf8a81276cc0de5f35b5de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a2bc47b1217baed86092f81f351ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd449124df8a737d0e3f3981ccc3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641c1d3b6b693c7d9a0a718128e84b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b63b1d6f307f444d6873b96fc26b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785e15060b9d3bda6c1e2b54e1151a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53440bab210415136f2696cd82ee925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd892119ed6767b313c6b30198e712d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc42cf08cb9d0a50d1ab1a1fa5fc4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444130083465a3c5b2f874baa4567b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992f3a946882be54fbf832def4dd99629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f7bb558736b965be876029d8ef0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f378d72fc5f4d2fb198e7e8befa6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d39c7aec978010748b817c6f1d1d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f89bbf8241f3eddfe0588a00e674833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793c31a297c1add366f464f225a4bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0f75c29060ff168aa1010bbf80a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1678e0c3af46bf7a68d0279a48417f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12631566fc170ac63e45d5a9d3c55f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ef40f792105da2f761f3f6897874a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e62d512581b6b531b959b1c5e49b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2511ddc13c2f27d74483ed43401940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e86f45f8aaaf926069a034f9946ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f3012457030a4648d8064649f65842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece2db5856b79e412124e84ed1b5fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aa3f26c705da8fa86ac1a8235bf7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb565ac519f9e0adb8d2a54eda2e1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467e34c3c0a40ea11307e1429285b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47747918487f9f77c3d7453e9b043c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541309332b0d390ed136b58afe4f15848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56d43a5b6f0111a7f444cd490b8d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d79cc52a72b200880e4ffcd7ba9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166547531d7aeb7e328d9e607e416351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caddda049b1998b1095f782ba745fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f7b603e3e5aa0ddc4ee67bfa6f0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455f3773dbb325fe214f9720f0785854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f6a69c55fca813c2aa82630cd4d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554de932be73452f3a43b14bd13c90b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f464fae3a2bdba35985052e0dd148657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a079d8d88dae8234ba0e4dedc18cdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d47ecfb84eee8355f2718458e71f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435126c97b9d7cfcd75e9e2e680800a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0c8e7a8be97448641d264454a14861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aa10ad10090feca8249d164dba58862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d3efc7fea731fcaf8e8b8d91d2b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031e241ad3ccbd371c1dde30dfff0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e661d63c03a490f09c659deb186a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea49127eecc028122ed9733e288b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea344753fcc18b3b7b97c74ec034f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a892d5b476f39d76217c026c27ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ca60beabff09d65ad3085306713969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5648695372f5aad6b03d9ca6a278670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26315780a51adabc092c4513d3f1ed9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863169eaca10d7a41b135a68793e076772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58005406e0f583c4145447556249d9a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc5d5c4cdc2901a75fbc08f73f81c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3714dd49a19d2e54262a51643f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91e4addca125ec1ae241e1100303476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f723a688387b7656f6914c7a0059c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe329e39fb99feff2ddee4156303678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e5c9aa87c30f835f261a62d723d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f66d0a77fbe33c64d585f499b1917580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2d5aa2656dbe60fb189d662c2c8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c3b03e14529b07dc7f11c1992ccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be41fc8c50923b23f641ffada8b777b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c6145638476e8be328e849b6319e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038e26bacbc2be2c57eda0d732711a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1849999c50272aebe7bf4a17cd42286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9592c3d0b876124e0810282679b241687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae190d379719be62b3a41cc6544c33688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1c0c756ff67a5ce620f6b539e215589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6634669066b019e04ab6bc84a20b3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7775e5fa7fb7cab151d6acc40edea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84abdf402eca416176cb07e5582a2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1080380bc1eb9ce67311c06a9a50c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196132d1c4bc1981baf6402010b284494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f551816143fc0a2953bb45de29b3e4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6090bc39de4bf930eeb0ae0dbf8c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc237bb5650b065d420867347b33676797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec9b53a4a96f1eeb440b577b5b734998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e803fb2ccab2939d7ead604d3f917999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fc3fe3bdb4498a4b4941c7121c471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fc9a875b96150251ca8eef9c68d4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9de8385265f9bd5d87451fb281498102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb9de77c26422a5cb874b62053f69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8436430425367a04de700ccaaf74b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a29ac6d30bf98757cd5e92121b178105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d7ca3d07712e1440b322f9229d51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a880fb6b53ab50a6a6380b6635dc26c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2408bac31046263c44fc60bcb2f21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59036c14f248c98abfb7222095cc63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426eb8fdbd2d87e837734ba5f4b223110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9951b5e93dc0667bcfa2879b93cef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ce869bc8acd2f1ac85a5a6e9e9c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b31287a510079b16f8b5318427d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500faefb4ae6d748d6ff53e8651d4f28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee025c8539b131fea768568e61df376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823522dfa6574aba9783255ec7b07a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c5b978eca8e49adeee56e73366a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fde0cde4d4c4a1e77c549895ba262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920549b3c79b62d5d727de6ad78c884119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815c7228db5b9ab47c932b244254a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d58647e30b8a33fd7603a69cc05dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebb75b98f61022c0af2b79f5e42e05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe146402d3b600ecb20f9e73f3d95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826150f5aa18af01f74b3bca822ca81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76698bd4312766d45cb34152fc49bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ef3a68f1f49d0a25ddc85ef96674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e725d65503b1ca28f7bcaed5885c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab241fff8a23010036124c0a3c7b7b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d832683e3647c1fa719e5b6f567d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392df42fd0000c9464ad787e03ac6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b9d608dd680b64d92651c35b60608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6289ae978dced1fca4214804f374c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52b6245e66b874a20df5e4acf21c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8be34bc4d686f09877448e5b81084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40c6c3b9015694ac6b97d09e5c91b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad77b2bff1ac149b2a0306b0bfe3d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3ea889aa230e729370784d5ab2c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f9744fdc53f343e13a394440744e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbae62e6d9332d3a3b72fa8fbd4baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188d8dc04331f8a9241056cdfe22d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6009353b38d7ceb485d1c1dc7a15d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc016fd3fb330505a6675d65213fda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacaab654be882a7d088efd9fc6882b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958c88aaabd93715d62d32f8a0586e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32e1bae2c6d6df193574a8c95159b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53749cf2423272ceeb8c817eb30fb55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345706b044540cdc6f83b8c8baf310147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f3b1eb873f236e93e8ab0144b2dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28040475b8c62c0534d0254999d34b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22a758b9e020c53180727eba60a90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec24ff827fe8411a831f75a5460c92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c42942148cb4b48946d340ed0cdeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786215372423deddb2d975aa880f9691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e414e14d219efcf4c51f6c22e4fd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311a5bd403fbc260d11e15691d3fb8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173dfdce3f44c9fd9229f8245092c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aadf4f8be48eb3c0c58b4b4c5cf920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15a95c237fe846e8dc19a6b7455042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be55d5475e9d524e107feaf691ec4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d0817367bb282a12254b4b58f6e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a5b0070311097acc7f946d5062c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766264be4686175ff2c6bfce0794266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a653f5cbb27f58ffe3a9281137493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230da6680509d119caa337f70ebef6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f58680e0ba1ad6c507d729cb28dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192d583d950f981d855c75fcb9fb7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c319bf1c695ce9b9e0eb4ba7ef4d94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e410dd5422967c8f9f6bb215d9e6e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f41190fcf5213f2d82e54939f34e83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6375a99eaff65391a0ad3e8eca6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759890b23a055c4576f056005e03ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570448e2a06dc23aa45c9a739230b9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff3aafca577565fa4ac889c6d94f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a63254ee1555f4068b4d89b7e6bfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088a355a69ac1702397789b8ecae52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b02bbc47bbe4055dc47dfcc46f5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fda290719ed7c3962c174a6f95924177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df734d3dc4f2e6c469259c9c992dcf91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188718189430d7fb715758f66b14b95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26657e9aa851dc5f027d2860eb0cb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1da3a891b8e22c032d199309023ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf629cea04414298e5416fba2db391cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006b4d76fd6b9e2cfed84966d6031f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a927eebb6513fcebfa0ab52cca747d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6189e4a7aa63e3e1480151c15f90c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67de3f45181636750cf2a3979635b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55af92d1eaef27470802d6d453758187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240819414adb425c8b29c759c84728188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7753265c76f8a441112c60c78e5bc93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85129b0f3a705aba5c87f020929a88e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6e8c4352a377380ec8474d3b6a63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb613687a918d6a19eb937a1052ec1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506a9029d14b6aab6687a1fa313536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc1b8135f1f8c7d4a1bd0cf3febd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce96d058894752821c774234ab787195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264be4111b37e880e1aa77d102bebaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661efbfb08466c8e3d93cd24a5d0099197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eea0e79ff784aa3e5d656464b948d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f0aaba45e2f34174c7583a8b0495c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d4430b565f89826cce9bc03d951a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce894d8d6e0d8df25e1107a165a9cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac8e9ce098dbdcea3100ba99a9d37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c79647e4f8b3d3011afd39363a3dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05309cfb22c94e1fdf40e7e2158fb2a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d01ce8a2755ec5df0b0bd4539dccf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b0ebb9887fdeb720e8142bcd7f438206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a0599da39278ac9e0824ad6257d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfca8d5da69f3df2bf1762a89ac80e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec6afedf716d25c3296cde0b5030e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84011d8473b4fcfecf95071f30f2e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f324ee6f604aaf2b290d3a767642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d266d1ae2d493088a8063a664cd857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af3d189612c89d875915c064afc3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be8fcad860d0d0f9a6fd6c6630977214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662dc5f5d151233259e66816ab1f29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706da688b6a4ba111cfc3264be397e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bca878ac08c400d1b5ade661cae7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5b2dfc16274c9cb8ef592336c1c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e698e92539eb8d5e4f90fbcbe29d67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334369d18bca6005a05d8f9672762d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb60b2e0f7db0dbe67a4dccd6119a25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a5b83e330516d8759c98492a8cc1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c6b94545a3196e8198e22128d05f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db44c527d740b4616824754699b7d99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc3ea32e38608f0e68d16c331e7ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6b51e757cf53329acfd4adae360a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583bb94347efabc498311b06db173c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cdce5593419d8764f5121c4586574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86fe8c7e75f770b7c5d96a6a774617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aafdec999226d9cc4f61e098617c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0543c226534321012b977c96a1abb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7648820b8ba99eb0c6c62a9d8b6646c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5424a5bb16a3b4f65d04488fe664c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae83b03abc33f890c9fc8873fc8c30d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502abe937f689129e0c945208418c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609cec07287dae156685ad076cd475236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5917bf027dc6428fceaf995accae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaa291af38ce619a571aa94d76da26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7513ae5aaae189e3e63f52a6cfb79ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabb16bba430c5d6ad20ab3014b9d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf293f75902ed09ae53dfd11c06ca0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402999ec29326b68e3ac92c4fed1ca6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93dfa461f42c6ea3af3d73dfd79182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ca60f143d079f2573ec2f410fdee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd59e405369719298030e234306af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903ad48042076ad5b243a369f79b2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf509746d46dbad2c0e99ae5e5cbdfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8e0d9acb2cbec9b5d86cf33f30ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6aeef569aa39a5597bb44943737e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692cfb71ea8c02664fd6a45bf9df18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7d5d0217aac2567af62fa6690f13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7d5e4c1df928eca8bb629cbedb72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebea157397f64cc2a6a5975ab86406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e5d6c95529ad3dc89bbd1fea5295254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a416f86a6ca450d0858e0836f379c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8bf4014228d341315dc34c214614d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa577cd98d936fd6c5c0ca90852f28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45e98c3b8df244e2c0b6fcf955e06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7d171091ace8821a23744fcccf014259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae355965a228573ff207761b8e32d41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a93ff252f93f313599496d1e8d2d38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf90144a0cd365dc1e6177f8cb3a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9acd0b3b6242d2692192c43cdeb0bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f669b6fa78b52a7d9af794d36d0ea7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa37d421c9ba26a5518a00497c479265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152b0987c03b1eea1e334500bb3f20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a18d9451c1ab5fe79af11a219a740267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb53cad25c9905a4a11fecb33bbc11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcaac4d9a760a0e6e9d6e36b33e1a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae2136a4600dede3a88e1abcd3a70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23a715709c1bdb9f5a56dbcaf1d97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bf7955a2e28b02ca763356f75e50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6603d26d408ddad796506b7ae08246273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85c730fd13fd3ac6cf3bede7e133a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474170bc09b826f6dafaf8725b2c072275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0986c78f5fecf3f94118d5540bd7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f6bab3b60a4917863806eb60e0408277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3005f7ea38dd29d25d614ba646f3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09509386b5984be81c55ce0e074407279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d4d29b4898d5a088e3752838b40e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4fdb707fccc4c02747f9e3ac43791281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10980da02b0574deca4e35414c3a004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a0b26222ff0343f3fae779ddcd06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88225a4e00c15be4a8429cc40d3c0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b630e2a939179f225ee6f49c776317d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6494abfc3e0f3eddaa63ea957bd2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28255e1a2202d5ed56a5f522789034287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731465404f25628068afe69db77b6325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4c1625c984ea1c93fc93d2e8696e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b8b4cc5b7a231518077e358a29d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d0116e3690fd454166bf99fa996b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0410122f9a5509e8b5b0fc771ed19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83310cb2ef5a8f3eaedd43c2cedbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b4897d7705b331257d607513192f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a40007bc5091d9f6e3d8865425d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a2bb990135ace8895a3e3b6f75c0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909483d31e73e6f1c473266fa544f765297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153163573bf781fcd50010e6600e0871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ac6a8113ea58d3af015077f726f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5b680e954a743bfba39cd4f9506c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58ec7e229747605dd168e56764720301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727567abacce5fdded0971b1ed21fce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4dee4ab6967e42143d0c10bd999b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f77d2dadb92608a627d9279c9fb03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f086fcda9362a30561026116ad5c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d84a545c2104e76335be861235422306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aaadf2a8f86602247ad61ebfd4faf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6d3fd975a8771e92d40322eb15a09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790950017f867c71cc73f55ccf63365f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c66e11b615d8d33d5b51677c5277f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c02af8cf9b8de1c20d28a970673f20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98394672bb0d13b6f1cfceb613bae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bae8282fe088357354fb44d1b5c86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8250d9c3681f10319aa516b0ff91e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb13676d3294aeda061e087de4f9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a880bd8561bad0cd32821f3a59fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc21f48a507c3818ab7938418f687317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91f036651cae0e70366ad7c874119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50501566cf3b23bfc3a28032f6e994319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c7a39a2ad000d7171459cb737a9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d5d5d961ce9a263b29abbb5524698321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ac823ee54952f6c2366b0f72da4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ea6e8ee12eba54991dd73e6d18a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf981eacd90e24ba8df856e8c5a76b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31e854c0cf82f39cd7f830e0b0c74325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>