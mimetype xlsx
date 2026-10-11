--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160716c2c05bb7c8f4e09fab0748351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f5171df99026ac03db3a409cdb5f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576520ddc180f7e8cb3fa50bfa204d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda8107721973e46de9dea4e0ec2ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb1fedd49093aebb7e34168b229cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d626d9a23ccc0c2391be2375613d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933717eef8918f9ca692b777a796865e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25ca4277eaf4889d51cf049ffe8f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccb64c2d98c239efbc4a74354c9b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436cc850434494791581031976e47810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca597b54c255a7d0bb6323406df5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef982190f5640917163489aea597ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafa396cd5dace5db5bfa3187ca11ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a05886f37030a8fae62a5df9dc7e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdca2cf8d34ce6f13d3baa5fe05d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad5b11b60b94deac6f57bc5aa022616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7fc31b5e678975a66d59781170f7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f475f14895267a42d400c88e7cbe8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf05b49e9f1f8277ddfb2671666ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b45d0c7d89904b7b900e5f696363520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0417ffa36dacc8e9958810df338021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124766d763bddd0ecb3f3071b8b41322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17e094b7d39085d28e2122914232bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6e4ee1bf362909c78c21fb2c5702e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a84ba67732cfb8a31b73e0a47d60525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08131d53b01dcaec758392483685426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223da35a643ab40ece8226c38376f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93965f6b394cb4260c0fc6bb971a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8d2f3332898d0838838eea29ee2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad794bedaef54cf6fcd64d630fa4c5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85c9cc87bcb5e9fb102db37e89f2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0426d1cc0c3b61fcfca34339718c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233df00df5d8d325d785620cd83260f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08473d2a10ae9f9c5b6a4d8e5e7a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93aa40365cc0d37eb98e8b356eb68735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadd6575e54db8eb6dd9cb92afd254236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c046419e3fc41d6d7b4cecef9f079037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5daaccabfb1c886b4aee2e77929e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d433f907ae6c4ff820209bdb264439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61208fd6100a4efc3c5aa94851e65ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c4a31c5e84e419211d470403a09841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5626f01e4b9088bd70694563a8f909942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa894c98bb691b19d6ac9fc62b086243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e047444d47870da212af684009b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171c8f40bcd0d5c84d064f8c2e175145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40283f7fe744afc228e6bed414a1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ca4d06d1b91e63b57168a3a4de1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a5f284d46c932af86ecef24f2188848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602e66e6823af524fe5a40423db7ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de248be1711c88dab7f2582945d4fed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5078eee49c511976f632934bbc65851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979fa83e1e4f97509857df5c46e14952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fae8350c5ca28caa9fbc9e819d01e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1e24db1c1a5fbf91fa60e5a70f4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e91b448395f0bfbbbc64e3437daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b521fd9e8076e17202c6898b473a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd73704fb94f9b4c39130b06f142b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e56a8da722d6a916544ddf5cfa513f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd4450a148cb79f47b70c5f695f4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443b326bbf18357180075bb930e57e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddb2e438cb2ea9d5777ac03f7da5a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d084cf20d2c222b048b9717ff4c24962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4533f3a857aa2b6c7715dbba55cdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f5a3cf17eedcfb4c201893445c6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e3bc9f5d36ad37d130836119925d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54211c2ffded1123414426b8ed9da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4572df55aa3d9fd57ed05ff20514367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46abf8c63b9ef65056c25aa5e169f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe813c95c53a178bb3a8fe0e7490ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad6b79feaa2556ef6dc3313f5ed6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb18a5a3515a3f7486e04792edcf1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c4a763b6224e39cdccfe4c11241572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb3c0144a5aaf1817fc14819bcfe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f778bd8e6d275f43852f2cfc5301f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282163f542a74fa8a021ba04947c26f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291c73918dd9b2c7197c5eb405016c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0346a6f1d9b9d648587d74e07610477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb90fffa586dcbd327108a65ee5c4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e533a6feb965158c50f27096bf60679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ade83eee69949f70422c108681c0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457d3f7c98601ccecdabcda5eec5c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6b816d05df1c8fd5b36cc86fe7d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1300c5e1b8387313d6fa664ceb5e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fd0f0e983e2d000c62af3b05ad8de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2b3de9e594d4ece47162446caa5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210fdccbbe7b7ea816f93f7651a85786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d05c76a1613300669ed030d704a69187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28b7beb068e353399208328766db2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dfe47f20a2979557ce75f0b4bba7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea4a440e259930f2fb6208a50c4bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a3b8c22b6767a041edf995c8208b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe6e8c50accb02c83068e3d1a5a6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818a5cddbe3657c205d6d65c90714293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508525dc3eb145359ae03ec451fa687094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a36070462565d121d0906b96648f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f9995091319a086a852418f76f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09620a48620aa370c5c411207494897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c1886fca96623602d15e217c56cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d59456a7426ec270117e3101756a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b0b0c4910bf8e02c64f3ccffc871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f4b77ca25e499e7e96fb72ce45a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c593830793884cd979cab89cf1125d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125826010397f54e1184228c08d236d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3ea8cc8993733a81b77ebe00da07f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b15d843630606b0d561aab457f3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd24279721c6d99d62641d29972d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961afd8d7ccdf825a15a56d70b6a7f90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e98b954cbc622859fd2e050fef6eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774295b132c596ede2bf174f1521bab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5a4cd183548bb980d323f332b90c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91323be55589c25ad7af363e24af7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa51b9e935ecae7a2f72801e05d2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58cc9ec66a37ea5b77fcc4f51525a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78474af9ce818d58d95ef82cce861e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5aeae86c3f99035ba18a9869341fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4375be80dd998a8434fe4c3e8513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd8f4ae729ab76f1d170a229a24f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108337794faa33bb0223cc34a778d2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918d270d09986101037266a235d9e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858aa954585e90825bb1130c948288f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad466a76e40c76696368e30154d2e675121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cb5961ead0ee2523a78024bef05d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027950723773be1b034821838177f1f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251fe57a5f53d0ca7c4c3c39305fdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95237d5a669479704424e42c4ec6b56d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e5e9189c81456e80fc637f9dc73f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69eb57bda11bbc3246be084bd0b07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab725ab1fd46168f8b486bdd5cf80c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4401517a6b3782a5145156409a5d3eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d1cb6d98c86488c14864cfd0167e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42936afdb71a912fbd16e15166922c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6451879a092aff6538d4c16d06694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e6e0ad0b3026815c947be11643ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ea19af9e11f5a00e75220c61d033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062bd344bb1f905f7796110d9ddbe50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5226d64ef5b5433d67cace9aaed947136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868536d1fbcbcf9a25eb3069cfbab95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab3825a5ae1e5ba97139f41f341fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc8ad847a5618b5b88331bdea5e82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f95b22b3e40d8c75fdb62446ee7da2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8bb20053fe241a1fd138a9ac869e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd1102ca67caf9f657967e7834b85c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c5c0e61d5d9f97abd2a0de75159c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b7eb089890bde6fe433d882ed4e36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cf8d64ec16e3c23113b0cc04fa02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8356e5259d570b3eaf8bfcc13315a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45b26c8c92b858c779499bc9cc1113147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a369d30cebe98c2294baafdb503656148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0cbdf8376c61a510fc57351e95b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9111214f13bda80b4580bd8cf3880150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c381283eae360ebd93e77ad593b00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d75f62d8039bf57d66a36f1290e6fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0f8ef5bcab8d1e16280ec4c8850e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0145fce73db23b87575a3716be2782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8e1fbf57cc4aad6e0b66a13f6443155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9431268d055247deee76388eacb7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61cff56b63cf24db3ce7ecab3be888157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0aecb50a5e99670248dc5ef6053e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d631e7db3368c4012ab76be640b02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0caed57de195e8c965170f48ee1e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a063471c96981c88eae62b7192958161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4072f7b2b7d2d6379ce8f2f9c8cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790ecd63df626a79decb069bd7e62e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d330c335042940c61585064e92593164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1cebbfc693a490dc39a9d636ffc84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78bdc52822d9644dde2c1ae975b59f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80604dad8020ce4d64b4aa1844abe850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85bd449cf7d4c0feeb3d9ba75dee3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502daf8609c3aaa03e89b961ab8eae43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123032498592b51073d7ba0a0122b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37d5463b28b62c880e82f91af6d11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f5e9b9fdd84b508b299c025099a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d9a964d99645cf2c4ce28fbbabc59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f53cc42e0fdab3d4381a2e3cea1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4f7d0000ecd38ef64e0c47addd50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31942764c93b541091e940fa6f4b123176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db417d94c798a427248a0725d1583177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7ef5ae6cf87f4a3d740ea243ddfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28336b0846025c0f817ef911d07488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a923d62c2556f6ee2ab65a7d73004180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6d2f3462d6b43eaa4d3b159027b7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906ac1fc8cc0b34a5004570b289a93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552eee1762f3098c9440eefb0932c9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb055c90c81ba5f41fbcd438b044675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8768c157413871035d115be99f7a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ea19f81960544434894db3198e39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85dca9afa3fca608fab6bdf4099244187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fb303aa2e1f8a47e52c467c5fc773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd562553568bc1594e76564ce7ac09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652925a2f13967d11aac6e8c03fca5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e2cc7a053b1db89d6d8a60dbdf306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20772caa1b583fffbb6a6348cc45b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013481a0fe2749ff9d53ae2169965ff2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c46a6ace248a20b941c0d5c2ede8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530f52f173b3339071e8540b2ddb15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961318a502ed94017d5259ddb627f96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb9493c63ed140461629055e81bd7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503720359c1926e666c534eab38fd8c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81949882a1e28d682ff33f265103c53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b9414426584d01944eeb23c5c4ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3acc59e1566bb8520642119ff062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75863b3f0411ec21e61f9fd08e4ddd2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8357a90e268980011160c6ee47b55c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dada1451b84ac9fc9d80249765507a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85724ae3b97d537805762f9741652a6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd01110d56c192629e1bce6b86b6d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326f051d0cd135beef10c36db6e55e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42511de78a959d97711fd4fac390316208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b97dcba29b2bf9a62e15538ba1788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdabc71eeb789aaef89f75d6bf45325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb345463931901c324c2b07598bf208211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b37920600058597e414dd8f53e681212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2c171db211de6f7a332ee8b168fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7027d0384fa59d11aedcaf00c843699214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312ed496eeacde2e559aea92816e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a562d4e9650417dbce3847dca0c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7036266e3d7b4faca9cbb9727dec3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d5be2271c8f109d74e006318f6bb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b329619497d9d3b16a3d76a6a44198219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654091313c72570a222e4c46db6b2283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10682d0cbb2f718a43cfce59160e29f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368c1189e67b94751e0d68ebad816c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af43f86a38cfd91bd824776f65bdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e63a1b25172b290cf2601e724294224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c5f7377c5447435ae512b0040c330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ed8a9f1d5f5e60b31198c71ead27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8276f57c5c53a9eeb170e25c8682e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5b0ebbef40e4b755cdddc6448b7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a82d809c7c13b2faa0af94cd870e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982ad613db5f623a618e0e4fe889d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1441e87fbfdefab00be014a50d1b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693da35e1c21974e7e23ddc03173d81e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e40ad3df1d04c6667b1c01a580308233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e6f0e7cc131c7029ba01c68c82e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472f899ccf58d331ef731dba4b9e6e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac981752386090059e505e0000525e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4614a574d1dd7b2e98fc9e69c09b7df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adae36546a7150a8ad25e42a2332c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb812ad76ff0dd5b00e04d43c0ea3a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280e6bf43861f3dbbf88c8ec7adaf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4825133f132e5c399cdf04138a0f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fea626b984336b7f76d51fc3fa0d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de22a2febecdf1d59c45da5f1ba63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8c0b2c628409eac2296c4d61b956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d938951b150af57aabfd2d03ccc33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93897964a3dfb87642fc75cbcc5cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86c7caf9bdf6f26753142645a940e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb6626d1cad82d279e326f340f6fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d93e51c4636b5b6fd5157b87daa26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04c2844a222a836617f3ddfca4764250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829de04eb8a10c9a4c9f14d022b5f6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47312aac716396251101ebd0ebb5d062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba5db099acb05569f8a98aaee7dfd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d5b7cc890051d1f4582ab7beb5f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f6abed153190087553ff3d0a41049255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6551371a92281bac965c3569b2abc5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21909b697ba8f02dc3ba200f88a1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a284cb9fa90cac1f4973b527e8759258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237471a1cbed9d31a63ed52c29ba8461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d25d41d4b4a9b2c867f52ee8280a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f3aadc0fda411b6381067ab6cc066261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ac72e6cf32eaaf181469b4c19ca7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f7135c98dd5d4462b6ef26101a734263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c2e5137ad124f981df010ff42e09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c308de85c5b04eac2b457abafeb56e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870724f8f52ba4b0d7f761bd3e375bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c1dc4c8901e198289cb142d1b2f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde21172cf42412a831aa5b89510985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e667abcb73fc3078051a15368c20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdc7fbb8865d328e85708c8f7cf39b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef389b720a5296ae4536a317fae591271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c1caba2b915b84158401bf4d8fe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42877d91ccf6e080cd50ea32b76cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b9c9ef272b3a783f6a3b87447372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a360f003f5dd89ccf810bf6f80e92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391808587b8bb9c146260057fde072be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910301fe069884c9dc7c4eac45e1be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea66501da0d6f65d505bfa99dc5ec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb2ebb8dbf2d562d7abbb324076b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0633dc54977526b88ac4500ad6b118280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b104f1dd550769bf2a0670623a68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1426a2fb4f917ad77e4ccefb0ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b606ed287aa881f20a5ff9ea72ad1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e7a56223564087cdd2bb58b20664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5304f7e44e8c450800720bce991c6ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b6551920c538e1ae531662e74f925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38bc3f96ecaf18feac29506930ff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1025e6fd1bec150d70ccacb0eadeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a1837ebb380dd5f5e83d0bc89f58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620cd3941621638d3040b34bd473aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef300552126f0f48e1054352d3e6bae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b839b9a2852991af282f506d9c756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e968527e886bb8682f4f4b707bb31e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f6e9a51cb8f85054953ea7648d480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eeece0ca32d4bbda1fcea61e5db94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565d4737f1ca412c7f2b9081fbec89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b0a21b9e98ca28421d1533b86b6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c058b145cde905afa78ea8b9b5da1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81059330a093137a8e9972f38aab012c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284feb2fd18ff8f9129103139c665422300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688e242ca6190ce46a56b4c93cff0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f7441c1096a6fa9ccd60cefb808e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa424021d1bb889845d309077b4cf38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e5ace35b77db612565514a11c763304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa16017ee5eca89f22e61faf98bb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28151ad64b9984395055e608af042eb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05428b385560e6c0a269efd0dc8a99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64988e3bb5f5ee3696cd9b30b0234044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3a22c72870e74706db9151504320309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c3d42e3da8e9d02378d2d40125b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d3b125381c5d53d852e55cd916d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5bf42f17b0b57af43ecca340cdc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765ae429b2203498d37d5c02410cce4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5c8bf47611d0becf90033174ddc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb3f0c1879c007b18a35799120fe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa55b94ec2b43b8aff22b829d4764316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427104af28737278b8d22d770d9c9e5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2521327142d0710258c03517eb56c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670b68c7ec472a3b70a65aa04cbd23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b24390cad426f87de9d13d07304c31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91aba00d2ed56211faba074c36a315321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a3c76d342e9f3813ef0335eac9c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76e620341d24c960f9627abe55436323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac79dfb46b077343dd1a9a8fab68eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f55e645013f7d2c37a6cceef0f12b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c525d865ae2d757ec30acc8dab3c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d523a7227beddab50b86a566f445b0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c94d01ece185890b35157cf22eec8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28ee7234b84a9f64f9177f9d8819f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c33beb47b5a0fe38470dc3511906330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7147ae1269f7858c7d7a0ec12f59e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc080c71c2b7120823f5814f8b871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa8a9519b6f3cbf69890e85dce626333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaed2a3ed940da725ba287c53ce0e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cdbbf357a044f8aba9c4528842baa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3939826d0f6f770786fda9fda04973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e572144ce9f16cf90696b7ce87a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142eae1cd236dc9bbaca6849d614f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ff7ec94f09257fe76ef5f2bf23966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f765bc98018c91cab75c2dcc8f4137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58b9ee24ca159655b6120f398f0468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04ee125c5e5fd184f2bcc49f2a3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe5bdfa7fe24e31b456184cc2068f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fa30d6c15bc9dd37cb8e62fae75d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e77be8e6648c8d03464d1e7dd30712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0ad0956dcd59249ef2f330897d7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44817230da5befe181ab0eeacc5c3a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9880149bb3b873c921489ac79e7df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2a118babb4838ef172349db7ae72516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd78a58f163934cd7374ac6f6875b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004c0327a87754a0d963316da9320d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed3bfb60b3d89f64cadcb7657a7fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a37fca015d2544dd186d43248f2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13c91cf5f578b4409d11bb7e54796721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859de4e28a2089e3a3e3138a592903222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a82b304c578a63f33f018924087523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0c8d5652eedc39bf074986f2e67c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032955329d090d1f9a3e50e2c8cc65425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a142e2c9d5a923b6024ee2eda9f99f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810265f10825a1c4c8fe6b6e03c4fe0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3f4c9452b00928b52575fc76fb2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e83fe516020849133396354d65c9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980457c508c9b76483588a83a46b04c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb349e088cf75d56ee307a4a1d65131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d9deffdd1ea6b32392d621f4a03e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce4fcd5c9305d59bc3dd0e6383284e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a36bec5a4ef29bc1912de3cd9f0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbed3c8ce64156bbbeaf71bb7e93c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2cbb2a7e2fec59a2ba5a04a92d0bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299c7fa947f644fe02dd35d0f525e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8edbc69cbea64a315e2c4901f0e91b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e3e7d45a9e4fd0d1423f68c03341739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001f8eb97184ac1d2b2270ac94f8b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3f155d0b78cc5472a2664496010441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75acc758cc67d45f7169f1aa124e43042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21e3782adf7e7c0809fc1aaf1264a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48fdc3482d626c1da7efc5d00637c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60927c792a084ac9f31fbd41b14928645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d084730b4701f2bc8276f961431446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566396072403e31d3f3f6723a0aaa8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb8f0ef66e2885f965dd87c7718be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdf0b20bd203ccf46daf6d075a4ba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a11cfbee82d2ae1e131d77e45146ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541bce0732e7918fa9d45bad0ec8c0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d73e8f63f20222a72ec92273e137cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bbb714d3e2916f94a59b489a9f2f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d21d4ca14c5047af0e84d53d6811b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db5adb77d92c12710685541665a0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6213f6d51baf634fdb090eb855c27956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3aef0e87a7008e98257b00843999f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160259a2c8a43dc4ac1c2bee9ceccb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917653246c2f7d0a958a1017cb4b2b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e064b93cebe5e76c5725d8d95250cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d7d81996469f186ab3b2c281f85c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572b12bd9df0f3a2ad040cb5f045f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31e5b4d198721445b404ee49d746b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217b0ddd9e0f5e8b89a5714f9163d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae069764e18618a6ee55a77e4d506265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a080ed9f9757d5b02688c09f0f86466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb12c40f82a9ab7e100ff7486cc42e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592f9266888b05dcc4fe6a937d3f0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d967b64ef5791e28ca53eb8f441efc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f1da5dccd2411d26a97b14db6c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a484ea455d502c139196e9d0451c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ffeb5e05610a8d3fb168e521f53f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576481aaf166d019925d558c5e3719a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0810edb33e0a1270cb93d3626f676f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe724487e1d800e646d6dcfec40c9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e1606e4a5da16dde418c8f2a9cf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2b541e6c76f332c8d1b02256c76b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c44bcafa2ad0f8920fe7b0cbe9ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d5c3ddbb633a9569417d144dac3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f12d5932f1405aecee06e2241b24380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291764b7507e92da312aa72a463fc5d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd281dda53b2bdd0ce64036bda39382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508811d39d2da46c76e26eeeb89e60b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e508ec8812e82fe363c48bf5ed3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006db9dab437d9970cd75ab6ace956d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d845d8e3025c799ac6c6ee9e85b9dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7dc6004ba8c9a07bb63c833e66d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c021f5f7166183e9330917a576fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab60bd38a49a3f98f491a5b82bac7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ee95ae29b9b0aaa244099359ed3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010527bf8def9d290e233a037ae7971091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a6cbfeb0f5243255fe6b0ffecb1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40889e2a69b6a2053822af1b27de7d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca70aecf783edeb42c0405e836856b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6ced721e40eb1ab3d6f70d2c264f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9817894d624da77df584453b7d45b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da73a278938437ad59b4622649805697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182351c21ab9adf3d519bbe3f0b713498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d79c0d60355473d5af357867bf3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3579abc9e420b912919c827e5d4b09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b831c552217c8fdce8657e4e41fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee7061feafeb281810b3917a031f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f841247146f07aca8b4d3af1d5098103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756140eb5411adbdd0aa9d34c228a9b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bcf58cbd999b0653f1a07a23d488d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837dfbb4623aed960356b79c1134967106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c786ec83ba5e858a862dee89fa8f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9d83dc4b19bce9f62f36236983e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26453fd9807601550f1242df2e0abdf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89374fc471d7b84552fee957d59d65a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba25e9f224ed640893219de076f071111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f70c01405356645bfff518bc7678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c589729076d663ae7b577b61599d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b2e7269d2ccbc95fcd3f71d94d57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68a04f606e924b25dd7ba3f49589a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd2a5b9427e3d37f586a66f29fc2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40101c08544c93e7ce36a3a502985ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580792331d4967efd00587d0a4afaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b8b87929f70e34c51102df88873c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76378d536abd23280a0eee32be37a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ac0e2fe0837d524f597f0a87c3d5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb2169609038eb0ad700b4bd25d96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9a0ce90dbd6d8cb1297997c29428123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae833337049998123b8c3cf620646c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40d1761fe8c8ebab5488b77f8527d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813db45b51f6afe89fa134a8e370d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09929f65dc1b7c4c3296ab51f7b2311f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eff1f862abec509e40d3c1181dac4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaede966f465dd01298ca8deebabc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7df7ec87b58c90670f7a21f2b5799b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf732f71a8e0e949717192d13f5c4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a2177fb2a1a8a77bf40c22c702c36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2feb6ae1a536212b7dee2de85abc38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebeec9e64b71fa3e6b44be0e72cfc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3973c667505c547b01448062ae9154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114dbbd585c962cc28fb846a7b46af4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2574471803b88803a4d326e5e7d398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2e849f0ded8b4d03bbfd3b3d1687138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb0603581a4687226517cc0eb3414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818d1cc1cfa4d2feb4552b6499f27a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e2b533896347d61fdfcdef29ca04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6aab879014445bd6934d9a8ac8d7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926930ea5bf7b9e27a391565a238370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239e682197fd8b6728b9a76b0f723d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3448bebd15f9af555805bc7bb283bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200c83322a6d16e5d454d07ea65d65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec2ae0057a829a304a068ee5232d64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01f01698c87ccd7005323b7bca5df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4153b7f0eb920099b824977c2e2855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530244cef85453f25e50592ffc97143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1eb1d291fa327d113bc2a3236dba6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54a15f587e5c14da61cdd22d3a7be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180417eba397ba3e8d1310188d9ad1ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2140e690c259c4bcfae1c076f1c60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e98e0f2844a9c5fffc75450cfac887155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4126cf25aa93fa5bb4293c68de9c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25991000e29dbdab155613b6ece1f2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9723550b2d512dfc9f7321d15bd86a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627441c23bd95dd42eb33ada32c52ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a07f9d78ba5aee761e00b974d1ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2bbba6f6a25c4c94dacd5b4e8b6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb2308e4ab2c7bdaae7b83f65b4f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d2986d98d266c754b16eaf49babdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52551aa90e4a589561c4d134cffa7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49764045a752dcbc8429715964a25b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cbb8c0b56e3b46a2213a39067358c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2833442c5170c391b51c91d5fde0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f621d6f848d9cd458a4bd5ff7a2ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53300acc497cafe48713d3792bb74e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa31d66fb3b395ec20ef0c7d53f1d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec1209da0e92e70775febccc4b2e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b41e13c040e38885dc36e8e987fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16dd2e5e717c7035d35aebc751e8ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d3e55a6a28664372aaa589dabdff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305c4582e3768360b121d0f1f6ab63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192b4df9bd85c53841112762f62e5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede9405f6f6449d5285f8afc822b30c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888903ec97fe174c3fc3c560852fb72d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816e5663825515c9ecb12b598c76be1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0251bc793e701e38916906f8f3ec4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb10874f9e424b1c6ea381257ed2fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82356b13d7088b33bdc14e7c76e2126182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7223c526490fb5ebbd7f2d681a68f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6981158abf32fbc3b6bc2ae61bda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49814ca6c6fa80bcae42cb177d556f35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939a87b237bb34f636d5c8cc6a5c81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c39b89ddf5b896bfa512cbb95a687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d0596396e46d97b67542fa2a5ee8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c6ecea38152be0a8574c972f0cfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af251478165f71cbd4b2c9ba7149f61a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd633f7c7c53e0a948b1fdc00989a4d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae48926b783812dd855d69da332235192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ce39405fe60087ead89794bef817193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a54c931b9e779910f1e22876fd56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f16edd0e345c4fc7aebd2270dc7c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094f5b479c330c4d920d55ca911624d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59164d3bfc2f6adc402fd84cec75e395197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361f162ca62ca8f45bf444622db4e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2e6581acf09ea8814a5b1695bf01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a810dd57ba8d25141a816dc5ae0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5bf931ff801b5653622dfb7f1113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b68df24bf56e450c60c28d0aa86484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3585da7d00e69da47175ff457cab91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335e95ac98a66afe68dd336eea4a57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d71f78699dd5de6b032c00b83584205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3fe913f34f8d33711f32031f4fc12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ee014521595162eb5e04c4d1f10d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de5b7d9b29e8e6842785448beb376d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5dbe334a43c81bdf4a90cb8832a55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d6a10858ba34211458e524817edd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5db1acfc47faeb807b1054304a622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ea5035ff766a0a80c06f018ac8c26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f01afd7990a1feac28b968ba4b62b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2d0656449e2f366edbe886ff12738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2c9fa49b3b6d9d02bc8aef5f111db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e7138dd39c0029b68d18a9eb5cce0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc1ce772ab6bd01d5e979d363231e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab7226958b39dfed251beabd7087f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578708ddaca00fb4a16949d28ee39e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeea3f92d4145b6b3c3ee47715fc49d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9392ccd1d9f72c907cb3af98bd0476221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c279b6f92292f14453fd5c3849b50a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386616514278c0239d0642228eec9d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15951e2e363c1df01bac5b360f5190224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9d6960ac83a7ac35273fdd30d87f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbfc5a5a0199c9fffc4a327695bbf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9cc18992323da15518cf9cca4570227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee239b537421e8754837846cd469d9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf434213b36fa63ae6943943fe9d02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1591a712694d7b456fd51b98f978deb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00372ea8abec705ec5182574ddef1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c37a4c709a067c925c4a9603a5d709232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987ab5e8ede321341c220a5b7317b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d97a06929b86cb45b76a16729f32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc183d8a494f775a1c3de8da7e7078235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05705c435017c6a33113dc24cdbb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd94b21ca582923a81a0682201d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c5b2501822d9aa0a8d50c191591f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280784450e3deb743aa3bddfc83f317239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07941d895f2114b384fd33ed44faa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809bc666157b61e672cb200fcd9b228241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009de7af348004149fa61049939738242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fed7273839c0479b3bd14aa49e6f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184364a004c4362198569a2d96b22fec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666473f29766951e8c51cda092f70e04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bde9a3fcacebb76c9cb802fea35fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e54c49c7fc1f39d90fc49b949589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3549f41fbddf9751ac5ddcadd1020248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b12647f3ed71719e25d7588643c9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3031aa4a6162869665f6cec015c61e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db273d9db807a08aa2d91fa91f739ee2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22601660b994670c45d58143880a0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2563e30430093a4f6dd22bbc1331383253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28cb6e4aac8faaa3f6aa5e548df973254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e523d976e8e214de2f6d374524c4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851ffc618d9773e525af58fba4762de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8d3eed7358fca90fa4853956fec4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1fb21dbd54232fab61b2c8f647000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e68f674e0e9c955d053efe817941259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae33555712f213254da7c80b99966260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4ad16b288bb05829cf570f022420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2699c83d205ff2825739625da569e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831469ebb040a2190f0afe1132dc7d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8dac5f120c867ed4ac4fb6e24791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfcac087d27747db84b46c8ee1c26a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fefdb55ba13b568dd79956c2e8e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b49dac88cc4efe0fb5980e5591021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a53a4d3d943ca73bd6f38afa59159268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181743f2517b3e2a8ece4d5c491b71c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d93da8c36714fc04e24569764eb2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d0e9e2680fb8b69cff343078f693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e773a98c6a4e3604debcb2b72088272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dbcad1f23a56b74036134f5e3717f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19268e83c7755ad4d4da06d5bc1256ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2a00e1c9036156de61940766785c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0a9faceb230de76bc2e02e382391276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d241c37bc1cca929b1e9f6e2024e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e7463c7c464e61ca9cf8e0c029fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20067d12f14e12a2412f80f9322ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb0da5c555236b52fbf5f8a84ed5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4fe597d63857e7c2535c8fb9957b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8e730a7b09d8761e8a5609b9a216282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db1d49f4523d9a0fce055c44a57bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00899390d0976c2a3be8890b8a242e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf5068ef23363070ee423533256ac2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9367700ab54b30fac81fdb36b567e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e537b168f047e4a0b6dd14317d7c6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf03b935de4db5a46c51697b975aaa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742585c7ae1a2fa938a36209c67c2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802b5a841f65b9c2243be0f76af693290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1232b6444387c752437b787df8784291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9745f66e095cf74df1845cf574faa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcaf53204fc321a2ef0ecd34f0251f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b15826f992ef906d0bbe182c662e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa4b851c6f9c173d29b65b2f6d0fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aa1927880893008ff808825cf8fb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195abd66850a8ac611b7adc10265006e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0544c5226f07607912e984767b72553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a95da845affb10f22ecd813b356a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e5d8da7ffad9339a87a4d05394d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ddf6b4a8452677f4f547b8151a664301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da8f9c56f13fab20a454beb5728af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef603aafec09811592471973c9d1c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cd75536660f1fc0a2b18291f9fff0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c4a21af67bb16a166919053d98ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467a3f4e1e657092c7e02cb4b9b4c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4fbe5e1309ab85f1247c3a59e4af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157cc642616646d55d2a0d6be6aaa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099d497998937eb1f55b992e255804309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174649d02fe4b7c815c7811ccb31756310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc87de4bcd6a51e36bf11e158d00da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab1022c3c860bf5147e3ba63759f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8af72304acdbc471391bc6340a14d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea061ce0a4a7f2b8b9409932c8e8f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d064435c5c98a59bc0bfd4b42ee50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba11ad2ec633daeab4b9b1b9db2842b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708797e4b90ce5c7bd9b1d8c61a69c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df650f0262f4501e241cd461227e51d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5295eeea8692d03b75d9b59f0fdf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6549fbbe77a936b87862f1c6390ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde5a1bc72c9b650d739e6b9443c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33190a334b26c382c69e04725634e881322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c258914e8fbde9452f540fb29581323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5908efd9af6e303f70591b49264c0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f872099456ff7bf3ffb80ba9f6346325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>