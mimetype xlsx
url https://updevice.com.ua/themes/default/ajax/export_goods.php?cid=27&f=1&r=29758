--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6177123bccf655a6d7166b7074f5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea49b899032fc24a1a49298145b7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3845fdd3c851acd8b938e6c9d289863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abebd9ffcc6e0c16f48f4dc968bb794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75f61f68da87a4ce7250e44bf29195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583531abfb09c03587b0d19389b45296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836ea9f63fd73646d268b6afc7450987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8403f01525cf3781ac8209c5a67eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bcc968e70cb1c5e1b3d52acc192a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6b843097f834584b1b8f2ea022a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bae1bcb431bbb32a5de118b297f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92252e0cd3a6f871a4157f1df2c3a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07bb977d6940ea0ca040abfe6b19ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0ed7830effe9b2768ce38d00b17d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f1d4845f536c07cf0a95d77ddef815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c68ddab4e8510beab8f08a430ed816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752827df76923640ad2a040741c28e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb66b0cd84e1a9def06bc4cffed66e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de730c7d1c4f7b55a4464819a995c10219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd50587075cc2a17b0ba4e0397eaf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ebfe67fa031534dfd6431e411e5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ae6aaf5235a9ff4adc6f67dcea2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9c242dc07262d4448ee2bbabffd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9afb01d37011aa8a9a27cf8efa22e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddc07d44bfc460a13016de2dbf5cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28abd39a9e34a26804d783a14580ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c5ae92c7c600f669fa87683db2dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d65a6ad0c415156996ad31bf4dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c584b1102376a3b056107e5bc1466029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d30c2b3b7f544f95cda9451ebf284d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59923d700ac3264b6ea6dd0218c653131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ce89d80b6d6218213d7e800bf35232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69499a3d36e35c83ed251ab2c08b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035e9fd07c3e55e99054b6ea332ffd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658303d7ebcb8284ae709357e75c9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c54a2a4e7d3ca8b27aff01d3080436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5d69e2b71943f06dc7e13b59c7be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3562207427d99a541253b860cec8b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fd145b12fadc01fac9f926248b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a7b2ab6ae2acb971343d7759c26f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714a83b47934c3c911a660a253783041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3e5f0484cfe133085ffd8fa7fe8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9cf6c92187ff332f641525d5909b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ce8f297f6136527c520b3678ab0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38591bfe66dcf3580993411d4c20f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ab4fb5baa12992c83acc84ddddc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfdca72582c3f8aeb3578a5b6734bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243ee7ef0f0a6b9dba5d1c1b473234648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3984636406a517b69ae9587a945049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23590d345f051c5190b03fe5621b43b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a6d5348a87fc4ec7aa11506d933751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bc4b5dc4b68d7c579d0b0f93faa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cbda28cbf65df34328a5cb69768853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a591aa78f3c0c9a8b501e9675716eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740668d51aa8ab78075f328f4900f1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d211e7466c231f8e7fb95c0e34942256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c61e7e3b7994a08474e885deff04657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7333c774af0d0428e08d373884fe158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0bcf8413874554d9728d60d92aa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c00eef2c5b891f0267bcab1f7997d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0f4272ebebf8617d3938375a4fa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e2d1d928dbc84aaccb2c992d2b6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887deadba81a0f73ccf0b5176cb909a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f733d260e2f49c1eff40aa51a9c0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66032e2bd0da53b1243cb6a11e1cfaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678516002fbe2b88cd18112e8ffa49db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a71e88ee77eda424847cc8ed67380e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953e4b4cb21d74804da39070b42c6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffed4219a64ff0ea70eb0a7b4288c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b958cfdb1d183fc638c89cd5ad4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7ee3d76194eee4adefacbc539e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f02ec8b5b2fc3078d7310730bb6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411119dcbbc5496e94d15d235aa722273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95e86efd7040bc7db880cabbaf7f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa7e8b24e90b2fcd3f274806f506275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25dc8ce46ae5e0c9fce77c24b451bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3c57f54d644cf03e99fde1310aa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0ef932b5bdd6d708a01f23a880d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76fcdef4934c15ed572e910db057b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d4c4ffa7dda64e958039fda3894a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf96ac640ca2972469b77cae42e17b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf443c3204ab3957838da3c381efb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f94c367eafb06392ec8d49dd8aad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285a0c1ccb00332879d4d8e2bfe99584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af9f67fd05972f4b5c5e5f81430cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbae88f9df867115a00be0cf3945ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d942caeb769704cac3f66fc5602687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c004fb367e5c2a5647e1e2df45a8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123db8e506924da4040d966bca512989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d522564fb7d8a10efb0fe9b16d0e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e876cf10ee11bf07564a0c48928091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac4a75dc7a304b995a666ed369f8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d125e9d8ae55cfd0aa142f52276ad0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1d436802c16f21e6e22a9fb71e4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0e88a330a1194efafa9dec8fe64d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ce74a8013b420796494a73655c56496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d689eef52b2fdf5d911960a34360097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fce4d762b2f5f81bab74f279f89de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81baec3d7c4ac7530fdc9375492adef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4760b49acb442a948ed680abec07e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400519f46cc24e80e89cc2068586188101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2253b8dd9d8e3f99450bc7f82a7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c575234a0ec35823abb38419cb22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d47ab2beecfcd5675e5231cbb435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee16c493ebee77c1406245d7118dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d02c93e942fe5c20a83da18580881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c503a136917b1fafcb710cb78d136107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f903629ff5a8e266297b20316b9a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0d0e1904e7f26226fd3b673753c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e2572abeb19c011c2ab7748ba942110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41eebafbb665c1a578d313f792ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3766a8f2fc6e231d83451adf3b2e4ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b158d660a57cd4cccdcddff427d5a2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10236f215ed7a62b4705fb2fd3f6d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59fe81b138f50e6f5aca4e8360379b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fe5e0bee5dcb3b8ae441318dbb9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4604139e7154fdaad2b7795641821b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15024348029a6c78a0c212af05fb264118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a9e510ead1dc744ff9efc74f316a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052dcc82b7e0ab6ab101bc2c47f341a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618c4d13409b91b733650ae4944999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d0b4f57d9a10e9ae3966d7964cdbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace910c212ea4accf1b7ac6fb01062b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427114ae690647f13bed7d0dfea7236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310c0fc4ae7137d6f7f3ce3a24fd6b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5ef05eb9224e7882b642f95d15f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84d44b606c169c3ddccf3a8cac49f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11424923af87839d42c177d30fd8e7e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa685671e5691a6dc5fd2ca9923dee1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d201a4a31807724d0e59711cf83f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd53904e5963bc407d5bfb7377ea2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e6e5d2f56c9620119d5469303ab58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbcfc5d261b367bb779f317926183b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750ed084f3604cef313b80ef11a34f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706abedc3ca602b78c6ae69ae9ba0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc2d405867f7957046f49ccf99c5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc1ce5b593d01cebe0056a0dc927f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421e9968ac05fcf9c8210b14667494138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba0706762cadf26fe576f0899003f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d8f1ba4f4adc7b50f2b0fc79548e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3325fff6b83ec916a972629f094cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e702ecdc2264f1c2808bb133d3fcf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dac26e081f18d7b344953b33ca01b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782008d371ae286a6e5f82949dd2e5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1604a44884c0319b71f2affa8209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004203f24576e764ac706c85158c4e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f455110d9ccdeddc7c1569b2230ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a65f991f4d31c4e3d2fe6c7549110148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d685d65d813d3922c1155be764a31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc76d95bf5cc67778cf75ad18896866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2cbc5eb032d4e9d9bb579abdcd039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3ea72a8a7ee8f0837cafc460b351152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55abe40b74cf366d6f48e4ed227e0fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d81195853d452acba10d8b5a4bb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad2bb8d35fc855911593536349e3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a00b2af02922f68d810460b8514c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a094607e022af82f8e765827f1cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2f8b76dcdb8e1377015c612c80e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524872da2e4015f7a34fb19372d4a603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb0cbf575ac6fa70976c89c839a44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c37ebedc4472e37e19109710ef5ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53134662a96fb9a71dd6a5a3cfcd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08cf70ad2261d2f83d433fa729cdca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961c1a770b9ad50cb560c1745cbcbec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af48e40548621a62be9e8c39f2a0d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b2208159c7b669180c55e05a7864166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebbfe1eada7001bed3318848ef5e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eb372c7fee0c7d94be8e2c61081f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b024099b175641cd9f40be3f35dcb98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb5dd7bdf6e68768993a2025896981170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f15fa917e1dddd385b847763c658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb22e5e2ee6c632fc9cc5fc6083ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc9df9730b6b3a2f4bc9039563e8ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5878320123a020ff8fa8ba66bf0f802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d82816e0f302712b8b20a1a32e155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec3fa85376bc91adf128ecd657148f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad5d47d2d3919115c12e28a2f4d8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b929285e57f5c9419ee37aabcba9ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32e3c1b84d25c3c2cd16664a9897a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743690aa4748ad400e6c77f6a4aca7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068d84c5d983542647b71604967d3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd569f1a6c16684cfae72dce7ff5e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4905dbe9180eb608233b3c9571fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d871642153291141999453775144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bee406099e73fd3a34af968927475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9acf248d1eeff98062f363382cc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd992cf9f93a757f94aacb3586ea726187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01374cd51f13fafa340495cc6c886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851622eb919e9cee60a5041757836be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8cc37be2a6f8e5d03577f300098bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35797d6b2a8889e66e7488761279bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834305b867e86655129fab90d765ea9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f937060849153d35d5006c395d624193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a52757207c8b641dbc7fb4f13268d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7c5b6b4e111cb1be45172a43b974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520042ef43c7f2be923287bf805ac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6b1ec8c0f12a193ae64a8789bd31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b0341b6254c32118eae3cd1ea485198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da37cd12ee2d65005fa544ea9988d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61ca5f11061dab41282a977e650b71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1905e1358e9bcaf6da30f709e92192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb73fe90033bbb0867f7f93d91d458202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a5d13d0408b728132cced31ef979203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc54496b90a141d85ab9db29885af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311f0c31da8079958d90725c74d7050205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504b16db1d4229eb4254e10a2cb0d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca39c4ab9e6eecd9d61be7de51cec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8c828272d834b31ac2d0d417b8b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32094365ab59592067fa23cf90a4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ebba9a7605fd48172eb195be743ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ea05ed0e409bbb3cfa71d258b506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8074fe1feb501c1c5a43a8878fd94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac3564b8d056504425168ae79fb88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da892cd5472d0600993c76546c4fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c74d7f97d4882d3703f3d88da0360b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fe44859689d1f4c261726efbe220f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3922c349b80cf4d952c455769dafe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000422843bb547eccc7194032ce94487218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88546721e914981ee77977ee5458ea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8199a3570c99016c3ce772b51c15311220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909396cc44e5e7e68e21b44e61d29d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b9b1bd044459f3cbf6eeac3a06084222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350399a5a8fb17590560309ef52e8ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722691ad369a8de445eb8839b91b6922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817099df8c16cab1d677cb628e603a2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5d9bdc10a3991b06062558805ac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b30932122ec67295e6797159293f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da407f68d828f80da48a0a29ba3416f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7ab7e791df82fe70ca3ea596947b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143f428480f680582286b975cc6caf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7db8115a4e6f3472165bac879bd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2d2d1d910667763ff40cae491ca4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac7b2db848342826bba3fc3cee55b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1dd1529800eee632873071a2ac8a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a6bc95fc3cc975b011eb07926f50f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb6124057ad8ecb8aa71501b52b6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab68513e32d1f1efbaf48c6ada20a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a377bf194378280e723a657e6d7c64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a72a00ec61a60fe8fc673af4031cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc98bc37411b78ad54378872cbc176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d580d9589cdce4335eb75002a894241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ed19b781b3cc06bf5ab516474b9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1744f4f15a066aec4f044c7a8bb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911e7273ac99c2b9d4ef861702186f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e76468921ec5f7e4c649debcf9889245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbee8475104307a0c5cf0d8da7aa1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bed970d900abe2be498f7080f7bc76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc843b9e9891babadf2bb5f94c7a6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aadfeb3fcf3557865bfea71f23984249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0732a3981a098127e3db1066a67641250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15397949e5122fb0cb1fa6e44eede46d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13557e3f6cbcafc1ad05769af665d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb1a514d29274eb79b79606166121253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54568934aed933de4142d72b44e61ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8054a285ee2993ed6c3b6bc89da943255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1267bcbac76081e6e2d3729482104256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938dc42cb19b96799bae0dc9808561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c54ab7ad5ac285d1fa0ea7fcfb49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6fe4b60a01927c60b375fa2162af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf306f61b4a09c7c9a3161f0812801260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8e4bba0903dc4907a37e47c02448261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c36d807b0597bc9e6adbd02176074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1903a13527612a880c3e0157eae74c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292902fa57588dc4ac4126d4a6c9e297264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1dc0251d193755c4ce22befeedea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7ba166b88dd53bcb1964ba01a003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c70c614925607e54d9ec3c927e890f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec09b99e69e4bfb15082cdf997398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e360e6a85fb009763fa0e8335e4b8e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c1af3abbfd0ec9646a1fd38af71d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de7b2c0d8125bc10f81680f7ad5a24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1d979ed7867c3ebac900cccd550f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57e8c4fe25e66610bfb0bb6323859273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a8c75fbdbcb29aa27ad2a02e470b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02c440e605dbb80428bf98d464286275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478605c2ed1132917ac485db3eb8d6ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698413306a2e0b9a7294e3e5c474efc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf066f77d68f89f6beb2e2f1a68fc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71411c4027c85eee53219391e2a369fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5988f6a768f37f262a9b2162e2352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9020d54803b79294612514429fb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a31efba5792eacc243401d7d71708282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029659394e1f2a681baa40e202c6e97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913f4939577f19caf88a6c6a9dc64f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588262d4399bd7708f911d45df135e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844da6313bc5a5412f3742754eb6e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac88412a6dd05aa603b7fee67adc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6af880653b203386e8376cdef2873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5414a2a98081ea20f8528131bd7ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f77aa583545733d2185e9d1c418f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc7f20917f9bc7fa65aac1c0abfbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547dbe895cbab4415563ae44ea116ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ca6cd9789254befd6444bb83f627293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d5da31299724e6918b27ec81df028294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff4c15e11638321b482b0b2addd7ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717cad25537199506a2ea0cc8d31bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee09b8c54e55a4a0fe7fb3b330105297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ea4dc805fb05c287e368f19f0f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10a0d2d3673f9b973b0d431cf06d29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670d952f430c5a05530ae1f31628b31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc69a10c3316fdc9715cbd76d3ac58d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0bcddc0d2af874e8f3616f69f9a9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb5f8960adff3226ea34d29d86d40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d296a85e25019e82d8af29ab02eba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee21981b8ba3460dcbee76368d1ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5495005e15c3a420e4384b52e049e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43adfed1d1fa23f799020565ce13f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ac89a7d26b5b55a3d89985483f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729460e35a5c1fc43f2d5fb1848572c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617285e2754fca75ddcc84cb1465c9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1279def896b7a90b25f1630a089880f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614cb5439874500e002c16ca859fe5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b167f5f58de34fd7c17c88c9d06c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98a552b0ec1544d37d9ca974f2bff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9930f42fce3d8ce0834afb6c5afc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5fc29c1418e4213bd39f1740aa695316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b249c17cb4517f13e1c51e77a74ddfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965d441a02b8f7cda49c8c48323df4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea63d730de44e80bf7b842d6bc3b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a22c6fe4a43d2e03e7247f98e640d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49371a4bbd8dd92e072b52f672b38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba65cc15b98e313f527ae72845893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d7f75b1c7d5edd2dc2355a627855d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3d2f732f7889d28862dba2fc3f8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174aab475c9f0487c8b65918d06bba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4744016d446a2143b272be9501bfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfcac3c299b6f8a4aee0b070dc335f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025efa716eb7c1f7f96e8a897eafdca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d08cdebeaba598a5dcb0fdb656ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede9c1653a176053844c55eb0732d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfe7d33bb2b91a93e954bb1b2b328e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e5204b62c211c2b37a5df79b3ba4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd7671c0810b4babfbb94f2e54d51333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e06c56b05d74a600747b6a53ac1b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf51311c701f79ff1775991fe0ee2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d741811db416a13ef7de24f01c5ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d9f42561ee8c0733416315225ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236e55a978f2b15a9a64be206abf98b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf904a5edb0ac6f7b96ab914dff7966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5282c2a121594521c2b0092092087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9cd48425e68d01d83f0b1159c4ba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d4118a501d3e2fa47ca000dd9da59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8294b0b3f7e2b47a1828b6758f3ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98aa68559c5884e25937f4af808a5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d8d1d524cb2a1e7805432e816d9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb958cb6665af8aefafc1814f612991d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d569afd6ef682606d77a058b1399a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb0a4103ed6760923603d4c17e25d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d5a8a3bfccded427fbe52bdbea6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e929ee0d8ecacc4328cabfe2c69bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eb60f9c321dc231454f635649ac1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d780540b80f5a0ff42ed16ca4791b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffb23c0bb6cd8538ca9d8a0be8ca420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22954dabc648aafce3143d4a6856e2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f9b50f817b41f8d879521fc21da722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb9043bd5da2972ba9c173a1e4f3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c595a88c3ec3da17c934b7d84c1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6dcbc905ab376192bc6ce4073f7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030696c903e016c265c5a2505828f09326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682904942600cd2ee5bb3d5b6417732e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a77eb3318caee2a3c890d2ec3568828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507671a0c7f86175e4d3ec760c2226629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c826a7fd306ea078588755529e2b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581702cd6ef466f08f3251709090cd7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d966aa68c25dd7485687f0f674bab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d9c9c9d04bba921a5ad6674258e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f7f9af00e9803f6ca468ff78bbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57c4e74718e291c9715815aa9be3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e11fb98ee75725ed380c8b36f87d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c81f90efd4bcf5c8b291215f894237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad8175549a40312c3340369802b2b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b73451776c934e9cf49bd068181039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7cafc01f63a9b80fe11f3ee0c0fd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c01d393124e60d34222a52239c8d7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41436cc83f7fb68ca23f0f6322cc138542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f63d8e363606deae4e8a90b2d405543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9786db237de317b188848ac4430b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a317651d911be8983423164a115c1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c8277905d3055e3cdfb991b8053846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8562e3176e2798e4ae395715422ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3e519c572af75f96923cd730c82e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f6cb1672e394ff5f1eaf10868ed9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb2b7c254e71691412203232a9da650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba0e82e5bf6b3ea0daf9ae717121a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b89bf74e8c872e7317acd769857bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059e06dae5655c16b8c3befbb37c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bdad2f81ae76254a356b3fd4b43f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2bc53d4941cf21da92ad271cf7f4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34b6bef7d67f47799cdcac65768df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4979515597d084bd6a8d86b034d0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d001fd33bcf3816b5e2f6afa79363258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ea8103f1bcf18ec7676ad3c2f81659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a106d7339f9200c706d017f483dbca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff14b1155a86a6403a08735086ea561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccdf4903a354b1e391158f635a6b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd28129302afd709e720aba8f9d90263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef249c98afc66859805fd3abca29c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36d6b9af33bf81bd9e50ced86964265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3af4c32367f6986b6aeb5c748c12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b6232f3cb1054a3250c3f4737a2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5b1bd571b63d0cd3ea6b1fc9df71268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bdf030da98768f2c31bf3ccd440d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37178ef57e9691cc1ad1329b2ac74470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b0c12158548acdf96054b4ef258b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb039a1246fb9e9a9140aa312fa2cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087ece33fd6c1658692d43faaced4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0617b2a8a92bb0b2c8a9c026ddba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070852d15843ec58486712d3bf6d06be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e852cedffb4eec21c32ce8da011676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1feaa50e58a5f1a4f2712e14f633377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a22902144e2c28cb5d4af2fb3982a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5fa0a971a2148fa6a14e7322acd9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c58c93e68b76d39af82f5f7d2519f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d57890f0913677e32f6ff0a79c2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870973fb2b168befc32bef01276578b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c969654213bc68152a0416504932a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cea0539619196983ef1e015df795784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6056b1a43648f0eb7b66638a65c8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196de1e614478582dd96469542d2c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432715b3fb579d4b8e09b9ba0745ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039205c8ca1ef44011be29cd1820e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7f3270753d03d3c8a5faf9e416ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fcdb221a94bad3d135d22f11b424c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b652fa4379bc2d0e6e86203f3a57c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef497ac81c1f3b0737a11d0dd784692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c141a2294d8dda4b9138766d6b15493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9381a3fa376d2120a3adaf60ec28494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e30cc666e18e3cb67047e4c55667c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989dde4afc61f8c175c35713d105e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbea0ced2e5f92f811b21cac49f4a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc295552edc9dbc5ba0daa025790b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb6821afb9eba6a6755be066c28adc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d8562daa5e3b2ffbe1dd2fc2b0b86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2f6b64b3abffc2abec0a1731394b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca12a6bd9db116268c6ad722f2208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57e4048244eb5b260013e34bd2629103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c5cbf28fa548d27faabf91b0b813104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb08a96d28b84536b7bb1f4a94bb2fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde46ac2075e8213de8c7af852740b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5bd1e04baacfc854f396145ded98a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa076881cde259bd5be3d46150ecb7e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e1bb6357d79ffd4265cd005c94784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c865e36930ebcfcb009d316eb620110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83ae70ce2b3fc03279ec672e178a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5eb64fc03df2c4e951dc93e1bfe6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7410d8d17e75f9f16c303285778b24d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fd6f7e212f28dbd33ab4b39e6a010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0345a042ba839805da30d14c689bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aba75eb8cf227f722c0722cb14074116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0465e2904bb352699d1cc48e03392117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b0be71cb9680909477dee7b87bc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53cec66fd261d242b57f0324035502119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d1b325bc001b0cee4efd6b44442c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394bd3014d0c7ebc928756fa14dff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f11ba187f9a912bf01afdd9489aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f3cd2728f095c1f72830c759ba25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3455308888b30e03b39d60e11462f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff09cbed8b86546619e2ab3cc4502125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a4dbdeaaed02983f1939b330507a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498841459a2b3abd6f3e145200dc1d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8749a79d938261314c2354be29f707128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e9035f8067444ca8f7242e6d452a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd939a413891249ef81ed797e898d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f71108f710e9826afb741285897a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279d5ec90f1a804070a71bf5d6ed4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9853b5f5cb5cca51b9fcb02c03d987133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f75bd54392851405de9262d9572f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318de3e028838a142076ed0a9ef5fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123fc696a44437f9d0c615fc307897136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9ead957825109b85ecd230fb36e47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64d002fe8ae0338c816ee0894efc40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a8ee70e5281b48f073b29588aaca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d748579a2db5663e39f28cb17d49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191950210fa4c2747a0c847b54a49465141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c713999624f2d6e559b85cd6b1d1e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d350890b7675bba90081945705665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53580b3fa1b80b4bf4124a51a528b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a4a3ad444663737d12454e2a0a8dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649c5af1655ba0d6e3e201d0eb3bf9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6654db0fd398f29ea72b94d789d7ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2279284c319f4a655603fd5595513148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f4d973f860135c0aece319f343c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3657aee66cc275a638b4ef1dad7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237741cd8dd8ec74a8003e809f987a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abb24e0258709dc89ac4f2187e503152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6cc4c4b9b085e4abef6592366c458153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1cd22bffaa0385d7ce47c544ca17d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df4ea992d3882226059ce4a4f0ae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e4f5ca0bdc69b9b3ea1adea80961156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4997275bfaed46bfc5c53e469d76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5caec82ac70a88a6abe509be54b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1763ae6a0e6f2846f59c8cb7fdeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae04d8dcad7293f1d766438c52af0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a96e9c035357c3788bdb9f22e4d584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ab2a79791917cbd8bae2d5de7060162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80402139acc46ccade8af549ec7ba6e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8b648ffb9ee3e6a4bbf49dd57ab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171bc8556655e923aea3708410907e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b9aeb4314d3eb3fc3efa4d14b982166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f41382ffed6a043714a38d40d5fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c0e8951d1fa47335220b7d1506fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b4a3f8b142c9141a590db6907fb89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf426e2c561fcc768b0691417f978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272af75f63359a5f7e907ae5a1c8c90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d23d680c80820184eb77da9671a0a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa29570d74263411e6c26d449e9ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed586d3bc52896a88de3f331737cef2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe52cc12b52c44a0e6f20ba45aa59d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3d84dbd18e4a6b2654ea149800539176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf51a833f202b6c31da2b0707b360f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bca23775c83fc113fdcee6ff2db87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9766785d6e1050ea7d1a98e7f2f6a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead0a32d334299a89cb7e2f3465038180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652070285079540bc1f5a32e6f10fa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4d433d2d7fd9eeede1fd956a0e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ece37f1fceb2c91a7131df8a5c6a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f82ab41bd29d95739209928f24c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1e909f3bdbff26759ae02be3f822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e9f5316cbd2bd63053248fdd8f51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139080d1c010d6de9862f08445ddca05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fb52d16e902d22819d64178e339d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd65637d9dc4599a2835354a96235c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316eff83c6d4ffc7c6b9e9ecdf475d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce2935a8d203aaac5e60072c7f639191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b22eef87df78d0315fe315705d7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9586ff794bdb8d6bdc4e50d5b34c4d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d57eb70d032d199280ed3b6af497194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb83edd3285c1cffbb70b4f812fc4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0750b4060e5ad23f572975c7d4c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c08f22ecab07991f95e897d26bd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4738e5390864f6b07f3a476e105a6cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c682a0391fb08319bfac52c93d259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c4612cc54cd131ecec5a2b6fd929200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88d7c2ab8a3280e19592b810c1558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f214c581d2a8f4c839e4b979cb5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbb5e02fdb4f3a495feaac32b3af38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2267d49476252582885626b624da3e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7cbcb34e7ef78d91b32a1cecb0665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aff447078afab31ab1ede5b1f365e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eba7b0d817ff0dc7b0a6e9fb02362207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ac4d0c8530267fe9f7870c8eb489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0960d52f6dd9fad2cca6e1081782d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fd7c45c65ad3cb2a4198b81b3c33c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb30e8d165666f9be3c433d5ea208c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84f51445321288c6f19b13c28e85c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8643df9808de937733dee9b6dce71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc83b79cc77fbfbff91414d5d28f844214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed16c0a5bddc751386440574c8b57f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8250001c3148dc0829eca5306736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c2ee01dc2188a2e0f9aee0262af8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3551611600fd285019277c74afec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d558d99e94f3ada7a200d1e305c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800ff6c96f375f8ecf3003f9c449723220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f94a905486bd69ecdd1d7ae2bff11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a38f399076db88ab760207652943222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adbbdaec2a3cf43f66fd868ab5ae95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab463fe6e0f52b6c0d79ff7824e54b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2864f1861e16c659a0f7d1c2044ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741605ca0f84ff3a20cf114a17147200226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b8ff88ea4638ff0a60f4fb29b3213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba37e1821f1e8992753559a52b8d57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67147d3d8564c8b9ecc3ec11a1d45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8392dac970a69ff11b53793a8f6751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ca6486aaed0b0efed976e0a1fac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a35dbc65a704a12ec94f5ddf1fca4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431fa4351cc69bb8b7362ae1b53204233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e46e4154130266936fc89a2b99df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f5b8ed0c7a94945524c717548a832235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc04ba846814ba737b5c9384c3be5fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c2e608af1c1450e43a5175fe2d69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f37c9c7c14b5c10ef6c8c85a3a0120238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d64fc28bd61eae2ff0b5de555007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9b08d3bd29c5c654990035eb2996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90759774b9827e0a9972733a50a40bea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcfe9326f5f52c0300b76bf7a61cdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900aec7b84ab8c68fa209d21b1e9563243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a8fcd81adbb63da36d2474d0e0593244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ee1ca72f77f842edef8a0ad44378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5b7034fcf4532c4e44537de1912e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e59416403bb1f7a3eef9c4d904396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b13f968112c006f40991273761a9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d422e554455742d4c43ed072a75d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12340c64e0d4320f9658c5d6c8e91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719df96d0a03c42917c00f7d0be9ac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c05c82dcca5ba1c01bcbbc883bcf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e7782fde617d45753be178b68826c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d190647bb98f6ecd3d2a6a5cb0ae5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1661cdd1af1e319bc0778ad5a43af09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e0a036c46ca642cb1657963aadc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d6210985d91b02d6334e42490729257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a39b6b211d7dbd66d3dbf2daf639e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff24cd99049b31f25abdb7269542621259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534deb57ef7733f91b3363b9d3e12ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7fd270707f97adc2e375a3c3e7b63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9e0318f8bdd6b4c1095331882c39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dcf3ac9aa0d962ca40465eb3e98df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543822593966953cf711f4d4ace5c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c4926db2937d47b6f07b8b01aeab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc77e5251f7a28cd1c1915b254b13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4897b9f119ebe538b68c0abfb61778267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3afbb7f96f7bb8bc2b123336eec1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aff1de26610e8816a80f40e1ca7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d9ce2ec13d73f8a494ad4c87b1aa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e0738c10496ef2b93ed5cc6c0730f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5676c746f794f43799da3b8ad66e99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e127c0964418cf4f61c1a03b6b86a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fd4747bab64082185701d5f1bd7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e388c0edb4b8cb61744bbe14f702e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbda8248227673951778f5d4e9c7fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098a3289ae3fdd00c043962f322586277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797413bb004f719642aa048fe895025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399626b437895b910dd00e12d5ea8b08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9de9b76211721fd29516eddcd7f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69b9a987081b6eb2f5a6a372f9c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2732c7c96bccfda18a8e6e4a90c8620282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0929461b227eee22153362785619283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d355600dd249e788368dcc3185180284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340f85be45914fc8d5a9d2150a6867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a133f90ec024e0a4e3cbcd224c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a425b70eba9a5e19da2480dad8d287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65524b4f1c6411243fc226db0ea761288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a56b861162c158368fd6672cc6b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2041e3d66c4a9c0314fb3af2ec627290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec00a7847487bae39bcd6c815e34cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5220bcbc82ea518d139eec34b517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f97cad064674566b2c70164cffbe6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6fedcc558994e1773e17b4f5cfba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3b6390335c6f9f30e05e7833a4b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658e0cf7239844fcdfcdd1999286080296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c990fe27f0691ef928e3ca02e6c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754178aa73109c36b36dd5b59b3c7f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12891111f9ead869b88516c592f91de8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb3b89fc6fbef3e4e19599893a6b6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc410b2293ddf3f9decadcc80b2e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479beb4921c9386f1a99a45c7af3957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdbc2f70dde18431db691fdcce44c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018a0aa13071146b764996532ded25b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99c77ce8321d29a15869ad4745512305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a1c5c2154a8999c9de3bd937a201306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ae1a7e3d8061920f17e5a537a1bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae597847f9f7849eff29f38534732c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a878b2c88b4beb1316b7ee05ca38869309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4ad9e3cca42909b517dccf4ed70c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a992af18d0e5b14267a02111956c58e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d48d191e989b5e25af6fa63a172ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a26874a013996c81ad5152171a3a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439717a6be220f37a9923d9fdb198f29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d62158cf2702e0d5b26870cbd3ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d0961b8b06862dfcf34fc3baebd3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2074e70c30d4d95ab6ef89a87866e29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b3376bb542b855b68b41cb0ee6d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08a8288e89435ca9e1b44bb4fa3d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afc5fd37b8cba3192e76b75a582874320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb5449c47f0f8a966c7d0ca723914321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581f8efdb1ad042deeb88078d64a5de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b02de0e3abaac9d595214a9dafcfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea0476229a2b339673157a6db51ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997869f8f93da8e7ba96f558fc6918d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>