--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af28603d879d783b4c90269930dfa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09187cfe63c484ceb5e40c1e5a9322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed510622d6ed8781d62ee31cf58655a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c38892a66c8b7839cd8d8d75c666764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ddef595fdde60d5d4d4d7d567434a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fdc1e3128a6fa8894f093f05d269e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51dc1e1b1009405e08297f67fa4d237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fd47fc9ad361cdbc7f19c7a4dff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9ef26d20b18b70605cdd473c908189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906d5ab59b3665d346b560157db331d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b17718a9ef18bd4ff88b9781886cb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb04cb08b946a10980bcab2c72c65812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f382256cb926469b062c211a44157213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66434445e45254bfa15441f17160e18114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02bb1af89779c7abf210197d21f7c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ab5751ef0fc2bba1cc06e95d5e5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382490b86fe931bd2fb03330c08011417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7251b22dfcae3c233d72084f078aebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea22dfd6b8cfd89476c7104f7af10819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537390e7f0ff7ba7c2550764cd0c73e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89101785a5d1fb9d57485504f516e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea1b5ab72c5748fd8c00daeec2de9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158cd98ec50986179c7764a51a02f0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee26c73459fcc14def1d546f9465424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b4d2985534658bcb2d068293514925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a28b9088710461e9fa9d86507a3d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd671c3e2d2f4987a22a4968ae608a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279cff5c67698043da956c97d4b8fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74424e768b24b5032795a62145f0f4ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785dd9becc35f6db8418fe53c94bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322c91b459e6799b7c409f52bc7cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29593f5325325bb81f64a1d49d7bc3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dcdefeacda14efe570e7e000dc84533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7505edcf0153c24aa9532808bc528534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d742c719569814eff6ace318f627e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0e2bb25cd08e38a2db9811fed8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a0e6aa971effc51fd0cc51940b3cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5aad00044068178a8e9e249bffabc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3019bb8c77485c6d4a13af839d99ff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2378e6721169d0691718f7ee13924740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c9261ec943bacfb0fbc4fdefa69f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117eebdb598cc64b6ebbf2a6e74590b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7b479224657cb098c647c681235aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16a907a83972fc672b88a1778dd2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bc9e0704b303809a5ba3ae9d71b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a0f54c57d203946dd2e09f67d6ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09560fe3b582bce0cd31f1267621c94c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02284df359a3d0022306bd2f7952d1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035a537589b353afccae4d7f56f3d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0e8c21781ac9b8859d460ee7e74ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b0cc6be27bce4035accd150024c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d727175b02233ec3b04e44e7f6bcb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeee9a63e9fdaace709afc35f4cb8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e18a4031166749a814fb2b26993e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869da319b8e07537bb6b3c7e69dc5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9729b74bba8d2787bb8db4c015af856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bd8c4b79161f51adc65cb1d1126b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642400ad9e65fa6ccfaabfb9bd23ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c94f475bf8e22a666ad96aba3b56f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef80fc022f59b4ed1bcad7c2ee20160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43b51d5c94cec27f9e45b456001d0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458af70d325b3552e806148719807de262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8c741bc82ad692b1de5f2780a38a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deccd4c3736843deb07c801a8b94de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcbb302905b973e60ef38d448d8fec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf00c881e4077de681546c56d1955966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9317ac2c2dd52417da8d85e74031f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a472e5086e3f7ae81b86d803a19dc0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa6b61695417192e74a52eb08028469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847aa721322b4b8add29bebe5159ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700dab0030458d363bcd72d56fa1c7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c801d296cfdf4705afcd86277513c8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826245d78603c2267f743a4010e349f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3c981e57595750bb57f8ae263cbc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22991287ae301e6cb50c66345290175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd214c28be49039e7f097471008331b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834981cb373c8c6244d99098f2cc01b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0110bf006fdca4c3733bb1807def7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0257d7332844ff7dbb6774526cf5f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd513e6efed97991e8a9ca42208104f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab558686072ac9e400dd847d7de1ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22d9e1b9331d5442e5bd5dcc8110582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ebfed5458955070b5b615447395f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e5dd80a7a0ab85162b1c5902315484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aaabf431a7fc75d2f77738da8149b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b5bca6670fa5419883ccb90b9ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c427d364d28819d4a77f9385a099f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebddb091133e6024c309982b1d1bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896830a0259b19762a87bbb3574bd6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e159ef531cceb8265802813f5117390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716905d2ac6bb61a82b5ddf5346a6e0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5fe627d1ee3c9cf114651c4392cda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93012e5d3ce83858efdd3bc442b13e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a316fd0d41d9547aebc95fe898e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d7f5661dce757379b295cc7d150ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e6d23ed2966dc2c28d436033e8f7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49199b8161142ab75620d213bb1d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b2c6c91f7c8422285a1be72681d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109b14a6b021c3817bc50aff50b6bc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a73b4ce65c6fd04856faaef5f5f24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c81aa6a067ad96b3a838f015e3617101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e793b1193957be6de945ca2903603102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3661c06afbda9277d0acf09a4ce91c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9053862ddfea94aae11087acec9711a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025210381b11fdeef6a463e86d330ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10356e6f82b046025b2dc76a65179d2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dfccd69f92fa465e27998f14df002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02158363662f33e043a7501a6eb649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15374d04c8eb6a4c0cb7ea2a85d79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb01ba94f347dfddddc770603ea0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193cb5139e679c4eb5a826d4f49bed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca590d7c37479a3c7f7fc1b81d89eff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9033d51941d98e71e0072cce1dcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6feb50945874d44254db020fd11604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16747f86ccb57d4d624df8741e56f5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610335f54e928efa4cca03757a254f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be276f1c5587bdc814cf4a2a610fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991390c5794d07689fd246e0f33a5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3037dcd24c66d5f8467e7df5e6c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70358a39e4bd341840dfada45172e69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699435fcdcbc56c0d60198b32d12645121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bb2d6f93238e9ad4931b0956a10e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f9875f6bc4f1c600e22031bad71b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194dc84865b351fdd9343c570a8dcd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef6bdedd13ab164d52e882fb1f61c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de801de00d4938939a8fa11497372e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53797070ddf32b976a2dfea8b85277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945deaaf4fd1e020a86250537e89d2d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073253a768979f645a66fa7357e1a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9e89e0818b3cff36b5ab025cb5cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217af35c48ab24f2a1000393636f01e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b5d58d333538fb3a1259fc047676e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7968884bec84b9a003e8b03d84c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f29a7ec8e013b4c2c447e489e52ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d5c8480fae0b600ca6d5732e8a73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00db4eb5378654123299006e8a2a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80d218da811319fd4fb0933038d7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563e32c1ec329555d2e477896e6bf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a51e02604a33ced21fea0bb918cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4e31bf3c445875c01f1cb59088a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333ccbdb082c4ff4c79f40273dc9fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e9931e36430a723e3766e2de9708a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14a40024562130b445476b0853ab2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a1fe417f3cf79db6f54376c455e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e04224c85e1de14fc76b659ca98a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282863bd2ba777201558fcbc87d13ef6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ac354d1dccb94670e6dc3491b33c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c5ff827abf683d26d49397c275af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a23b7eb6fde359b5c3c229a6c2c65d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ec202f1622b22c6f3fb5b8c1e75f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064e506409398db382eb1f5ea1333a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633d286cbaf1d0e092a49347c5f05d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c61df56df1db158f4e71a127b8a718153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318534a9e298d577b6879ad8c2ece9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfd635c8be58e65e069094ac485c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951a4dcbdd73484543f5f413259e00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676d0ac15936bd333e47d3f2d77217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0b7818b4caddc52af987bab12bc89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004633788a4e2e0a382be480e78316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3406af236d9dbeb0ab7a8652368471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c83d9c0cc044c61b677e31204679161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df3ce0d46dcfd3ab5e93d3d7bf515162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55badbfe1ca5e378818d4f076fff349163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eca0049f2d2dc546ce3586461d642164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60f71b034f5dfd4ce75e3ebb198a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c143a31705d7e1347f01b06a5b96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d397ea06736ba388103aefdbb49e5e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7bf8ff2d657a00ad86864d5ba009d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888a15539cd8710402529880c8a3e06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04358f8765dbe115b2c3d21cef7acd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297cf5da91be6438ee1d15d5e553fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af812634f4acd792c9156e8b225ca1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb243b3e6c03405ee52f8afda7b9ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2319ab33c1deac08c49df9ef56b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c71c835a8153f6889b3dee6cd2750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a1867f8bafa5ced85698949cafbfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fae0565184aff9acd28618a97cff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b28a8c379b6aa67fa96edd0b9a19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e629367e57d9cd02a3e900a6c3a645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a730f8f407c4ebd851a0badffec3e2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66f95dd871d28b696b60c9ae5031f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d2dd46d61af6a666f2c8a7e48074182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec3cac2605688f99ee37ab38cc485183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726889153a8305fd33efb98a17b142ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c150d652ae0f438946e935ee3b9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a5fb5e2a001cc610f2a00e28b3e1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f777c6686583900fd2a5b5f07eee5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04dfbd7e6d78eee3a294259a04e019188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318102ae5b156404e4b0117547bff06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17300310395e09fbd424f7f7a5cdbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983f350794b96ab8a21bec3a098b81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2856c7fcae975d94f7038a6a733e82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c4e192800576da8f26863aefb4a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe87ebbb4940c87f31105808729345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca91151cb1a7947907bec478e228c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b046b57abb905c4c18853b5bcf7330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7525b933204b748326f58a748fc29a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122380241a2c9a1ed1c30d278398cf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1674ded40b3fc7e6b38cc371abd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674c3b0aaa9e4d8c700a87626e3f32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c2eb0bad1ee21a8311103149790c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ee9aa82b330b762962302efc1629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65f44fddbea9b8d4386e6dbc67a0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede455a4f6a9bf3ba36ceb7f7c59c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610d8c910790df418537329e6c325a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924dcbb1ccf3040ec5d41ad4f059215206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e2538e28423794f0be3903f5a214207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb690870a42c3a5de360fbf9e9bb0497208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae966c100f1fbdf5e6269646ab3e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f732633324dcc6da995dc2f7b62e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429bd926c3bd2665beeb1415a00d9c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800231ac3bac37e1d9f3db6f0fd54044212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe88da6ba2177ec8f3fd2be02b58f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2ec72d27c73831edbc2eeb7b4723214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1559a2bd81bfe62326bb64a9fca94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98ffa6bdbce2660ff21b49da830e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815688396a9e1705332cb29fcab5776b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e868a90e51b98eb31cf87265bef839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33053e46bc2a209457b7337c232c3692219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bf844ff6fa7a6a45bb34d04bb8ee1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41864c34dae390d8dfa334334fbcbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb9e399af1f36fa95fed149996181222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e9f3d9665c809086f8842708959a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa92509b8b8846dc09a36545f611b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416bd004b631c22668a9a44ef506a90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de4bd751355e814d34be380d9b1ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f2ded5cf81f61f135834795572503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfd243aae5b8f412c43537a01179c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796ee1e43f824be22e84c72abd5c6dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9592b9fa190e0d0f5d8f51e8a173b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf630177e7e76aa9c4d0e2dc527be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd719307e073521aa47aee70f7cb0d2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963360f50be9f4060b3d826e48bc8ec3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce324f9f399d815336e8ef3e9132dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b829687667b7a84ced69cf9cc56f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2b7d435f06fc7c996a8f4c072bbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba03aa4416c241af32be9486b99163237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934db9d1db120cf727847dbd611ace9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1c36188cc68d7b409bdc49342569239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad41b4e9d489c88851822e686f747240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af1adc63669103bd7fcc7885925b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b893e7652e560a1cd3e1e042aba152242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b10531dba8065d62aef4b4e5b3042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152eec6c6f4b7e1aeb985ae31724857244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84e497277f2b11fb0056339f485a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ebaad0a42bc2f41ee1660b26e6eb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05a53be2da4c172e27e07825c3de2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2189c6354abf691b73c3c885de4f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc342e223a13d00d9c26f1cc0af665249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe5103afc1c6b9ffca6eec57f9def250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ec44c412d45eeafebb3bd6129d3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1f3de946b3acef3f7930abc6e6f11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82854c56b604bcd2dda6ceb4157ff0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee89e6db20b7f619ab104a540eb4a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400227ca03cd4f20c566f99aba90342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a434cc78bcab76ee18bfbd37932199256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52ce1bad665818850dcb3e509d2de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e81735588ce576d79a513086f7495258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c0a8a026567e25a5359b9a8f67888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb04c78803b49e2d0b9362587b69d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a941cc0f5984f47b46157d6bc300a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fbd1cd848433563039f4d7246f238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86e3bac5d2940135ba90baa8436e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad2c8bbfd410a67b9f5a791778c85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493747e86d94f3adce21599e5c2013cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec1a4fd4c015932ad4b1fbd118e39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8044759c161b0ef30fb7774f77bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6df4b1ab36a45ee3013bfff7dc36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa9570c02dd936bf29f629f6cd008269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df34c6111fb11a749af1dc69be15ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff1455c7795984be37d9277385d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d26eaa90b2d53175cf3f028d9c96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6db976d0a0c38bb562c1c42f2638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94845801f751c257425a55f83aa7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350eebdf1bb28148c2ae719cbb6ef4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683751219b21e16fec8f3b9a952b5ae9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59ae00d965acbeefb7544dffee308277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467ec773b5c41f06a618cd925ade21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9407fde4abc5ab17bb42a6ea38ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e0d88d5add648fe59b68ca4f4697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee384cd48830e700be44c1c92661db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe4719ec4453bbb35d7cbbf91ab2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4cc1277cd9e279c5903415e2a3b81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6ff92d7084207c0f8fafffad451c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc28c296de69d7365aa1509e938ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74624bdceecfd4f54ca8807ba10feb11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b55dbfa970db223718588579faf04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a382a5206a8172b2e24d0937ea7d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7693e03a5bfcf35c289d11a84c0da3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d468ca781e8fe41478795826ea2e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e0324dd9439a04d9e037486c6747291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2452f5696b3743f225a908731e0649292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c1c5d516568ba34d90c0842a54fba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03e80234a8ee30edee2479a5ccd29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b7dcb2b87b5dab194f22ece5ce8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c476e24da6871355d16f406ab0b9015296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d6f03f5d02f1aef74b97566cab03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b28c2a11ac2f177a352bf3c1d24ad0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659a22a916bfd0c0b8747941eba99b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffdca03aff9c6a4d831cb087cbb2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1eb24248c8106b23e04655dae663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b026835dcd1ad6e610377903fa7d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc2dfb545a6fcdb62749aef70b5a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef969323204f87b03a1f9811e02fb9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8def3f45bf576a25ddad8ba2c00181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620748abe8da188214493960c62b3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40abbac55d9737613375f1e804e8694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e3e142af2569af36c00247011442308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936edea783048466e74b6cbf96e7520309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a40959f11b91d3a012ee005221434310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796953e9b7f15f573c1502e51092aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef9c473a4456f3dc30c9e6fb0f405312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735899e95582f40b30c2447d068343313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe501786695dbcdb817956b603b493f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89e4f08525cb29c105eff80d09745315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7ec13b7e9f15db124708b98ee760316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b190e5f217d85fcf3d096b0a69da6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa804de0a79aea2d056ce62fcb55421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432bcf3c22d2aa3c1360f7f4a62d596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf264257c1862235c5eac71ce179a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352952dd30be3294f10eb009baf4cb15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7778338dfd76b5e279753c392ae26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8990d926b295dac496dc54a71b8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b80eb33def560a9eaf882201aac15c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58735648a0267a8e103f70a611996d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a4fc5d6d44a57916f827b5a02a21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b9b102cc1be8c97bc30e8c076fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b676582ecb320b95d8133acb1d73ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584857fdb5ef2e2938eadd8e2cee44f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131839d4c96b5d3b1766f93905c1e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeda7ddcdae74449f7bce1af691a13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a17fe10a84596315a487f4a100a23d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2ec4b7bd415abe9818c164db75d2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6865ea7dfe65259a4425ca4c5654b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ff5bef5939d5051125c440ae6e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961dd3178b81502f9f94af39db028ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143c25cb78c4c2ac8e4450af1ced994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a604552126d51b4e30c81e120369e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c43e1bfe28c17c68a58c3a5725be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789592c253644e9278d25bdc4f951b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f5bdce7afefcc2a26b2a36ee7b1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3923516d1bfea7de94a2337d27591319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf38e2a8159cae0eb91593f676a28610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca2b590110da67c2df04b8bec754f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b27690459138597532198af36f8b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434264303f1a02ca63fb82bbd81e46913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00bdb5266f84fd78d8413e021f349b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b348a84a53479d888eb75483f9c5a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa734d82fd82486355ae64d21d3d04e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ddfdb4c03a81ae4109a5ef4953eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5025b557b34d80a8356427eab9574118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704fc2a2effb4bc2e7bc731092cd8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82cc2a07d5e11c888023a699600a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d76c6daac3deb664ec7a7f3d0e96021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ce7d31b76edbe16066841e77f96d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbb41fa28967c8290384dc40fdd9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93fe6e47a4d454ffcb199c58e7a53924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48adb2fb68d1047a7363bb477c4ff6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87532e6b72a52654b4e4f2af554df926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf38881cd1f9e2567fb652385e06c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3fc5d3ad8812a804d9986dce9009928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c59c5d2672cf15a453d06a7de35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadea8590ef775a230b75f4967c29f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cec2b2a955cba991198235147143331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070968177d6f6e6b945cfd146edacd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc37c3e73bab125ffd37e5760522af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d765361b43c9682ca1e1cbbd4e9b8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870f79916f50b613c7e9912ba7cbd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51275d9bc33004dd0266cbe9f7acc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a919b65e7cec2f3fc47727516f25e2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe02c4435695cc89423206d655255db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64bb454c711a09a995d0b5b4ee549c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d1b4cdd6a7d7a26f5ccba8016b80f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21c5d6fc93d6c3e59802c5a77d912c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640359c1d2e580de7a5d9d69144b415842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87c49455bb4a84ac1e54c25338a8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e972cdd809f648ff8b30f27374384344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d59ca119dd4b96c7698c4076528f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4fcafad2ee737572c9319c91e33946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2834974421bc48010f4e4ad7d7035347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b5774308a1d57af05820a508275f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c2e7728e5252c53a5edb7e712c3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69079ffbb722dfaea75de7cc2179bda650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9de1332d096048f4191b2269ea9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0c0957efa2a7ab2e510635d9800052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d991dc09cb0be17166ef44c84eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc7701c20d914e846dd9c10b32c2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ae9ea80f1295283cf8cfc0f97c5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef05b4efeb08f033c344e5c291e8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8c7d86e084bb85676847b970c83557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084185fcef8cf4ce5dd8d2ce1b2a6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc722c0d5aa707cc1c3897c31e2d4cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd11c110842d7b98f7bee42bcbb550d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27103c12ce7b3035d2cbc8416d81961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a066b4e76840821b54b25e62bf019862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427a2b4236e896a66f0dd246a432bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bba8668cf032d599c0dd01c71dfcd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c653e23c8272b681fe119342d315dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476903cde34717c1c1067042074e396f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ddbb1a97f8748627c6868f951f6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e56299bbf8cdbe26681e20e6667d2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500797d87051ddc60bca593ee1166d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ef47065d8843dc87499fe1c4f3f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537b244550cf61b3eae2b905bbff3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde59994f54e5322deea9722b13e9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8929345d7e844246004cfdca6ddd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232af986a1027c7de07e75d0872218174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060fc43698919e22be74e5e8819c97275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285e9dbf7f9c46c54acdc1462d123d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d14c059043d04608273415c4859177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd37922b15618d59130477b2aeb8d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc270bb82c0e5b63439afe57c1b822b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19a3f72f7838fee23f70c5307f869380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b09ec2fd53996b4590c6678158f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b796246cdad485f09f481f1a2d10ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d68645787f109f86a72fd40a6dfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bee2305e21f9506b0c198447d0c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f2d42b81ca1f146ad2b9fcee66ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414fd4aac27f392ae2344af2269105e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5bf9d6b0ed6b167005f4727d9c1c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882013caa7191a41750fffab26b4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873791afad2299a21df7a2a724916789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789e5023fff368fefaa5d49e05961790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed907f3b242a0d6fbd3e99f4d3286991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c39381dbbde112d8bfcc352048dd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e653338ec7b694c56f2e6cefcd9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34111033770d2180b89f1904429f9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6f6515b1d7774c164798d5af5f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04c9202a27ef822719e4b1b8a21b6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc46768c1f2cb1ea60fe5897071a8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f033f10176fae265f10af0cac5cd8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b161a55450ad09c04cec830a458e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb8cd695fc946f46a6190cd8a5432100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3c9e1b7f5e4d1174f1a96ff97570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad56a0e43d8ad37bcfafa7c5ae0bc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba9aecfa8ebd60f456776fe049e0e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bbd5d0a4aaba2a5c1d02a2b13f2c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4578249614daebdcb96629ffc3db49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f41f852938dbbd08ca1d09b5944b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa46ebb8b1e1d0a66a6ae4ef5a3f1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62793973cfe87a2893273f6e0b6427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2aebc623546abcd004b504bc90191109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db912d0f80e368570b3b1dc5c7dce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef692192e7e98a978f07f689054961a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abd59036c346803183ac2ebe0c7f02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36d5e3405586e0c576b2861e00b79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb52c6570b8e0960e8cad1749c362114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35bd0d0fd032bb07d1478ea789f487115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfbf8190184acaa7d4b7a8df54060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62718ae7e332adbfb56bb04d10b34e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301950607ac689bf10c9239a2fef179118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c07ae1d9255a150308f25ea60023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdf25aa72ee609997589efccfb366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba8de5ef37dae918c7e5b3d44e2a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db12160934b96b68c63fa371ca83a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64262c87192b6d4fd88599c67efc45b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c66cec76f431f7baf55b274b780db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da65f28752f6c13f9533ed78ba995e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691a566519dfcdee3b47af13f3a57d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4265567dc904406f722d42d74522e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d43a5afb53c3d2a647f66b9c27ef88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7a6c900dbcdf0e84d0198ea24178129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956245395f53927887e399bfe77e3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096471b28e0c74c364d69c3fc179da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f74bb01edb103ed5c87d59c23fe9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabd59b9693b96549673f802d8c76b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e008e383b09b63330645ffb1ce6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04a3ad851d1c5c77e3e6965cd83d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cb59645d5a59145ff8b41002e2a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3f1fb4a6dc765ed1429bbd942d7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56b7016af5965d952dbc9ccc65b6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce63f75248515200ceb5f5a4b1144139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1589b4a33b96a1543514c8bf4e02cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111b0b54c6d20fe2bc932812d959476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc8a79d5707281ad01fe6cdc3ca686142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f68a8d81b2a11520aed8cf131b4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e7fa1979660671296250e5329f39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33847e71285334e31cc5c9ca5525b6d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76991d58fcf4a37d3195c87a01767146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b55f7f0bcfcbd6880753ee75db483147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487a1ed27e3b2a3d6bd545c6d639c0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c41f8f317676c95200dd633bca4a69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0094bc87ca598b0eaf59f186163fb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efa16d65d1d0a5616430fc9a49093151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf050c4e62332c36bfd95247733873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e139939337bc17923c8432934fc069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32292a41883bee4a2b189aebc66b30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874787a64309a543d7062fa480d28ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec4f85c9842d155a67be06ea05c65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2a4f4ee7bc44551e44c923d13356157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b1677ae4ade6b8425b4174e3d3e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432995e2e01e68fcfbe6abbc3e270af4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a652a3aef39e902e6065194beeb81d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbf36a34b4a766561ea931b97978ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a7c0c996aff0bc8a9551222663189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b861ec330b3aa632a3d69895a7490a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f803bd2eca66600c851cfb752b31e87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9adcb23c0f02fb9d434721a39d871165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469c69bb741b39395ef637e40b11c44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850f6a493d065ce58d26b0509bcd22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c4f106f7a35d1103d94f5adb0d22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24a4986b504c947cfdb8909e8bea5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079430f5ed3fc3e1526f6e43ad513112170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd625392dfd817eee91160e4a26b603171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ec5e1217dfd629c05ba780073850172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358198fe91a904717fb9c13910170eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942ade45d89c64d015a72434a6e49f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b0c9b2fe8bfd823ef8fd6f991455175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47976dd98b1c6f64d8294c12943c7fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d60b102d3809bcac6af2d99c4b42b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe140406b440b54eb711abf9d6ae34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b643eb3cb93aaaab58a8d025204ce3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd563e55eee2ba2ba2315bc2cd42c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d886f2a0e6f515e8898236ab795d14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef860cea8b2eda771871cee1fc5db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a95f097746aed026d1c532e395a11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddeaa6aac00ee4a1a6950680cf245a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cee8a249eab61dcceb01f1a14760e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66baafd76e0307b3832b3498dbad5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d86c1a498abea8c60be4a2243954187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d26691d9dd15cf0f9e5dd9084a6a30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353f67c4583e07ccb996c1bdab62f9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a1853ccf79116ffb420f379706c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2bd39baf55b1b33b9c23dbcc7badd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183899ae112d6f632646bb2e0e65b6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc80084a0805e65f60a8a1f51e782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0857d3e5903156d20c0800d75f2a24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390fd85c10c0f21f8bdf13ad0716317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bae4dbfbb6e790b6dd641d8a8dbe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235178a2da49c840d281aa524752c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926e8c8666a86ae81f3ef3f0a3940b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c545d9eb850453b2f7cf6e0a6a6f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99e8b63a7cae29c8bddc037d66a27d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734767f94f9de055896ee986d43f9f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab3dbabcd9a065bc7a4dee1f20eda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5c4a5abfb9e775dc642a0f331859203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8b585afd7614600fe2c0559fcb90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135139b05b880a3ec195fde7ac9400c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2bf34d0c657cc0095d722f71e3ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307233fdeb1714d5ef1dfffb24bc3f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0515eb375ec778385cca91bcbcb6472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8369d936b035471a1fd1169dd2ac6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fe1d8b2411dcfec6828f66739d23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c5504c6cbf3d24a813cee045a4cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84792fc2461f1f3329807fb1b25aad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974e15dcb49f190402cbe45a4f67e96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cabdb8b8eeafe864aa17779ec14904214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f872306e736c7177ad917a01942856e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e90c10a7ad25937b23aefad5bb7b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecad6c60fcba8de6521901b7549bd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d518f20fde671fe814c40412d99359d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5a725e2141db62c25c686c840ea8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037796e5df5cd774f59b0a8a93ef8744220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc81b899d318a79fabc1a13d2ceca5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31030fd01db387f1c1ef9694988ece222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d6b86edcfb7e2b1ff6c0b302a604223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a365d23ce5b5e6180c705e1498ca7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170e3b568919bc4189c286b2fe9040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203e39d2b92af3a0d608c0513cd229226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88c28a8d78a9ed19a609e0e53c990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f097b86675e175e892be7462da80daf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef758b426223baed44be270fbe524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a184e02112661b76f94604aa6e6f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc899af3f27cdc06d9410484012628231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b525a49897dd3d354cd964334c5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f952d8b0a5698eb0b57862b7c70d7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ca1bfaba4524e8bdaff60e7cbcc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959c75b8ffa947f18f63cba01af029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41325533ad12e1569f5c8de134fbe0d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0965b958f73d769077f2fec8e700b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b708ea37e5a493fff75f960266890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce489efcd073dbc0632b51ebdece90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289db7e0a4faf9e5307bed460d7ab9b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8dedcc8d3cef5243af9fde5536e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca570812a26d2bbb4568ab696188a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193817b5a1a40757bcd4a6c0c9733432243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c815572abba8c30548ee223d69399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fa1b3b7184246beb62cc7218a44e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8657e4959f9cce06e01b89916e086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1ab0c856f4f247a4c3f1dc85b0eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3c16fe8e86fbdc019992a3095f54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d8b9e7be1d83e19a25065e6e68b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601836c5d6a0d3db2cf58d5a125d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352319e07d0c82b79f7d85c83e0e40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5960408921f73486324ef82aa709252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57df8af55ab1b65c8af807be899fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190bef603c78ce4014c026e2c29728a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae7fde4aebb7c3cc42d3d25d6b1d4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17392c89232a2588851cd5921db3ddc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cedc24427a076cc49334513fc50f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187639fe4da049d3f73eb63b10dde9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657365ad284ffe633b678a6976cdb4e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c2abcd51348b57de2157cab1eb04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09adbbf62f7fd03c2ffe7d656a314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1244286648da303cddeacbadaca0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12acf4ed1275eaae8853e50ecdf47bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828668f311dd86db10898557873c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b90f39c1d7510f2141b8aef5a279c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1a0cdeb7892bfa2dd79338fbc5e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba93a183fe1f12bbb7615e6d21437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89cb713e1d203739c105865dfd3bea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9036499f28e7156b50816d15f2eb25f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007013ea4e3896d52b1c7b2379b8393270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830c03e7a6e041d547b7c8173696583271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5600413e48680ac0d72162fc20a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce7b85dbf9d87629acbc9932adbda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbbca35f0f7bc918c13bca926dc2a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f856ea761decb7e296854f2643e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1ea3fabff14a1585bf6f8b1e4774276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f23defef9df8e292822b00358c421277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a755689aa8e23bcfe99fe550cbec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26274fde602f25892507e4980428f78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a3a5ce66f7dd24400006b4f9739fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d573aa33da5b85de43f5e8c899fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1c0aad8c54b85734529c4ad843a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4943d213cfe5022bf37e08c90d04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461c256e32223106ed6eff95d4201d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dccb480ef7d6681b7493bae5d65a96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb12c9aab46ccdf28eaa66603b143286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195669bf490380cbc89c18667aa63a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edaf3730aca2d76993a933fe4b002288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d8e4a59996d074e29aacd8107e715289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71fa6f91a498dda4044557d1d5e7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74976b4088797c203752044b88465db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d246defdece04213d1e853ab614a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aceeef1f4ef0d352cd6f25a4a5d356293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50e83927d8f159f3c9a6ff5be03a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9bbd33aa962ae2541dc598318ee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696361e9edf7e3d17d2f86bc3c9423d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6da2f836983f898761bf1b5d804f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946182395d5aa15439b4cd9becd097f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad14f672d851d497645e844b65ee16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc83aa5e5a638937124f95996b118ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d9762ee6c6a3a7fef9da9e18ca7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f212087c831768ff2061b0fad36d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a139280867ba319c5fc995ad2680c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3b967c2b5281c65d64747b8158677304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69fd356a0fd7ebe2d9bd9f6474e32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58074a9ea4c91925d6a34d88b396eb70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d4b1cc75466df6a327557f302c81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08973fdbe447a430b97672dfaae04048308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4455a8f09e78b1fc81ce5b90b3bb31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d3b30bbe50316c1b4b428d844881310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b41a846f3d3edee1b5794791e8a3d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51422829aec966fa541e1aeddb52d149312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e176eefb29886ba1886fb8d2a208313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248d077fe2453eadac681127a0e89ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008990f5cff84187affe6f0e39833488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77263c9c3f0c5760e1ae80d774a5eee4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc5a6fcc75fa8a0efd9e1173dec82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce776e3497370be9ecfa7f0060881318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d515f716c2cb256a6da01576959f24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a42ec9108aa6ce5e25d6406898033320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384106b453dd11a4a072df3f7bf322a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103fdb8388b4e9e5588ce35225af4a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426d1626c5bd44a99302e3c1a3a3df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777944f206f802c39835daf13380fc5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69427d5100487e187e4f8a4c3f75a0c3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>