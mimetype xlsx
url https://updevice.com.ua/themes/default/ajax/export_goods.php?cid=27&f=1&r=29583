--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd7375ad9af149aa38dcd6e3ae1b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ef0c697acb1b7bdc3371dcd542802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ac3f3456b3ac8bd9dd874bac92173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b8fc77ff1eafd9bb8439a3e9fd654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74ebb4e5cda0b2805f58c1cd904365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fd75bad9237c4515a37abba9ac2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de522b878b56e9e50a3a26e4791730c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91dc482684bcae1a28b413a19da0da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc09010b29b9cb40558487f658b43f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f61e414149228f705c8ec44eca42510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286fb6b124ffa2bf43627447a53a7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df361111d3496185450c0f91e82f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488947eaa06d2a2dcdb544c875fc95513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276018920584a8b6040440a80ba9a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94689a78dbaa8703ecdc53e3658436a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93655900d5e0aef79631c01b1b167f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60384e5daae67ab2d6124faf3854c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d01d67a3376f623fb586de2b32c5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2eecda451864529e81bae713435d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b15ad78913d4f54c5bf869318c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43759339f33d74e9fcd9eed5ee195521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9d69dbe0e6713449d6e7e587949d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a2545992a520232615d5962df109f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59b1442464012ba86d4b9a5f9901024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf7ac5c7424f7a25cdcf29421f6f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c729654c851209908be2a94fae230c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968c04aff0074c8a0b53fce6b645b6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1c035f10fefbfcf6481e6bec52f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a9d1bdf72b2c83d6ea30858bbc00229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae2bef1c3a5f6629f20f0b56fa58f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f92cc892511d6b8aafb8b658ac9e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49778f33c66ff257795890d55ae9ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d701ddf2166aec699ded91ca15e0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc8798a06fe70f9793ea31fa9f698434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4843fb4e2a46ea4ec8d0a596d7d6b9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0833e2f935941bb3f6c8de8b9b6fb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1fafd89f1cbb68a69b1018d92ff3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a851e6e3d876c843d44b7433f4cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f508b363242d917b5eacff59488ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df43bfca55e593e807d24cc230a6dad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de465fa4d453fd4d1b9f0dc2caffe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18609c8cf74584a73587cd162f59542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab371bcae027be7083c3d3f6288522443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ec84b2a8f04ed7aab22f5a06689b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b051349bcd93ff1777b6970bf72f1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f5d0f5e9093866bdb8a2d795873cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4b6f362080b6093607417bd785bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938da86a0db55880fd4b388eefdd4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19824dd74c575dd3af14674fafdaa4d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2882710a2e48138016e48f4234d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e68e1d324b8bc38389c2f5d6430c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f77e5b419d45507acc9b4c45b1665252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9faf8d60d75f3f1812539587b0103253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a40c4b7a7770cdb5559f6821eafd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f069f69dfb20841f5e8eac04913d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11edf548b509989b7e5a8c273cf808056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020848df364664c9b63d0695c274ba4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a001ad274d6f12aa1e5de89fa7ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846c87c7af93adf75533e1cbd0a4d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2f4928617840085bc12514859d3d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6fddcfcc540a38b4f50b426fdd56561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1c40d5a2b7d9b02afc5b3a01d14a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ac4e4f031439ac8b433ec1668fa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df3371214e7ace5083e557d42504f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa0239f8d4783b892d583eb9ce07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd183820ac0e490853027bf5b885f7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4dc4e0b714b316d4f5c90f0a3f0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7eb5d3d423a9980a23cf2b5575dec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687d06474224c75649e0d01b6c9adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178be70188f9158b2cc3253b9dcfc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31bfee3daf95cfa5d8fc94c15869a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8aae47e3f92dbc44402babae0508472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061dcc8b75b9f39b2978cd42db2810273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac746eb0c897f9b51c911ee3a40e4e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46f4838798d4311176cfed6bdb24275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588717cd50b665b752cce5a5a3a16576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9ac66aacfa7dbaf4d7de04f53d5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145825f9fbdcd0720108d6c9c33230d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8e986cb0671521732a895165453079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c1b5c0d1abb26fd9926f37c7232e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2be83479150bd4406186f87d05d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a6fcab0716bb8217bd34b0358c20f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc6f70b2be1edfab0501dd9b804a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e972526c44a6102e9c89d81a6e8da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d335557579c08b8555045fd4de3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc65da2ff0299cc066160c38fcc41f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c2d0e96f3c23e20a31734fe7ed9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596feeacd4aa5b3993b47ff847734c9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a04b82d99b71a503e87c437dffe1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff5d389a5bfbee1bfb746e0f2472090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7713cbb3dfafca508890bbc4caf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d48c30831a9cb4e404050889c2a5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa13a7a469c540f1c4cd4f9f8c3f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26f8601046dee4210068f7e8cf97094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2141dec0b43babfd372965786256595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3fe5cfea3eb3e3d4051faf89e24696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2987bafaedddc69332540b9d2232b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944cc88d3a4490fdd090ebc28bbbf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac58efbee7fa814b480e712faa612699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4069d5167ff54221883ba77c598a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e26d67511f2d2b5e42a3b2ef0150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209ca44cd8794eb74791d39f7831929102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ee2b6101f57ffe39eec22a8d3db5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f497501bebdc7125300d0ff91681104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb72938ec4b9d036aeb46026fbc94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051df133f526592b12fc774a506251f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b7094294c6b6216c2adbb8949a77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a87103d5487db4430eb886ee09b40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b5b517a79e8fc4ee146c066eb9c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9470d9d59f4063f87aa3cca7df2a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe586a3759b04dd99c1b47fd094c4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdac9c33f5edefb0ad5e75f3146721112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016da8e5abbaff654a0a039fdad080113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b282a26d882cd6ea33abf0d1099f17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62268e8cf1b59d22aa43c4f52209d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08cf15e20fce2cdee2b0d4c36b1ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5da7dc90c5184d2a37b168245da673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f790a53ba7c7f606f74a24dee9521118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845de10d6f320bb47fb7aefd40984652119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad1007844907db885213b034b72053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ba67fa118d9a3fd9270a3aafb96ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2618367d9b29f1f83cb562a3d6c103a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00885f7509b92427e4af931f1061ae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4007e649e516b68f040b5b2ee4c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b19399a8c8116cd32a4a1d369eeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ca023a7f996d08bf4381e2246a06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1af5855ab2ce90a08dab7f9d92a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49091fdab2342efdb746bd2fa554f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397d3f45c75b60e75a306b7d63afba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178248988620b3c3ca028e2bb49701130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504791c3ae289a7a5aec87b65b5873131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b784be06490d6950120bb1cdc86d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b94fc2a430e5ecb8d689ad5abd50b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41923b260be3fe521cb6c86d96aeeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423882746001d4b2592b5c803b360f80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3accf5959794a58b59002f6894dfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c87f18edc5ade9a7839d69d414a853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf9f707e17ff325e42a1edfdd4897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca8c0cc46dc03b19d6101ce361e36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcccaf4611780e0ed4824dae39f99f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce46bbb28abad684ddf7d1e731f691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819912f086e09aa5c67dacffef8e5b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c43b93555509cb6bc4c4c5fadb93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7969de0671c359e5b19ad52ea3d279144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe30d49c7670c9e6351f017c4bd9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71f220a4cfc133cda710c5c80f551146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0652cab9ebe3da233d7a3ea2e819a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597127a19e7fef7e75bf3a62607153f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0cdd558b4415a860db8f8f6ee4126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b020c210d8c822eead8dcb0e62ec5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26362514b74fe84218350cb3b388d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2182a86b56ea6b0d6fa2897fda469152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c673016c60dc3d74d3066f8bf5710153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0894d6d75256990f2bb0ac25a37f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5bb88382cef51ee728f67bdf68368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312ed9db1bdf55a32cdfda969e0efe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0219d7885f294d6497f8eb7a364eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb8c0d35657e5d69440d4bd9f1d4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb3a9d3deb67862c20ad05c9cba9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300f0e98f55f5edc5f30175187f20f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a972ecd2713ceccf92173fdd1719ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82823ad318b73d00021d42c4b5e5d968162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dea16072d6df29b19571d792bef9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bbf54267e1c392fc7e7834e4940d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb3e35844acc28d59c28637e387c1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d099b8bb2f942439b8c9b64fd770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485127ef5d58f1cca931b6b88b99560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da97ec238dac39ecbaf518f9f5dc4df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb607cb492c682a45fdf87059b0c78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e8b824b44137a14fc73daf21abf80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f84f6dee19d89cb538ad043d722c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71e066c30d35fb3f661f8b3e1c891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7674729ef64b7154e74415b8a82c257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fea6a4f389c4ccc5c4a2571d3d26d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282ec3376563aa6705a2f2a428f78c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206635d80c7c4514eeb1a8f0649855ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4c338035dade190ac6edacf741da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fbc017c891753a3b5914270be05c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411354d7c86ea290d53f99983d5bbb2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efcc372579720b9ab8239fd7c15d88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3110866007dc5d95482e5cf8119f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfda9906e8e44d87ff40eadaddf9f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d73db79ce929c163ae089b59c6f7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4ad9677a1a96468fe23756e76c1b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c068baebac0485e9ee4ef80d7bd70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae2dd8343f102085219d7dc00a38f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c3af88de6e7530bf5ac4b94d13c4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54235ffd67d81afc3a7c4feeeebf790188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ecb2bd14283ea580415b6eca97999189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547e544a5ee7a6a4c959893a1e1292190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebdffa5add3cfd4dfe7f5ccb76ff27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aca79b3b53bee0de388ae26654945192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a5e3d079667d089d880f794c8a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fbfdcefe6132553947bda17d91a77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc246c69b381444d5d4e4ac1f094e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93468eaee6278f2898dfb3302efd40f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f8fa59917f8a8100f61d2a54ef3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3353194a32f8427a89b43b911ae6df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b89752e0a58f4a1546264e36d0c9e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea9cfba905c4ad2e1015e7f94d4c1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b0cada9f3523ae5b132d35f38a01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d2b8f353ce1255ad743efccb5033202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad67c18a117dfb7082bdfa1e1fe7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e715faa0e9188c0c3cd956fe81011204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea77fbbdfc8a53213521739d08f3ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37314a77d06bf1c9189ec4626ff3150206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b042413d3641a28db53ac8884e583207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c073ee1074d423278c22bf73fd9ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe89a33ea4b4a467e2729f1be5b021209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ca56576ce30c84a826e7a118b7b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f4418670422399c7929996473c077211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c4981d68badaba5e8993849b3efbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1f82942260773c0b7a9afe925c3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fbcac1a99bafa37ac4dfe28cd95f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb59950bf4272a350aa1508631f9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb01d5bfae765aba284f637fd630c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4e6f4b4fbac29e7db74bfb751a16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2335b47aceccb98e62c3a5e276986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f03fcf1cd3c2a14fb7131017cd89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1144f193fedcfa1c5ff7493220deb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293122efc54666a1ce594b7255bebda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281de6df4999eabb26fb0da8bbd5d27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124f2086e8c1d4ae49f237cfc8868b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000d09a9c95ca1e6742a085fdaf603224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1487dfde7d95fb35af55dd5547d546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44038e4481574fcecac5c789674fa2e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d38871114fecdfb143f93fe2a7f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb49dcbdc9f698cf00b8cd62b292d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8a7003df45381a59a6cd8665e9f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7ab4b8d57da56ac7aeaa26536b1a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328b10a2ac783d600e6be9f36dc919231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7972fd357a3d0e8f05d8452d73fe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a002968f14bcd08ffb62fa088466360233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96171afa7cbcad2dfdde5eb470750b66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7affc629f729f235c894f35fe227c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc916be90cafc888fc4091e7d394fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b587904a20ec0e6c54a9d11ffecc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f627b6d3190af03b68e412571f5cab5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb652235c5bbb94149b9d07316c2f36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55eebefe718964b39cd4855430f3a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c708598f069407a27eebeede86999241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d3e60bc5c98a38e087d3b2d2d7ba6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238be0a2c59b6955c0efc57f046cfb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073dd54c327fccaeabeededf599385244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ca8320b2f59b6621eb97d67dedd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b46a79f0adc2153738ab52642dac68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66562d238efdab0636ea19af41f6ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32575be41656b1bc06ea57ef315e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a6f70c127148ffd2502a188faa48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950624b0ccd780b9389cea3fceb1918e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6b32de1e9faba38490a81a8935c12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5557ab26d67c696453d278244128a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90730d71d958ddc047d601e5f68cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdfcbab5837a202017f73217651fa9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73176109f890abb97ae2a064a3d6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d71c8b362f9b2c93924802d2b99c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252a5df38e79beb3afe1e4b6e32d32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8daf77c83f961f4358502109bdbd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41c8f8f77f20c5d86e8bf5649a716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c4a7dc6b763df01d4f24def48ce13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618b1b80df36d73ff2033bec65b379261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d259a11d7a10e11e2c73fec11a9db07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152009b2bdc3dee6c4e498ebb154bd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cfe80909d2d098b3e3fb0428b168264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd9f2bc015ccb8711ae09782c0913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f50d02a2ab9bd4803c1dab1136497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f0b9522a3e377be5cada3c290561267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b57f5efd926419711d00c671f585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fef0afacda9735784447c6125e01e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e252e6f42eafb7a1aec15d4722fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac246ed0aa6b755ca33b7c69d41c188271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3603b3366f6055416c96239fcac4b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bdee8191decba07cb7ebf433c24a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458dc8d8d120d633ed8161dc24aebe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a241efc9d2f17dca730b3c52a37bfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82061242feb82af2cd915a45f2e72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4c91936cad7611fd3067d95d9ace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727565a0ca9f80f168aa6219aa0422278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d070dd7285fcbfd858c48bfbae9729279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14230d4eabe9e8e8b35cfa4245e0bb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9b83d43f4967307da069b44d869c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23bac30a9d923ab65493779910a96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826f7bc8cd8bcf155d025daeb917e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648985c2099518f292b757a0fde7eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f00bbb4c2a1cc95374b5f23610b74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889bfb00dfc18bec4e1f60c80411bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b285ae02bdda419cba7083d7b2fa119287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e105f1cec83da2797657bdb8e56b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bad76de9ee00bdad033a516bcdfd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327fe4347ccdc6f9fc6051cbb7c735290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111469604399f9aad53a2944b188f9eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c4a1be190a87b7ce72fed2bad0a7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54147c3554a7221eb5c6ff1d5ea2ec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eeda3c4f8652b4c9c9c7e3f87f8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ffb3c6385d713c1c6b0e229f41b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157bd27e8f023e4ac666a0b042245e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1bc3dbbbf213a7e252b3edf97ebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce162084429b9ddc34637f1e5da2e45d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ef0b3aa701b651c65e0e8dfccb88d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592184fc0d908208f6771e4de7da89d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa67f9e3b7a8e44a7fc2628351ce0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c4641b5a4471edb6373e6be4e292302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9bde29d3ff021fc0ab8c23074ec5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee724d7033a81fcb4cb561a05f56a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811be7c3e7eeb51bee799b6a3455712305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e685d3c79e0eb10312deaa13326d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef37f1d8b25940fb0723658f82deb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1b3416ee328452570cdc4ead7ae6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd291347546d71eb321463bf2378a81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd677443fa45111f3cfeff74b54a9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce370bdca29a35ce865fac100461d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dceaf99b3dbd8b652c8f6a6b3595f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d44e2b4b0337ad6f25d1a70465e06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04feffd0123922a512c82e88bb5ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ceef288fdd559fd36a61479080c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08020bd3e1e98cd6c3c9a8eb6dd12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8e9563ce37e08970877e3b3f3c57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5f922a01b40a80179653f6769b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78add63503d7941dbfdc5b10cdd8818c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b894fef827b16787fbf024691517f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f88b1aa4f34019ffa65033059b16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463432155f61b4509b45a4199e14c45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad60b6fb07e66832c89c21c819369323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df5640e2c8e1e34a825c23fb9d667b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0319bfdb215721d7f45fdd663d420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50814b96bb60bdddabf339175a4347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecd02b6128f06061e94c866d372c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a12f300c5b3e02c1d34dd027f89301328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de905b7956bf650f32f65749350de34a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e26e6c0793f8c3f3be0ff1b42720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3716121dbec7e41d96e9e2a754ea91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf70a0e1751da41cc29ad1aff15c3b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b33f7fe98c61f785f0f39e20aa6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a00d73d2be370057f9bde625e05b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123b7f4d31cb0d54ad816c201c69e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c327da7d15fb1303768a4548429483336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7f776f511284d3453f3c7a99dcce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62209c31039105ed7e6210f3256b815338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ceb4dbd0c03a6f1cb573adadcf81e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70c81cea853310cabb63db7a10e34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9d6ca4bf703d8fcf25979a15accd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f47783614beb77eacbd2bfe30db97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef140ca78b980168b2c38bc095d9cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6997c32e1cc1cd01ad79e2701940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5029b59ead5ba65668882d6f4abb04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dd307eae4789eba48e136ae2ce6f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e305b991976d8c33ad9e55a4d757e347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565f2a2ca05011b51aa3125a7c81f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f77637fbfcfcb00da7a2a515b2c932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d556f3925d6b989885849f491acac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c409e9c22570e380633a6c4ddf4c414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd95589d5c4e23d235217cbf1ffc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011d70e05d5f54759c5c0ce1a81e2756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa9c91fc13891812ff14c83153cca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c816070e4a42f2e1799f52f734f23c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317dace5b0f2b9587a95f47647d832b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f9e63d98bf06148acd26bc628df1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25b669f64ef722a97f5a52312ebc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741eb50db5f770bd2a30607885033ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391734debbc1580daeb9fa791d46ce4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabc0695869a031a82eb98ab1c531d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f5be7733c49655dff6f73ad071a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966132e58d57a94ff44bd6dbba5453f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e448c14917818c7e7d537ed01d6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be3b14b6c3a3f977f9ef5bf96288f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf4f1197833bf820c7529fdec48a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf69930f781a53c4acb95f41bdc03e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd12b4fb5767b1d8e525cff377a3f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff8cd1473aa469939cbb03a08b631e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5489be078c3c02032ce4fd7d0cf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f2c7ae4bd6ea686c4a885ffc3ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730eaf9a1636e1cec892e2e10283bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ed00f81e69d9166cc1d8b8da6c8a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6927fdd5ad0fc9a232793238b03a41327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea472678cb5f6ffb2c6b9dff48f4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418499dbabff35b970be91db41a15d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d3168f2299da61ca9100d4c31c1e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa99c0bfd798a4c8a699e4346b70e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664aefc2a8a8bfbe32f536d4fcb12e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7257686d7f8bd62e34426d6e41287a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ae6166d1cc058c2003b59e8224a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033a2b49b031916188129f872c66a8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05c99163a77d31d06e619f3fe365036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e8629ea4c0c820f66f7f2276ab0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4205956d89e5c93d51b7a7f7c7f93c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a748f7f5c213768c2a696147155a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8a0e65369728c02331e5401ec87240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147357bfe5fcc1b356d15282e6b1da541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579888b9a5e4f760215b240c589c3a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5de8f9997a185a5e140643d8eedea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e8d99f41a764682920b15382bb8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819135eb68dff17fc22c961b3e8ea0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f24ef90a9f7d0aaccf2c26a96fa8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c3d9700dc9fae10e447109e9132c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5829ac7410593c503cfffc8a834c8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f17d84f00f3059b3487fbb710c700049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c370ffdf09b6b92e06024417c488050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3df046c954833ebaf323b8c006e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b229cc396b45ba3899892abf76700b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f460453d9f8578da9b2500dd72403f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27f53e374dfa8d31f0cda5aa50df254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed104decb2b890ce6dc4a42fc1f99955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899906a6972c25913afe3cdb8bbde3f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c296599f11321a8a77be234db50acf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c0d927b69de81cbe534cb0d03c6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb1f7c858cf05d828280d12557029759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581401f4ba0988818fdf2602954638d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039376caff188e715b5b1372c4d17c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4ad8f85cdf56db1379896921916e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c528b9a58c47df4324f4b5af1c34c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ec6a869acc9d7c821baf34fec4f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92311e179cd63043eedaa5b71859cda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a55a266dfe91ef281d1fbb725fcb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f485abf272899655faa7f9105b0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcb28e050b4101bc699fd69a43688668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064325bc5631f0f1ce7876d5b257cf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2d00af4b08c48303e74b1442347970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e116a21c4637ae4cfe11e2c33e072ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339214d3791ab921b0551fbd65596572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562833c5eb35706c44eff37954ad2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67aec05d184d3a9a4810d04679520274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dced584d0e67373c53a4e62079b23d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ffe740315081b6a6b9b14369658176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7ea122fb28841cfbae65bd6ca64e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea4c0dbf1afa82088b4b629d038e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac75ac09c4850bb599e9ef423b9e1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20864dd2f8c83ca0372765f1c0adcc1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27008ad95b36f3f789be5d43d742c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba30f68362c9e7653ead441a1c5dfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee17e35a9004e198e5f672e709732f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b868116b8939e442b4d02c5398d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7896202ce35ec0d4de61fa484ae75185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadabc35d05f4571593a0bbae60f3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3a46afcc1ffb41b395e09c6d81e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402bf71a131a965784031a5743e22e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e35f5a0923a40776e727c20c9737189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec234ba606cd51be02b560114ef5b4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c78817e73805e29e1e95d92a4d808091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b4c359767f87d239e86e5f91be63b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab6a1f4a26f57613977a06e26262593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c95b759e7c6e6dab73440cab0b5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e5d31712d2fa1404bce0b10bcc0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8fedf76c5ac1d6363a16894edbe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b57bcf186bba90a90015887beed097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296dfc7df0421c63603aad35361e4ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747a974ad4d9d3bae248d67307e71d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6906f123f4db45bee6b3704c30fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4a3afd55ecad3893c681c9c4cb93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aad9ad8612ceb843379d63178f37d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b46ecb5f6c5da180e6a42926d3ddd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f775ccd8284bdd45d7b24aacec34bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc916c5b43656e580e38e46b8be81c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1374dab89587059a2038f2142313106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f5aa6eaf3b0bb0e9378a8c7b580c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df1fdfdb3eca443f4d0da4423117c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc760767c662d522e4d176d9c5b1280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36347cb2dc8865797be6bcb37cfb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e201ff8482a26bcac5ac9e166715111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480da6248e2b5b4db4819045a634760112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b790033741aa7b8aeebb4dba7760c7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc152577397d51590a0524ac881382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20398b4e932cd42a384ed33af62fb8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5952d22016288d1a3d5ad355625ab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7743148497d87d8857237868a38054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb3d18aa659fd7c2d28b89d717d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c339e2118a5d290e4b1cb783933be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac0933b716d7a7d4279fdc1c44590a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576710521c5b0a20e5830bb2cfcd93a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f5ebacea36c665514b8ca3b79a86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a4de17a4e103184000235801dfcac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817d645d602d7bdd74a3736e8cee27e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3703bab0fa58c0d7c06d1aa82c70ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e969967f8768454a53052b4fc6901126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5895d1663bc8b12165f09c4a2cd107b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c23b86fed58dfa4b6a19a4ad1a235d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb777d693d4f16e74a67bcdcd56d95a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ee9de3876d9dbd270320fd5678a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8b06b58b1473b500d13bdf8ebff2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9a44433de4e87966382e319b27ba0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eabbf8ec2b0d06bf1fdb9469a08774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124dfa2a32da7dd03b3256d92b94eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f139d0ab3241a8a4361078458832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e612226bd90aee96b9e1a37ab22cc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7fcd0ee852ef3a12800ffaeac538137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf0998192439a650c7fbd602801e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e6f7c94a0cd474eff19fe386e6ea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06535e52dfa5165c63dc216fa1d5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad79b5ff40bafdfbde60f78747fb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f2d10dc3240ae0f708df50fa38af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cece338cd752fa63706f9adad60a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc481c87dc1d22c22e1c2dc5bf386b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624167d595148d5812ddeee376e95e64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb586f0e6a13d0b330de1e326e4f737146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf18a550609571c51a30e04ac2edba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87549c5f3f263196f65a3ff5de2055148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a31d8b550b7c3bb9a88af853fdb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1788166eb58713f781810a597c48a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870aba4df886c79399372b104e0932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6621f4324575575ccfcd7312f709b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5c01cc991b551340614584c9d250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025133c761de570a8cc67c1576e5984154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4eca87db2043a1bca29c1ecda2e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16467c9adb9f017f411359b5d8a9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac1f70c43f16eb5a82cddefa10a75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba186e848e6499fadcfda0ea9f0926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0b97776defa3bc33a6569615d447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6012e93f14bd6294f71a3113dc853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c1100c7ee6e53ed5ab92bbaa56f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c353d64540c60281883a6b2b02e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca48b709ad1b9ef9836f19d46fba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d34c2e46dab87e649eb4c3a901547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ff1dd40368487fc0b71dec745b6ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a20cb8f75535427c3d62688bed9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e1682cf076c2be14ba61fe0d20b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55501ced4fb410fe8eaba62ce0a3825e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ef4f4764fb468671af0a5ad83e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404552061fa87a2d09a62cea042eefa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df074199eb027a43dca3e0cc0e846a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04c1756770d87ffe667a17c3105e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0ec22c02cff21844d2d36ab986a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1ca5a62b3aeb096950a9ff475f4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6387c9be2f8ac5abc2cfab5c1513f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8c1a96a2aacb94137a70bb00999ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be67568ca6f76d84a4d1a70062944177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04108bf1c52429080c69ba6d2c692381178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2dd0587a6a77a43a699e28fe875eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c945dc6de78677913421f87d43208180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791c3fb2396b9ea3ccff8a31d4f436e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb81d2bf04931aee0540e450ec4a337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5296e5301cff7c441567360aaf2969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5a434a367dd05d1cd97de947feac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9b7afc6cde608fd698e82414c7c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07027805bba231bfa52491c3ecf31a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf40792e79084384081351a5d04a525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d47edd554ebf9a54a96377c15c28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e8d7a671e6ff07159e91dcb715af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cfb82e726dd16d8fdd04246066d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3829c55f51680d426e3e1b7744d614191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433054a70c659adb535191f293eb9b2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2959e8b5b355b85d6fc14f0ddead193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c41acc544474093de6cb40bcf37b26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0361d8b6db377933bde4555c3926cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c019bdf06e1cd49eddd965f6f126912196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341dc2be84b7cfc6da3ea2a5f853cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34087a6e147acfc8e8a6e598a69665b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b4bbc8fe4a60a5d34b57d6f6eb19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe808b9a1fb7e501ca2510392b9cfec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018ce01eb0929ff9b356739c46403dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd010160928b4c7ee48a7f5053577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46fad046921118d9033dae08922d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fae978ef73d88c4cc324b0d2371ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426aa5fafcba92a4d3c02be89155597205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad54044dda78abe61ab8b5130cb30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e75d9e978ad59de01e4a5cb000c49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541875cdc57a2d71ba3e301b89922d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e397bd65f8b87a619070351db34ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb490613d2c5f24f08f4b2abcf560210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e172d1aea012e1c8c429b4ed2766211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d44a3c1e3fed2f461d3de1a8721f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62487c0cb6baa48a8c4c348551bd87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1ae3710fc7c663442acf999f0de73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9b1e2fe462a83c61ef88b2e1688b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d1d867dfbcab2cc1adc824fe5428216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467876333bef7c4e6d58ad71c2beda72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38921047c53f650f8f21044ad5eef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4473771862ce748507b8f5962d08ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e2da8eb962a7cb61707c2fdc4ecd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9b9fad296cccbbcc8cf9e660b7cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101eeecf125fad3655a55865ba068a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73da06d02087d62949ce86fbbd138ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b315299f46b47c7eab760fb1071a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b030fd4086c0169c21ededb4f6124225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87808c200cad8c5f509f9f23ba330db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491606fe58da6fa08940b2af4fa6fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240990601aa03ce8f0b4ed26ff2d1077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc319e3a66719d01efc5b2affdf3864e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aaed6d76e21e4f9662bfa76ef42f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d438ac90ce7651b132475330e8caf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752cba18b183fc6f28fe84b49beadf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a13316e8f184f2b93826d9dd83dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e866f688dd514d1658bd6500ed49c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c7482cda4e694c9eccb1263d1ee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358de9c5f11872a63f3ab641b90eec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ef267d479aced5b2563c14b975fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d1b4281c48bfb9e909420048b8d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6002b398962cdded8c3840cb19c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524e55d15ad74c0586d04774a2d8f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887954327b7cd20e0936187a02f65963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497351bc553cd34035ae99187c9a618a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155951bbc9d3d5dbe414d3cbef250fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd90890afb9f1a2ddc79c648f389c72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da902afce69393d3af3b9611df2f5c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ebe33a2ad942c48e555a906eae00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940d862d38c083e120efd8f12c4529d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c022d95e375ef075b87492f02639fef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086c51ef5a2129cefc5f496f77cb9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1664a9ecb46925bec92e9a6a90a78c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d49b5af0a9c0e257095db9052403251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce3b31937d949588c6c8da80c57b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce711d3e2a48a0373898c8db31d129253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc5b0110167d1f29cb99a5f622928254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf80ca8dc9022ab2af123828eb5cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ecf9e30b670887db19f45a011ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af29a4da0782d40d8970130b1c18e85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3add49f8479537040e50a2b8f217db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1740966ceb34b96a46fc9ae8d61f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280116ce76a4396cdb0fb17e1611d1b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af77462b27bff7c642df318c621713261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51f74eeacb12bdef6bf5f14a4e7a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22404214d0f9b53950bdcb35f7486263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51390555618092ed7b168d81f4264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a46c5c914b29e679021c9322be98d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61dc7fa1a11836e96903cdf88fe2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c422442310ed5cba445a6feb87606267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825eda993cfb92c92514112bbf2c91e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4cb97d326e1ee55b1d1170f825966269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d6903d0bc036f39486b45e585f18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0b14db5ccf50f80596027294652f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d429ab4bcfa5cfc015108b3b93c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a1d35c970c2f7fcc9da3a2986c3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ade145bfd9dbada5ce3cae40558ca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a6808c77bfa7bb1dfce6c390f6eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158398e3b392b4a81060b1b289f17c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c0f3b9dbdce3187e9f57b1e5cb55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d15b1d214c2fdefd9d2bf01ae5627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2406a3fe4a1933de1fa1579d387bf4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec54788df82dedca284e5ce95d564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcb5ef16b582f48698aa55a2a1e2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5fc4e5a194b65a8465fc8d84a671282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59fcedefc8f28416a6a2019748106d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8fb9934df784f29b3835ad9816af6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf92045f864ba28121faab2e026eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561703be2b9c67f7a1b66f40f666e6ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274e8d6b9107dd74dfa53c926f302c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4043bd97cb92407903c97c7cdf3a5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14642ea1ce28733b63b7c359e9dd3556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc6999e6b53d0851175852ea7b44c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830dc8abf19ba143f858cf197f4ce0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be0fe391be3502b4b49afb2c1cbac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52261eb2489af38b9a358694af064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f02ef688b9efddd876533c06c6cbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516a251243ba9a135ea4f0afdc37c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d674b7dfd9f26ad6e66c2edcbc1e487296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe248b1063297b23a2c028e4ffd4d1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ad63016fbb84073a2de88cdbdc6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b9a305ef9020652da246e901d5131299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2389e943a9a5130bbf3e2ba14559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec9bf0e8a9b1b91e5c540498b8448301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edfc0b58d0147d2ea9e29fa0f9e061302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72b2444c6e5d47dcd21280c28f0c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a38e33e185569ba468433e425eb61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a680623f9956da4aae31e013f87d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b12a4e34c72d7c302d2c3133d67bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce53f8387751a355b9814f0a738cdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa4f0cc65e90af3cbc7f0f23c165a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b906aac7762b781a13dd1e758bea6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630762ce71ce93d794b3b07f21a17501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad670270d69172883e013ef9ee1a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95cba456d2892fdf4c2e53ef544ff4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37a520a18dae220d36d84d6a5b672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141e139b86d0d2270ee178fe78d9353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd2be323c753b155e13ef7a4bfa92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c76c68d9058e8374fea70f64dfb4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0992f684c792f1c3d7cd5ca52149317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c5af9ca0efce48d928af63f5ca5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df88f19b66312497a37c580864c81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8beb76ca809abec62f1687fc39e62c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d57b3ed23ec45655cafd17b1debc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3347f5a998d4bb9ba2df6185491c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacae49b6984de46818cc4437da332f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da023b0ff7864d72ee5d9e1fa8e8b3ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74598874f993131ebe922c986b2eed325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>