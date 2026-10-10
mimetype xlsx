--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586aed59c015dee2030ae789484ed901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0c5e6109d24d9ee44d194255a7122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0790246601f9af60d9a3eafd220cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b6488898b4d885a1e258156848c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e9989e86ce803dab813add9fd7fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d2a1388eb26c7255761e6fc787da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92b1521bc33dd78581e5f96f320cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db406474f6291fbde2c4f523e836718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612655e71084830220bcfdb85bf0992c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64778cec541ad180d005da0b3d2888e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f07c882baf81c894edd4549dcd62711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792fdfefc7be8d1f61b667067cda2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b24f87d43bf5cb75394a60b743793213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caee772ec870e8efe6d939a07a6e3ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497112160820fc363ecb796c09ff1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e15723b26027dfa73f4e445aff6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645874ff7915d05ee52eca4c62a39de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652235cb20d792862156714e896255118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d5c5fc65eabde837ea3017a1203bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ac2462a1d596c831bd4a6ab7642a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96ab3707a4150cdbacd332b5cf0cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a153c65ebb0de68313da37cf23a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555defacc62568c71ea569cfaf1eb5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a671562ea0458d15fe53b255554c8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccca17d457954d3df22f7fe36ddc3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5a1e0f197788134381acdc07c934c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e043d6331682485477eca0fa602d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3edab1e3d2a7a616255c48fdcc9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53289ae8ee4d3259a3bf4eeb6d838229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fcfc226bd9f4c8279fa98cea03b4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdc0a7123f80a5cc87074c599427e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b735212700073dc9b05ff8218e74d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606f4043fc65bce20697638e6b3f3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7240d6b8835ebcd189a0b214d2e894734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1c6fd72dc741d51bb8179f90948335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34b42331074779f69e42568a87a21936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df88e9e8b4d7e33f42d6fc318ba5fe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f20c01ded0aeaf6158e54095ef9d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063714343f84a8ad7aaf8d19d5234f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf7b2781201eff6039ce7ae8f12ff340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d69ce05279c8bb15fdaf2f606da6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb25568179b106e8f9ae676a9eb47042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab441fb92cfd7c99b28fa8943a6a779d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ddaf1cb76110acbfb57fbf27ab32344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c14d872176e59c159650e2ae34fca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f10f7a95d097b9c83a7285ca9d5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05efb0749cfd46578e816f393f0a6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6626c3726187388d0685ac0c92a9cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fc41a6f9856c8bbea3a6362737f7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9050c1a5bbe316c4052ea6d8d15050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b79a5cd0fc495481be0fc741866e6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0881e4b61775366a7a9805e294b12052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35776d2e8fea6a79b8b36e9488058d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0166c51f557b21f071195bf4a7c9fdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec8eabcb66f67620ebe90186a1d4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef6f83732e5eef1cff73ff6cbb10856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6b6fed6fa7ab1faaf8e75f0e5e3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f11b98132f74b08024de5dac1a5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358467517062378246a160cc59af7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7898297ba2885c28a20e00af469db760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ef086db27dc7a1a0a7993123a7d9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9fbede9793766dedfcef203514f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d792feaf21a21ef03ce0947af2bcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2510dc3658d70c65eb43ae65e41ac5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701164e8041653bbaa21e477fefc4fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f3a3a756e813691ca73bfcb8f8b0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6f20d98e5c3e46acb84d8ea945a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281493341e2fea75f7f2aeeda1989668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30afe75b0d992c34734373729c7dfb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20516a97b801865b55b292ba6db8658370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2aab0dbc289da6cacc137ad228c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa027f2d5ff45273785eb35f6cd7e6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb71688937ff8003cda1e0256b95f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be20d4f81591f31b6665accc7aafb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb4286ca1ab947e832c2214ceaf29575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995dcd609269b151cf41331ee86056a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bedc1d955beebe04a2141319ca2b5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ac1eb830899c392ca0787ed1c3d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659beb18209799256d346494d4f35279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79048ef8820501d3900e17d62824ace80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894fea76a8057c154f47ca01b4f64e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772d61ae35c6c5d5ef66bc4b81e90e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083360e4adf9a96d2da50b13b42f31b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3f023ab0c6a2cdf28ef0c7aab7d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65be89ccc4f8e9570f859d2c1738285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fd0d8f13b4fd6924f7ce1588a50786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41529ac059910bbd270058ee710e6d7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf6e922f724d27864778c06b6816688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2ff00eb8ba56ba9e499c644dd60689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddcad1a23816a587ffa08abae2372e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316490b7e417f9be4087ea86ccc19091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b068589aa5b19f48ae5858b84a31692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc8ed48f1af20db213bca91cc52ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab62b737c6b9cecb98e0d39e425f8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85612e02dbab14d6dfda3c1dfb14a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bd9db0bdd1d3a4f3d65c0eea537796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52611d4546cf50de113757031e0b86b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fd8bdf7fedacd3868d181d3fe02c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0299141e6c2d08f99aef181dad7f6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1fc0616ac871da1fb31ce3777ff31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa074b4ac2efdfee78045059cee520101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c16a713fefda216dae6f1350d9ddd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617b7b063077942cf33cb37feac261103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8582491838bb38198a7e5c8b8d9bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450bf5bba1c6093d41853792231100e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1157f76b4a1a4a6189e693cc0cc34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509d942a8ed632c93ac15e8dc2962f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05ca5c768b883c4a7a459167030ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33fa22cf7c7d8add2341c0cb106dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f2f7cb1f32a4cf75f8f7f69f6f7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47434518e20795e4117f46c51950ee95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed86301e71f6407093dbe9b501fcd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac20844fa289103dfadf049bde4a3eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299d4a1fe4654c65827a0526dd28ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f554c52bc951a2b03c3f2f2f7ee01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a940988abd1f03b941ae1464abc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec878ee41d95aaecd03753850bf91af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2b705924d79d90b0b509d9c60511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfb8322c48ead07a4be82bb9f225a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd2171fda646f3024ac80c13e0d6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa307efc770f5e8a27e96705b7d3f12a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7075bda2af9b940e6a01e42e0822dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820272be37c9dddfb787888a1dcf5b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c25b34cb747238ce616ef80911e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d352ac1d018dc0b25b607f766204de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eacaf9949f5cae811733a7268b928f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c64a48a7022d9d219310a64328002127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298646c547e644d7bbc752502e3b2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6998bfb9466413d9ba7d88ae86b59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e44a21b4557847cf8d7e50c6b58df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e03897c81ddd1015eec9508b1226b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072f0d2dacf0aacdb64654dc3586bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbba5281e10ebcd3f724e61f0cb29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449638e74591c8e8d85d1e472167be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb05fa6378a80b8a8cab3e284cb27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1dfc26428de9f00ea3f45d9c1713c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de20bf61118b1594538a778a1fa656137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57327c89c52a5492e114cdb4e966e3f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96607e75d5a35a65d665aeb72091a5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9955ca7f3f18ba8b64b17edb1d143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf49180dac3a78d96aafe091762e31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bb10001de83ebce3c7ccfbf0539f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075907b172716b0e951f4c972e40106a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c933ac560ca7e81104b43557df8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc010f48ac9dfc42cf13e7c3271dd7cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff0631775d542b1b491a6555e2b99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74895dab8d096d1e742ac90d039a49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f03870d6015487c055ff27e30362e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0264e4f917ace1b700eca8060e6377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea5abbce82b8038e99faf58f9aca05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf44fad44c40ea2ab6106618bcb05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824274b5adf43f2fdcf75cebf4a060c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f27cc548379a7290ee21303baf40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131e8db278a9fe8c5f4d9542735b3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcd80244dc154ce2f5d6e151d03f3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2497645cc1c8fd54487fb03a3e77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d0edd596ac9d34507a4a80f864cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab055b5f082935bafb89f0df949fcd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284b3e665146b8cec47db8378cc382159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8c14369c39702e5f8884e120a2085160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805d1ddbe8b13d9436f8d314104bd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe573676812519973707d554aee35ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3d88c199908615e6edb5e7e69ac89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4429fcf3815f5746756b439ce039164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243423e53f1e22ea60e4098fef3c2bd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8c6344dacc4679c9ca1f65e76706166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66912c7a9ba661afc85a1a0a59bf1ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94600fccf54373de098744204a40c7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e06f135c46af8f1de99970e1040f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02e74258afd2d1460b53fdd5c7eec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40202f5d9a1fce00c2b5782a34590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a70ef3647baf6fb74b98805aadc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6be1ec58c9f11164e3dc807e3018b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969aec9a9d12b706382f196061dde10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0fee953e4e30b4da77116b84b28a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d0e5e1210cbafec08ad505950422176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e3a8073c965b07a9b520968c4a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d29c15693724593f5ec364e6c707178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd550bed18376b896f129d8cd130371179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d44b19eaa1033afaf1a2f0523553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ba87d130391cdaba716159e68004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76fc9d9b78a4ee66a714fc542c81db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccd6cc646fd25c9b818ff04344955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861dd8047f017221f11a84ad82bb778184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b1483971f2cd136b281f2412099b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc40b7771bceeebad19b825009b60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332352f0d72e41f6c370e89486cb7b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd89ae885a9c48f8a689f5c56232a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4cca0e9bc1a41435bda2f7fa0016a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d366d8f91db5c969404a927747b2ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5543b30adcb784b7f065c10d9b0a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a643288d27f2fa9851c12acf2e089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e546b5a8ba31e03e060685469fff5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9e60e59974dd40a6f9d68cd3c21c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406324a946964c06443d16b73ce83811195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f55e942a114f8b973d737023de8cce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4aee1beedabc772600e714cb4a827197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df480c80e7b1e1e21039c5b5f288396198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fae759875add5fc7b709c42f84a637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b50b2599938a53f07a7ab5adf4c88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c79f55bb442173d41625fa742ba83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b42ccaa3ca0b8ef718314cee777f45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5762ab1ec89c314fce02da95d03de2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0716cb535041a87d49a7a6cded9298204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc274ba1d29d477b6cf4ca793aa6d1e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231398f57ce060422670f72d27e08bc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15bc6525650d11fadb471fe970f9d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d207457b253c6036d528bb13abff329208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c30784a98d99691c4cd92093e8d37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22733adff6f1d44f92c6e7adcdae7cfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bfd61d8fc2ea1c4f5a5963a2407c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebf5e35441e1c9ba45cd9d66dda9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4fd750a5ecf716604c1b4d0536dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beafedcfc6912ab8195bd22fb5fc7b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ae25ef0105f5a35bd332952ab776215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefbf33426d89813cf061c43f65ad77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8493513f72008f9a1f8cabfe81e57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0bde881a00ee10bae369d67991c90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ac35063eb235f5b508d9bb37e11c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9768f281c2e1f8af9c31519f6fcea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3acc3073b696ecf34b1cd14dd0613221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541bdffe2d9539430585f6cfb0f6d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e872a293241df8c41e919d5766385c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949ab623fff5104d35bb51dfdeea07c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bca85f05bdb66e124e04e29ca72a20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610e163c5d1ab955b0fe0e47ecd553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ddd2f13379bf6cbde126983b8d21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a22c70fd17ceafb0a9309f41e2b264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a38006573354428cdcf2acf03b35e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836113a26632e7f08cd323ebef27e510230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6757ebe965931e510c3192c9c91db3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ceabf38d096b1ed36c1c84897e12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2762f92675635dcaad29072b1a2787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba282e38f0026a6c307c0ed41e2d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1cfd38793f7ea90dae82467047119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa3915a12945897bd632dc69353366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8d502422bf37a2b1cb1bd2fb8255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750b061b93b7fd989ae149f91701f9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7eca90c62e0e1fd0cfcafc39791d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b41c20cab65dc3b1771867ec2fb674240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0442bd42dcadd1354899e819c69f431241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f9b24972c7aee2b4371b9c19a56e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d79a02df175f378912796f36dabe4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31415e1b335c885f057c3f3415279244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ebf25ff446486aa81d6b62b1c239b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee20f21cd9fda5980ef4cdda3628fe2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c5790f08cf105fe5d35bcb13c3e07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2040dc537f58a02cddc29da3fe4fd03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817890110bbcfa2ad252602acfc41e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b7ec6e95b73177f8629556e63ff8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8ee1b58cf0d59521239068639bd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b53cc9638299104b836240bea00a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aad0d6a8a0343aee7b2ed940266c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75af44526dd39f8443db7a9523d943254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdce2b0f527801660d99fab875fad3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a709b896c6ed991acb5a4ceaa654a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b24f6f50ec851a465c104f2ebe40c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6408568b637376133ec6430729716258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5839145c4b131bbd9029ad38970b9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef1b014da217464f14a6bf11ee6457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef4b78f20194457da70aa47779778261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a676e1c5d59b90873df50c3ba78864a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee0936bb5ebde9304609954eaa1fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11cf57c3c27c1047fddf1bc05a0117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010c63d854297258a8d75adc21e94e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a2d04c6f99c73d74c2d291f48713d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99cd0901eef4222a136b2a3c7a6e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b982a32bd0901cabe27d7859cdc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725646d7fd404c99c86c1370da1c08a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706e0e3dc4b72fdf3bc17a61cbb4c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638e6b1d72cf6e9670f5b16d20f5d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c9f8815d6b89257a83e3067c52ce8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d85d1c1dd7b4d62d3869372863e6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85acbbd6f7ab1e5dd1f190650ce6c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5734bc1edaa0df4c4528d7beb77d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2fc8bca41f0b89d45e274f0caeaa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1802414070c84a0cdca99779f5749277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51f61af4ab9cd317f55caf39f8ac02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba5c7f78e37d3d3953e5aa41ef2932279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05d350271ad7d2d55b682eda1cc93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218145fe2f335b750cf6e2644287378a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac69beb5e5cb8e247092c2318a5d4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dedb74678509a73f77968597209902283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca353bbfd4fd7dfe0da301bfb31c543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85a0ae766489a055328e03ea05e85a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e584a29459cbc8553c952cf95946286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db3c16d80e52e628c8fbbf6842f7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4b4e92133ea6ccb59a82738cb6e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432cee73a5601422785ecefd5106da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae28c92b87555f34fe3f377665f7bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e9be1badb2f1eae13f8a0814b63a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952194a7165e97603e725096e3d01c4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fae7cc7a7e5b082671e264c7e0d149293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf446370b7b900c6e94bd886207eaaf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d797cbddccef449c13fa33d69d9af0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024df9bb9eed31da56815c6eda56350296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ea1688f9a7913c8474dd08b9bb10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ec7c627bd58194f21f0285834913298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370504101dbe649fdbc258cb63d5e27b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763178cc0650c422e1a0114b2f5d41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe41be91252ab3a2489e856752aca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca704b3e655fe7e6c125b151273f825e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cbe0e828f07e4201d25fcb0cf3b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06bf1ec9637804ab618d0a514c4ca5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a611de7853a2428a00baf7ccd6f60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab6ad02a1ceb497590ebf3d2c0292306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828a8df755d124d96fc6d2926059c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d22c4fdce65f602d81760222fb4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa70490f3bfd18b10532636ad0424b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5dcf90063556537d2ba86e3e0c503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaac34331a52a78e31404cbe55a208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc796c0efbefe441219c5e80aad006d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4a64fd7c085ed6fcf34cc3998339313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126725a5826b078bc8f099b5ce36c67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d23b42defc8e958728739abcb3d657315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89483baa97236941cbaa9f98870205a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830558a2107f495ef4b93edba4089e46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05134869e93b843c6070229b897f1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede31b7d22e6374cf7cf31f2cc18f15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ea9ebeb244d71d00120461f170d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202ae5811d68385a4855c0f271fa030321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244ddf907ba9edcd19cca70e164d0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd5fb66932c313b24247f92b92c98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d026341e62922b438edf702c56fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe62f99333b6deaf0983381d37a6df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0c7b41f0c0eaa8019936d8050e9e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8bb38e11226e0766ab3d73d469697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0694caf5966d73032746845aeb546b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a52855d306d98910e2daf26500f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7964cd1a3ed3ae25e6f5c373fc93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95cf066d0873e8df14e808c96d263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f6eb02a411e43b5a083744bf2b9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737f3009e4d17dd7d8578bc3d0f0e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a09b2f537f66cf921ff4c031bec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621d8e733623dfa85d7ebd2f35feed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f2eeb1fcad38da07b002eac26ea7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04bed0eed2c54b3bb79caee047946337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981461fd80afe572495de9a96316fc5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d3349b3f4b456be6d93c5715f6438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9ceffb3f5f6c4f1d879d2a95088e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48416cc86f405a0075721e1dde0a59f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e3004806f8db1661f67d01b9b2bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b99451610f017c5e885451e81980343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c9446eb9d8e5a40e8763d003a5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381bd3d90ead80418567b42af4a95ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e292e9071c2302ccd8041cad4ab5c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5755e5c39dc7eea3c8ada0416bd2ff347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8979801c9358df64d7e868d7da9ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2791873ba23a5b5d706c6adbe3fc322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a078133bb6fd46d3e6f094d8c88e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c183801ed306ac1d803f17218a3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80573e3b0246d5941ad37884983db15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31802687218dcaad2268ce39e2de293a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7370c54d350d5a283bbaa5528d11197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9854fd72875bfbb5363fa30161d9b6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73353f0378d9602c59fa9dbd23c04ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dfdc2c6a7198c8310de8ea31c901b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03c131c756b5bcd9cb9ba8556b94b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b4ff654f8640ecc028d92adae97812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036383c1b2afea4ac3a00b0a33b2e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7716e331c50a647c5c7fc640d8da40714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeedea4f088b2fe38902b7f27e383815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7bdac4571acb71a851bf5d8f7358a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a38f4e5d1d8453a508a7ee4d743d8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390988c51759c2262335e810ed7ec918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b12a90c4541c5e298e9318c0d0c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb2242cd9644eccd6e1db59c10fd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d76e250651a96dcd9949bbedba2a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48cfdb96bd142a8674354d5c5947bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c1453c4d035b5f352aacd4dbd56f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea51b88e54799b529d4ffa2941a4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e02441c7a3d1f3f7e64681f74716ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3e7ac8900e42727c6633ce4cf48e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dfb4acc44c294ff4c1169a3266ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f061188b75a3fb452b617063862dd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c07d0033d2cdd86fc76d334dafd2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93999ff93e4a43ed49f0e4da7b45b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f748ed37a1b661fa58a2144a44bbf7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf41848959105a71224e07dc04edcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954eaa615f54b28b1fe5d807a82978733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9c484af7c79606081ba86f17584aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c87832dd5f828b36870b02b76bf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb85978290fe6617464d5620a07d15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d2efbe4aa217e75f20d19a3fa673937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f94ff2123dce8eabdb812cd3f914c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a1fe7f472a3b98c45fa084ff319539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113266578952993cbaada8edc1f93040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7fe002c750e19778a6ac333d5508f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f031b8dcd2e662b84e16fc9fa0c6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fef87f1173ae56691ba3e46b04eae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8567f16a3dab37fc71927ce70a25144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7af53f424680b466c8d35e0bd3e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958fce841d1295ff16ed44387a4a60a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bee03d9d8e61b08e9f333c73843bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec3cd9b7a716521070709d71245d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e984cf97036bf9849fec6df186e7b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4b65139de55273f6535bf9b2bf8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a9966fead141be4dda273c357546051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d4f5fb451069dc3942abb80a634c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011a1131d09fb5efe687aeec6f27bfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699e67ef1f60847f8292d8eb01629f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6e880adcae37c098611ea43ae12c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7815196e6fca81a04c7f9951886ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961594ebdf086e4ea3839d09a335ffe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25006f30f05da8082884903ce12c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893486d3e264871cd29ead41d0553159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea42c8f448e6a4319eef69d6ced55c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a02f67beafaf261f5f4019bba74d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9005f4d9b8414352bab584ced340acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a1aaffe1b536d73d8094f8c560cd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae04dfd532e786a46235c28c3f3ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277a886caf719cd1b0917cc085b53d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83418c892b4b5748cf1aa8607fb0f4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffd60d4e6bf73214c5d1dc675140067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b24485be1eb9673f27066a73d1e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a9aa48ae1b6f90a2db81962d135d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf754b1f082f295da0b4ebfc03340e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475e67446759b420556f0fcbb0842471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e13e53cf8401c6eb2c9bbf9fb50672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20a6611bdff233fcd7faf283db98373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafddd4b7dc16c3bff20a6dbeb6f1bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf7c0a17314d599e0cf29a821754175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdf4ab6396d527423955531779c3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd083623fda548ed5f2f90574a1b6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57d32980308acad1ad0b56fe05ed878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c67f1c38fa2cb8eb316ae28fb6c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a062ef1ea9959b32a48b97e284c7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7233640a23adeb8efbc64eb7011ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866a837cfcea621b953dbc3eb83420c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296813a822e2a0e41656c906554e47483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b50b7f95dc2c9115204cecdeb75f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecdb9c2cabe43d06e68e1ae4d774a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727417567a67103119ac2be94235219686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4180b5343a87ed37a0e0c1160a4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36db31d65d1fec00dfa49b126e83d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104033468a2b9fa6e4c22358c4193589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9fd8b7adef3e91589fc354a33e9fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cea2f2efe709473b12f366216e7dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24d082d28530e02574f7d9592255092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da150506bec0ecbb98f3ac3d1c53c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a59045c50d6cba187f75e36761b6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9be76c6debb8731683150ce8dede395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67726536c60ebc6847ae9a24d04cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702efea36579a905dfff803717a86297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d914e471323e089431a60090a68dfcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558354fd0d31312f74b60e41d97bbf2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b795ccea4da148bd938ca851308ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b327f249799797ccaf7d6d747a382101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb600b38c4fca3bff9c694a0fe7887102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade51488196eb23d61ae5924e0c79d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f8301d609f14380bfd5986ce51bac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd82a8df5a2c9356cefd75a7c5d5fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b17e0f95af06f47933d16ef1f63e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc98ffcf41043054204bf7d6e278eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd5df9348f542968309ae7769e56a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e04d1c56bb4707081f7b4a24e357e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3cf5ffb8997d959a0164de2b5d18e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac9c78624649260b90ed5f0fae81c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab9bebad65a5da42392c2fae20f0b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca551bb54095813cdc18afa70c2531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831541fa499bee906f6e20c08a04e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fe13477206fb6705d3df46af0713f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3a7bafcff9d3b336597ddb39dbc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f44dda2d455c801f4c83df3382162c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11992df23dc60c8fc7fb74277497afa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019d762a3dedcdff869424dbe9e808119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbfa083847948b263b57fd17ba347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0a2c967027291827fb211bbae9c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c4ecaac944f1ef5c7c2d2d3173ae8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202561614100ff5837131238f8c101123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36744c81154ebbceac33cb5011f61a34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b56cbb03b2b80a5bcf42b4f37c74c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2842ee0e35046c31c1dac7083b81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508968c7c02ed65fdf959b3370f691d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343ff734b6e5ae78f27739cd3a3273128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b69d8b5e9b0b8da9d6f2af0c0336129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eca8e1a002c5f73a7699e053480467130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328396f2508ebb9db29b62e5da5d805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef58ce017d2517f3aa8b6fc6771e4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba65e2d6e11f25955b557dd97fcad7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07560ee724f7efe802c0b2540f386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf9ce652564a8752cca0e5064d272135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728c8855eae15e9daf1adcb216aca8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca494e727233ffaf77182c6104070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a0ab6b4032bdc70b9a72122b89cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617d4888ac11b03cb8b66cd48997cc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d164b02f611628ce56105361e70e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6370aa951f63dc9d9126019904e31aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc5f1f1f545e2020210c0f6d3fae7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632596af22615b40b8e214f0b2c3cdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8644d0bb100eae5388142cf709e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b811c24aa9f74be5193cb85bc4c4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd2feca8332a0928ef4aafb9cbda1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361666e72ee4b6d7381240cfe8473566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b1923b1dd9271a6d40e83c57f368148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb34e4f5f19884f70af18de1eabb95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c324f5f5b94e51ead2d009bc4f535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed281566e1af9aad9816ca4b8e1c158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0070a42e008428491cb207c7aa027d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7e1af1b51a99dd9b212677131d7fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a441271f6bf0f785bd72ab36703f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6d6a2cc2a71f41eda9a887f7c1c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7645b8bccc9de3caf50ee98be92869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916795f23cc8385775c5c4b14a60926157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f56fe9bb3fcf192a565bf702113b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257326d54cfb2ca81f2933dc2ca9fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244103155483e484ea5e444f7993a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd7315e7dfc263f50be83a4f278d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e664dfdeacbc4014613dac390a72a13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35dd0ba044109e763fa1b440666a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a124bac486c2c72857137b9109867164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7aa40cba2302832a834627bfa7b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f69b821a2925a21573d6e1a0400e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57662216ec7187c19623e4f69e79367167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed01e9c188c3683242c2fcccfd57e77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149705783feb3233791f7f2d88e00b4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f19dba2d098bc8ff9630705f76337170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e166c1645709db4e91e12e9c01a4fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0efec22b5a7e2f59579c17e976ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ec8ae267ae9283dd2c00393f066b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be4770392f2bd93ebe83ee0fbb7736174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d40264b23c9c8b400566c0aa12fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326588bc1ccbc6d948521527439f6dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0853fd572f998dcbb0b7ae9887c579177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d073392feb358f1c3fc504ee0210848178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592df2f9033eab86cd568dd63b04158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ffe4fcda1d52c32d6bae5842c6e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724094e2237f044d4e99a4fcb85f4de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2b37867c644fd195858aad362a303182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44155d22e18deab5ae2774b2c8f9339b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad3bef64ee2902f2a15d2304c8fe94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca201ed037b02c100eac678801f228185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3bbf42080e40a6a70c0bdd5a9ed47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1641b5366ae908f6d09badab80bde2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e721cc808c6e258fb1357d4b3515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68c81e5f97712518631f15b5a60a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53163243d7d9d593ce20451be25b32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ab18a64acd97b774a36834c1b96e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da360a9a9324bc21e331c9b415f5d90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212664b435facc5a20dee86e2e8c1836193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53b466e084d5f5d8768e8681c6571e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a3b16ab7d9c26d625e0bd6a22cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d2e42b369f9051fe4e3f5791caf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508b759aa0ae0f22f31b859bdabf64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c0b7b8d1676bf4ecb0941f2ffc29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e158fb52a9c588e359b2b7048757199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1df63ebbeecbbacc9b6283c1417db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13470b0158567ba93f459d48055f9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0240a1806efd748fbb3bf5dfc713202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce75af6a63026195f96ff43595cbff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b16c81ac18e15b5513859e0c0315b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f0a6b0ef71b4c18802c5c433270c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3cbba460976bd9e87a17eead775a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb1a35084cfac8c3a051dc6e4153b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72c00c60cab8480ab53baa0899616208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa21692d80539c0cf8f2aea217853c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a2596bdf0f2e6a6b72a133f30365210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed2b49f2a1af62bfbff20f76479a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a981299d824d755e45f5f00ae317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689074559cb69973d2461bcf5700519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243d30d6776756cb470b6ca07eb13f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072f686ce7b412e7b0167238328498215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fb24cafae17987829a97ae6a939a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07d5dc061f53c81a5847d9ad0ea62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d6c61d2087e40faf311dfc55f363218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d797fc598453cf24931487aee222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd61bdb0dc7b78165154135e5477e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab33a7cad96dec86c6a3368b6ee7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e7c3880d9463e9a7c7fb1f8fd6010222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df05559aba41492ec1505f596adb8ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e7dc885af71040fb4375abf82c76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374cec3fa53afc659dd514bdf0125bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a08b30ca7243c0a0a2eec55d6dba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbaff09cd07c6c074bd3c6c92b72d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007b0f1f8932414459aa832967b1588228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798b93ce54f216fbda5bba0690f230229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae59fa500622c76a233755a40b28e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d3f89f1c055b42ade75695941617231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a17f14357a53dc39df38ea25b206232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcbdf0a485b3d27255559d51c17877233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d81d5e76dfc0e130ecc4b6b890316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90a18cd42fdfd9494f74cb2dd2c3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b33cbc399294e6d06232dd9408784236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd460d512bd9bfaa12bc0f8562a62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839a1e63c391df147ff2e6fafa324e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2f9cc19276d537ebed9952e5e391239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ced06ce8fb76ddf0f293589b02f6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb1fc85ea15344ef76129395af257b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd3b3561813a4fff7c41f064d7fa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b4fc0ab2ee606db97b7631b33bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc30fb66e122a57909fb12de70f1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9feef55db47fa256beb539ef87ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f7a1a45d2738fee5be2ce95426f6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f9bfbc58430bd46cfd6d9495b4f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86c4336c9da73e02253c33a671060b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b38044b3701476acb2652b5250e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e596c4dfa55ea0615271fd58536639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c6df58cf99df3b320d1d06533419251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41aa9aa58b265c574428b39295f520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3707fc2872114983c175706bc242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb9188e7267d2028f08e19fd6255a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa2218f20ab14af2b137e0a1de902b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3c1ea3b4d67eaaf0e422b63126c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685bdb813e3f4ca48fc35cfa909f9e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abd849516163003d7fdbba3b308abd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe148f394b934f3cb7b3e1c5532a840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ab9a5abf5f604c690a4766994260260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc9766d416909386246cfad39c322261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1691d4a5323be984ce4511eb43c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52c41066a812385d8e31e1edd954c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847fb5f64155e899bdfec02dca2dce2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789169edb5b75045fcde18fca3ded0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48f2b1836368b39aa73c2cb207572266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceec6eba5eb7a0ee6ed135c0c0780a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6c7978aa5609eb3545c3ad85c648268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc275383b45239e02dba66f766fed04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fce7a3bac198579dea6515110f50f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d9ace9fbe736749e2885f9722ac5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1b69bce5650522256beb675b5ba2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5345db693e10302a97e86c9c4178b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca84b0cc4b248dc79ce83a985526ab3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1bb19c68ed4a6afd9292d1d44393c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c46c5aca108f6600a5fa6889b5590f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431830b4f62e0c302409d4df8015b9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3030379a601058e5aa271e7630a095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1711d252745140a300e73a8fa3e6d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebe80fe2d9e7c13a191f95787a9a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c7c3aed032c72ff6d97b1a9193fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64094f4da2534e852fc0c979027fcd30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1638567e77d9e4bf812263e3a429ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604132de5a43352a0bc5649b928684284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5226ba4ac2d91536272971de3fe91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c00031d897cd251a4af62616609bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed87597d225245506ddd3a82912658287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb759930915ec49e5db2ad51fdc3ee2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88fdd22c830818c846ae4d9782732289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0ddd0eaab35ee6b8cb4005899512290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa1b16e9ad7ded869e52ac0a28f5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1e755f0e80f78e717af23a7083dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d5f1aea302f576ed665918e876cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740bc1da0cc3f7fb806035cc6c5b8b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b33e6026ac2145a73245b18ebcbb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da438837bf86bf2a758ccd8a80d49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556940b07db7126532c12eceef37b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa700f5f049c7bc5457479051f063298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759a865808591bc055b6ca700785ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8bb0a1479c9387a622339113c3ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b6e496724b58416ff4f03ddc8bc06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62aba5dc1b6a61dc6e119f1ca7b62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e2b2953e4a4a05982d210882759fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95d6e685cedcf91eaba381039fa58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072bca1ec7e4ca516ce48c30cf86f42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf9b9c0c8a9299dd846f454d56d61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8337114f0b5092729e0e6b76df28c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57140ea53a1dfec97e5c30238e5a6320308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07767c1b81c37b67ba4a37490e2b3083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333a50a0986ee7c3fa9ac36099ca4af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3ed5f0651f503e47b6874724e4eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4366712a88ddd268e66b92e350978d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35138fa548096f4f341b886ff504d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea14325052c3a3bda224612102288f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32d79efe682002fd7d8cdbabfa176315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5db53425006f28bdbde36229c3b5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cdc90dd2be35918912b3acd1bf468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58f034421f017e13edeefba027754318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18c0928a89f69efeeabdccc5dfad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7ddad824a1f36186442b77869bb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ca4df0e6f73ac963c03175d4fc3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e89a65bb7546b0114ac28b74a6011322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b29413cd08d71f2ab0e9958246c8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442defaa2c00022c0c789cbfa8ec64f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce00c79c3a5ea9f19f686810a933fe325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>