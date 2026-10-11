--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ffcb49d237a4d1511720670e961b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3bdacda35e6f82df448a667ebb332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e21886f3bdc3af21f3e85063896063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724bd8363f14c16978237302bda7974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360cd9d963b87a407e03567a0a4bf1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397a63d78e7b8e319c7a32b7ac2d936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4747a3cedc3d1ba34e2055fc9c494f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561763ea290ed4be5422e1a83265b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ac60d65228651b3807ac7d0fd97f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475c937a2357d338d47242668d24b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f1e5e97e0419b5b4a6a5b6aab359111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2241579cb53c5b9d272622d4216b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d227d836f25c70eadf158d8bccd4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6fadf057a931d18a38bd3711d276914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45e63b2851400fd7b747964c3939c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852ff8662db600c000bc163c0d336616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e35ed8ac84646d75f83110616f6d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa6c6b9835c4c101bc660a37a560718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd562939a8988ba871f9c53ad41d7dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735018c00dd19e203f4fea26e08c74720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae75e87a7d6d29505cfdb7a5a00fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48b0c4aac06dceb83cfd48687f80a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac5edd15accdc5205e7804c322b1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145a5ac9513e4e85f35140f4d45762924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def914a55b946f7c20a21b6baa8c27825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edffdfd79201ea2726396f3c3c3c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8708b7b35c42b928220709ed180ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72052af9e4325a37b205d1a71dc5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4191924b65845821e879b1933d2068d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a2ecabb8333018f9f4ff16db4a85630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec74569b911335db9ff0b3d8b271d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0430787e017d18653248290bae711db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08db88f7de3a3ffe14077b1f836008233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5376099f3a0a1d0fbf3ad8597d466334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f888cbbe08f90640be5a2bca26c98135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c754aee095e16683398763511e88936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88901188ce1649b9b451da958ddecc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d196f86e83edb74e1840461985fa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b9432e7d561c1d1ff93c9bf6811a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b336c2ad7b0b039eacb16d666560ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2309aa8074291ea25cb21c3778fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0c0587f9cfd0006fcd0ecde0c5ccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259997aafcf05fc945eae0ec3a24d4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a41c5721898d01bc5858a37d06764044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed88ab70c01f05be2c1532e797c6ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830908b04a2d9803776a7cd09932bc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e966bbd2fe956c1e0d3f85a6fcdc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263cd0579e80334cf3033d7348e4e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a4d134aefc621852537b725487b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b95e4ec1c013478a2f2676f6b8cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aef28d9b6086942b9633395cf760951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68374310e1b898ae4046fd907c870852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2318845705ec2d14a676333705792653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f413f873025ea0592e807ab5c5d42e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b260519a83455d9bfa07e509814a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137ddec304eb4ab6f58c0f5d6d4d3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a4af3771df9ee5d2d41195045cc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac377e59cdb191d3d3d16038da3a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472353df6a79e5ba5379d1c2c2c96759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b6554210babe9d0738d2cdc476dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08345d43d9bdc3908925af832024ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc8139e3fb977c4a3161b154fbb7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd534b4a17ea97a7ccaa862a7ec20063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243b2fcb14835b01ef38237792430c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01873410cd1b7f58281819acd458979165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6d732838de097c79e639dd75cf1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072446b4a6d20a3770b78c9abed50b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460a2617cfc5d9cc98a7d3c71d296268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6dabc13bf6e881eecf162c02faf0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c900dfaf7bf1193ad65550f6c78d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20943e5a3ccd54b2e121a05a370ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b53f1f7d41d5296e54015d9d2fbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea62121e1066b0cebaf923ee4764c8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27ae2ac8296b5c1bd24d04a6dec6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f5acaf9d0a4b32d93fb5e3039a7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2057b9b7a88b0651f92ee4e01fa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d677c11da3d4a77873db07bf4e4bd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67979604c0950dbd4e28d56019b2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf137430112ed2792b52dfa809c021b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf1f06d56637c1d63e843186789e5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc527984830ebd8821e4fd2b085be681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105179fbdd1d6f6f7942cbf2063d31582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843522fd43d4017a2c68745ebe5a962e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6fa5c76ebc83b82f410b911e1d09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928c96ea9d96a25ecfd2bdcffecb8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435e2c050a9a8b10f5f280f974a9b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8573a67607bcd240c9cf4aeccc33487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c734a4f98a7112605b8866d906a0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c80cb2d3fbec4f5bba3095400f1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c9cce736cb8afa9e709900c7940190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f5c3f2d9dff9410c50bd16fd0409a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba8055d034882f49772e0b62956aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344ade035f1feb92530ee27295c33a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc5a781e11be912e062424ace633694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e47e8e344eb12dc285e420390156095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d4521f8a17300fd5dcfd8e4b029c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc9209edf065d814cc31665c4bcf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051f3dc11cfe8564cbe40a0594e5f0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975076ad4bbf69d422ee3b29b3f5f0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f902fcb05d2d7fe8c5882c05e40a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b01ce8d2e84d6d41f56e1f9593d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d38e686193256a6c93ecfc534d7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e8a841d3a172a36d3bf6f6ca96644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8107ee27a934daeb28bfe5c4732a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80eb2e1c389d2d072bbdfdb32a8be8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0863b33c2e8e8f7dbf63cc42fca3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c81e7396fd7b25dec8b4441c0404e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f3f48599844819adbf18c3bd5882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67ad3e410d60e0b51f8474f2242b0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d5b3a7cda2fae183851220173ed95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ecf46ae8ea3cdb4913cbf0ed3a691111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63220a437ad5f6dac363d318059fdbe6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb2ed94ad7c7cdab6702c02f9eb34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925407b8a125de2da7ac5915e5bf1d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e39427b66b0b1156c7d43821e6520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5739234164cf18c17ec10f1ed83e6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33963437919049cc1f9a5dcec4c34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588535c76f50e53f30a11f3d25122f1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a954b229ccf4c084bff2152a4fb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb3875c113061d7f8243ab71018c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0eae8db7293fd347ef3839947db3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730918a55a784d95c5fa3f67828c5590122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bca613ce0ce199211ca094e44b5ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe232471765394b04ad2d705af1ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7bb6cddfe982641fd13958c74d9bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af176e786db944b3c108ad6bfd88e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0955aa2b76de12bf1b125a02215a94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d968371d1415208889c6b9b0a3560128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b411c173f26e66c2f063b295953c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe9d51645934a97a2a8fb6ae66305130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546a6ee493b04cc99ceb4830c21828131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396832bded2c8c90e556e09590f5a01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d19a0020519d4c229da4f6b499bc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3254402e831038cd493d48a7f3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479def7308822f6d21b51611890a60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4554fc02c71a1a3947358123c883e28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b4a71a38098916d86562a3aa6808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda9e6d51da7cd69205ad634091c08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da519774f341634d62ad704609a937139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c05fb15a26ec81c278ab37a339c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4655f4d3f08c7cbd15bf01f08bf2c0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb292a29b2d8e4541b745bde9e7fad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0227c6878c05b4c4f14887866db8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de3071f9763c080712c2d330e9951144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa6744d56ed77b7e5cd824905c8b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab13571231ac1285aa4f60e603ac10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e868188b43bdb04876fda53c3cd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98f9f5c5c36f2a11efcc9dd464355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a0122ae129f61afefa158dc38785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104c5a86150d0782f322774e6d745b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997129c34ea607484e5243de13e48d97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a809a526c7b6045559d8d638edd70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464646a5ab494b4c37ebde8c0f3257ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b57d94ab82c6982732ea0c0d9644d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960213860b0a8bcd8673ce6a34fd42c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02d41e62041d45c26cdf4046b95b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f091a83f24234e554f1040757e47a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22390b11893776acc1ebdcf79e60a57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa9d0f11a307a76c8639dc1bfbf51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c0a797839693398506b4273ce1078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995116b9c708591d3b8fafccd9cbd70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bb0eb367eac4b5f663b26f05df66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414c5689349e89d610bbfe2100fb1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7180b0d624a7246610727561a10f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb1654edf0e2f3bfe51918af7684d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a510e7d42ddd207834a3eecb9317f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813ed7a0e8be3191ed1fac803af6721167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25da5ffac324125a72f5a8a15da0b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567f2b8ad6e7fbc2f1267ac00b94a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dc63f623fe8f17f99aff7248c36cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ada986ceb0393ccb23a74cf18cca9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812a334ac4d846a35f4df6e6c07349172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6a8e90aa91c101593d6edd9487fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e148e57221fc1dbea4493d05ad2f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ff0dba1034b1532a53e91c91b55b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890dc4175f6ae4aa9d5faf9b4a08c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7fc598b6545859bdd23efb2a787c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc895c9b899b08bfdd2e0b87395a7a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a7a339d898c64cc2396c98d3e1c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42601a47c65f2a1e07f245482e86308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d8b41812cbe03f7402e0087c0b33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49753ad1b49be612ac9d87a75fe4d71f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3355c616287368346ba03e2c28d04b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35285646d123a00f74164dc436dccb1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67bba65f8e1e5424f763398dc32b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b22d0c77a2e4672929f7ce530c22d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c4d167a6941326b2a9ff51c871b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61742c8512867fa415fc1332889ab01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6bad431d6c013d6037fa5bb3335fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990bc8cf3e6ff7f36adc51495da90b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2ad95854ab72c969d060eeaedb8c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9d1173c0db7b431704ac0a4c8fb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43035aba931d7129af11b85d83bee9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec534f30460cc4d6af76ce15030f1b6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4644630738407307f4b2a140160f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020bb64753ebac153f18262dc4dc06f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476d53cfab6b39d8bd4b3b61a13618197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02abdd80a871b60e858c3e523c866a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468b858c5adc4bc901fe6f65c9d87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446c46cc090dd9844813682d52318ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6d077d78d08622f4ab0553d94033201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127136c0d80ded91a2ebc7fbcd3b045a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c79928771ffc7eb2dfdd46f61c0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7781628c7e00264ddcc63413b712b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc77c171cafc8d5b4e28c12c4084f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a61f2e35001a1ec3b35c2de1981cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f8b07e65089df020837ee3fa5d52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fbd7ed9c466016ebc800f33fcf6df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4b3dbe3324623a1053705a547882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d92dc1af980d1dcd76de93bccbde3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee46e967beda2051562e1f69061d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69cce14960eccfba7ec8d56a9eec9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814f893fc1233428a18bf7145876c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc5df7521ff7e3bd2f05ec4d23931214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ba3bd81229c98c000d429f6f80de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c225e065523b94c033ad61a6cccd2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4fb856491c366e9478386c7fd89a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39549c694e7e39f0323b049272afaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b7951d8c212e3f77e2d99512ea2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810207173d423576201b8df226d571eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cfa8ad7b493c30f9b174baf0398c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b64f74cb19c6c4795b420357b3853222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf726e896439d69b30045eba156647b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475dfdfa626bf3c2fcbf61db67726b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbece0641edd526bf618f00b7082c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1eba23e004d064edeffbcfca89d20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f499f9b8c260e5fd0dd20d8bdb1c59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181abc6595aa350b89be8cb3fd1c3d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc29a4abc8b5ab67bce45e39bb8847229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be10e5889c3d30bd2d035c8d3dec1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76345383aaeb7225f44cac8dcb10a27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f53aba8e79851b1eaa107ddcff9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3cac70a26a3bce6fde0880d95ca9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79ccbdbf9ec2c0b85de0b442e50436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016002e268debcd89043c06794ac1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a9d7f23ede4e196f0ef1b6d2e6a71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e4a551024b32c563b5025edcadcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d15b63899bf6e0a7700195d723173238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10cd28defcfecd558653d6aa62dee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc851696e64b6cd62cba8741c9261f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ba14c24604054e20e75c15213208e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf60841ca6313e5dee6b9ad3084c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebda66c06ec738dd9ff2132e286ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17155d0fcea9bf2c04b3b32b10aeebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed0f1dbe37eed90c2b5d08427c759245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014cc48ac05b86414b1ea817a96bd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190414935feaf67335a2828882f4f90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175294e3902e284b30de3119c98aa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574198c903b93e1795b4bfbb6e100167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c80b3b836acd2e598ab20652e867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886dca0523b09d54be52e727a62ea58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c8c2c6f66c25fda0b22e53509c60b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b70f775447cd3a6262632b43c0eb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73da1016946e32af9812ce5e7d528254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b11c66c2006d2a6b8524d5f3242d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f5944627661d0ec2aa56f22a01f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfe057d862ac8fca81481e6c8b1d18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0df64dfe9f302b5e9bd146c00b77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43796f5d1263b5657973136282d605c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765cbb7819d27a289a0d4229dad92e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe621e70676a75e151db942c68a4ca7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48cdd34db018a06c801ace0dfaa92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79732f887f76c38d347cc465d6e94fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee56d127665f8e3b4857ae7f4f70d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb686c1ad4951def37edc54644e57b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e8d114108b91d1accc9aa43e57bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb21c1184a91677ae7ae91b6061527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c716f862e6bb2db757946a7afc8fbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f028c736982556e4399e9021915a7ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd169935264691ee5198ef63008fa0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac277b81ca4734282451bfe188902271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25dc6ccdf76a0149ff7578134f0766272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179c6e789463e24880d6d358b9f95a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678d7d2eac0ff24a72a4f4d9cb7e17f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3525da44bc7827dd9ee3ad810b4e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cdd36996b7e1668a82f30cbf654f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980d14791437b5d009e5f12860d82c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf36339425fbad040f03c2a38c38d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd090abb0fd6ed8ca98b48f6e372b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470661e47130ea4403e9ab525ab8eac7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341de79452d68b15e92f74e3dc7f6bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05990936535d458a7a14c198f8340d33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2733776cfd71eec66d103a928603283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0d2ca4c386575a9eed397589b549284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff31e384869e51a590ac4a22148ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f704e67c57eec7c2fe04086b71b902286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af24de3430383d9ccf8f57a82d96fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef0cb2c87133a667be54c7488d707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53c3781f4a82b38eff76e8c2ef941289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab733019a7120c2b1ee46f74434985e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e88c213359752f0825a898e90c300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a70b6d51a72954c0fd5e1158023a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590c13e559b333ca1777f87f999eca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea631a4db1ab404823c7bd48380d8857294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8aac0a7761410f45fc957fba4e6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa482ce0860e0933c97270cddcf2ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e579559a60de69564909cb5042ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9920a20f287f69b1f3699c64a9b3a2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e840908f90cd7875d4fa2df7054af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918fd6bf1204bf8fe3c032f35502e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e41be75b323f3a7895c2b0ee7c5fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5baf33ce2775d7f4788eca805064f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8756dd02ec64900b307dc6f6d4e710303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a5531c8945eed66e019827d41095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304f2d3d9e196d03cd51333145c9a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c22f08e2ae4b3bcbe3b8ab17027b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c2a3684f8e5c1a5f55e8e0c912649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4228fbd6dc8c2d48f54da3fa3a94c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a114fa3476db8cd0570ef052d14a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d471faef939afe79b685bdfe70b76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e38f135eb3079baf43f6aeac4349311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6ee6b934593adfa7fc78949f29d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc74b8065bf28f932279d64195a57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c25ff544061b29719efefa56beff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af3dc9520a4e2468728843bcbfb31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ff7bb3d326ff2eeb20f9354dca0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24813adf74d3303ddf457f17f90e0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64bf31fc44ecb95bd9efd275b53e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b5a73d63085fce60cd10d060d942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bbcf3dd0f7d4c37a01db67572c36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198cda6ee8d954ccb8eca139b3593fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859fb3c48b4f3f97d7c1bc9e98fba01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472415fcf938151c13ceb7231f1ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4f03fcfbfa2f98f2689fce542b8a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80dc74fad2ceeedf95061932c040d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6327a44298678ae35c5a837f73ec98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d575fb7efbb7644e5641dc2f6adb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d59bc36f6d06dd1a38112a6806779328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513342fbf56e4c15185f7efaee5bad42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3754412e542ce9eae1619337fbe29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8814670e876436e2907c99e5e0e5d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737cdc9b260e3e41702239f0c4b6ead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be366519e5fbce776656e6ed45b4b81333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d35d6b15d320e2f569b438d346ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de8ab4dcef6b5f1884ebbe6fabb4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4196e619de2a6324a2190c167cab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1e2475bcc325156893d05ef35ec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fde4166d93a38ddb04e55ed0d3c205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd11a862105c8a4b25f933d9dfca936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716cd81768b248a0ddebd36b416b9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d059195cef2127730866669e643c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f249d75ad1e29c2b7209edb36af9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441059d0b1c2e503f01f43ddacb88010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf693226ff012d0843abd817ac595811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2cf53e514555c411a8c679172e6b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644109435256da2fa03d8329f02d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1cbfdf13fdd2a22a105931b361be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704baeb62d2a9a04b2ec5ec3ce7cf5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23da62384ec1630c0d6f1615e0ff1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54503e5bc9c2b9d242167711aec2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465f62967488568e65948464baab7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8e1527c68eb31a22b33f01d321c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce27670724417eb3f7143eb658441520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da54768cc9ec9dbaa41deac3f084a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a59e1858a40b88698b531367ab9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a8634e3f85fd06342a70f6a0262723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6f2469696b5e0157e52f4640639424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b3cb5b241bb43c64107e150514a1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962caec6422757f29ca2ba5411edb31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ba327735122b76722ddebce9e76427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12543a19ac3b4b64e2949b43d1c0abf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad672b67896004a3882e8988d6fe94229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1ac86309d9f9d0bc96c82f477c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60396e2a0db5804b8a37d1d4e56524831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d77cbcb118703ce5643695cce526932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca7a85433b2b4ae28eef3df25564333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8daeecc35d798a582ede830a0438134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4275e6a25bf6a4847a3863b13573d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0e11898c6ea211417b1e0fd9549d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea9e44e6fe8e437eb63dae06dea2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173625063a9aafedf2122f502b672ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda65a0f8a0f4c149610e266c6bdd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b817fe80ad82e84d8ac12cd459a24cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60f72a54bf828e4926bef1fecd5ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed0116ae1f81ca7ce7d2decff6ec0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ac3970861a90d615def78c10d64c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb8371b9f51ecdaa71c7e406d6b1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec25c8f8c9d310dfcf5ca8467fa9a6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4453a6c12e38a8a461abc378801aedd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c1157f45f9d160e55767bc90eb5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893caba9a398859dbbafa0565db302348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856e7640040beed26ae22d5a69d0fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf623783fcbb9645fc37cfd8d6f6b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181dbb56f61f3aa9bd0e01afdbd2c0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c713fbd4212eb7d58836d526f3c9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c045e0b8c424e99889be2e4809afee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459df22dbe2d1efc3d29fa585bbd45054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731a90bf2b50dad2c30880c38d84e7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0414d8c5db4f6676bca57aba1cfa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68047d6a47609840527cb32f29a93157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cfab5f707eed8759baf807f133b4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398979388ddd6f5bbb2676123bff68f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f102b3bc09785ed660798bfeda2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39724eb61aecba3ef9a5ecb14ce1a9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca416360dd4c5815984d8f48cdb6b1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfaa8430a0a0ff10fd49c9025ceb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edbd02d6e7f0ada940fd0eeaa2728a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9333decc917d9fa68894f1e8b48365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89447c7dc9307c925fad84c7714c1d3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2aa2eb21743fc68a9f8948cf1d05867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163dae29da6504e38bdd6c20136442a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290fa668f24d7d3d13872fe80c7e58d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ed3ad58c9e63e35af4fd68ac59c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a847cea0d2993a517c936683a706071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db6be6e4c87ac7d320dca13a00ee872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59273aa14e0b21c8a05cfcf093f4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d843757dee0154887e4fd48be9c9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fcc7c6f8480006521b6f6b3d3a84075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ed19678961bcd46b5054da30785276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4642f7a6e31caa46c652926f359fba977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0500327ea42e5ca71c43284b4f9a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea71ff21fdd9201e2ea6ed12addd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720faf5bbd9136d08b83fc2f38709d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57007e6713cf00c9b9601b74cca7d07a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c85f9fdf9ff980b3345c64782d8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b7950b142a4ec9d1b86c5519089d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b4785a9d0e3893b959c5e2587f8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a8b5bee79bea19d7f7c30586d76a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed5deb40a531b38724fe83e153bb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f20c90cb096cdf0dc350525b2bf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea62fc5309c940d633797a410f10d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67d497c776827ea09b38ab92c6b7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070f69977cb1b72d88161783eeff2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34548076b867de217ac5934bf85bdc9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f396299a950fd5aacec53f7a4dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7634b7e802ee550e5d7f657b41842f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4fd851176772d31dd1a5778f055c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41ae1f8f1df9ac7d0868479a04bb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ce2016c1284aee52b9380befb38096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e5d6a60b52ad66a514ad28fb7e9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1d1869f353108acb2273ffee9fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcd98d25f1fe9662d72d0fe7fd2eca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84418606a3bd471841ce74b42c9f62b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d460a822c5e6a233df5f516cee4a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed05238d926a1533abc8df8b39741d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669197858da6f0006c9dc9c8de8ab27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e714071af3e6f3a22877d3acfc21c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9eef7f27f284a8a5f51aedfd4be07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaaffa82fdb3d53bdc04bdf05248ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee008b5d8889faf591ca1d1dc8e2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b52772f2a809b44e846b03c41c9320108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c75dcbf167370e21630dac76a6841109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c89436444cbde9fc7b3db116541d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211603387b1231701a93216424e3ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a71826faa1e9755bd9bc605b6b21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d167d8ccc65a44fee3fd0cdd3f4b20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fce359ec23757cb6b6b2464402bb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1b3fba94867af0c90aa5f25bd2db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfb1905dfb1c0725bb6d1eccf9cad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9408e02d7db6904453dba61e77ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f40ba97a0c5906395ab9b321366a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac7bfb6cdb252de1d78b4561044f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6d3b8a1fe3135eb0e8ccf8ee98b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbc3c0d627a25d38157299fde45147121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18c42bc18536276daea6a9bbdce8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917bd517f0a1824862e72746bd2a458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e47c5a05ed53078068d3935dfe46a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6c1cb9dc4486f827c422d749b079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac635aca9fee448c7802319ee2d947126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd345e6b6c579700dc65e48f514e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb85a36f8cdab464b070bdc31277c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a8c1c8da41e33e5e300a7e496295129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8ca3bac0de26c3ac1479b6274363130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aea38941270735f6bcdd1eb41be62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10841833654b6e0cdfa48840e0a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5465b982ec62d675e955f0602de7829133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572bb1fcb014a047911cc69f0b88f5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4977a357d11afb6818e8074600192135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bda5bb78cd113bac64f72852e0380136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55b636f8ba3db81ff9c2ecdf835ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87663e8771497dafa843b0691bc6ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc96aec1c2fa8a9f65d1aafc8d09338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6afc73408d82a4543fdf969205634140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0deebe4762a99042448fe457cd6fa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa70326d1ea9f059d970ea9ff3069b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d185308dc8fdecb60287ebb3cf3af4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf18a4dc8dc3cd92ecd0e926fce422144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ff72c199e3460c983cd09a215fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669821380026b87108c5742bc97734f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773fc7950bd6c7109cc325281fa470f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a05a99d5c6d28276f4045c5e538d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec16ad7f61d932a4107e1b384f3e8ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835ab1fa11fedc604f13e6206bdb6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0294c2bddfbfae236d9317a06c6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da55f1e0634898374b216fe52fa40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23339c03fb095b678d27db4b031e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4282cbd00f7f88c2c5bb757760dcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43124346e7b610a9040c22580ce9aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c87089c856a37c1d9232fedc84e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed367201c8610e77aa8407a52cf9780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6d845a3d403e2b03c8ef925d9961158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd0b31fc7d048f2db60338d1eaa58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5649c4e043ca41fc82027fe89f5726b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd0ea14becf703d9346f9103bdc30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d08949fee42ef7ef05f63eab382a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac648002eb35adba52f1202f52f19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b65ebe6094f0e06c8bda9a07387db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb40c506302d428caa9e49945cd69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bc9cff7625a7882c92c0874c285b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7a98a61bc8a9360cf7964971351ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae1a0265f29b4c673d4cd5cb6f457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd459d7c50d074f47fc2b75212612169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfee8602a45a2de1cffd6322341373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358a2ed23f892ec19b3b8d1df829cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d4e27dc7acc613b2ce2b6fa5efd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4fba7a3f131cab8abeaa96add1382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b52cf349dd4c558693d0f73bd41ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e2b251895bc93d15c75826739954175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0bdc1856a3546248fd72be88fc20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfccb1a53b85961b542c8f541393a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d261ea7de8b09e672e26880a6bb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178dbcaffd3b95a86355ad21e370c71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720cfd4e9d48d5ee33755f773cbe0c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e68f197f3516acbfd4a0aeef82359181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593ff1254b0e140f56676d231500bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe41c47b0bfab4e0791dedb598ffb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7640f0bb4527ca2e6e20b5b67519617184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72bd3142bea67c43ea52f6eddd81f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d6573124f5ff984f78033dad45cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac61e569510ca220720e5b985a26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb780b5f7314301a3599571338e6a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309694aef5d8b91c8e31d65b00bab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b66d6033df890d01906cc27a575963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ef5e11da4593efd3f83a313b15e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a574218ae127d113b96fd53bf601192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7b1d225fcf2ca27eb264c8583d98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd1d65927e58d8d3515148bbda059194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1847847c1ea4ac0bdf46e4b3c63b35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d39d388af4cbcc908070f0e4b51b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b35c7748f8a4cd1fde661a898b19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e7368266562865ca91efbe3c3afa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf22bdfc76d5c350dd70957c6f687199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720c0e00f5b4fec8785790fc714c14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7493d34fbeba4fe153c76fdf739f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae3a6a1292799ee841dda0f3c6260c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480b95a8f35602a293cfa4693efdc0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d32fda5ab16c27b02112f868f1833204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcd5f3d405973528f2051a25b7413e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ecf022747a2212e7d9966609cc70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c73d039380880693e2b5114e9f66ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e49ec4f7415ca924c26f4c1b4a2362208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9929d680e73ad066abd2f450ff2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a173ed5bc69fbf30544dc299f491686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc92e8f30f42b11ea37e477bf4fb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e486768b1449356ac63341a2ed21f14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f08f94c89679b2454220693c499b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b5e1a81b50adfbf6ab8f5a9a58f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce6eea4fae3638915b36398c2e3e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c47fc7860d60ccb35aac29310c9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0f6cc5b84189847225a8d6c8c5d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c45b0366e2febc4a2269fa1bfb84a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10eaf034c475830bb6429d70f89c52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b090ea972baa96af842cf8bd3c27d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde0bf5c25ce018c42812096c5058ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805660c0362c548b5d52c4007f45f6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4cc6336ae6764784d67ff38d4a43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89923c2590f494a8977ffdd0971b6073224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ba5526332538541314b597264092225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb8495f6e3b9455fabb3acf9d3694226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2f13234bb446b44618d9776b73cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b6f645f7afd4036a6d2ee41b0721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c3678f44771d42adca606ea8e98dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a4fa3759f4a3ac63f595ecf10794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf5922cba3f49ce616844c7f4a7064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886f8a0ea79d3dc64a745d78e61570232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7abc5daba0303bdc3e1be72eb22116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e6324634a2fdff50fe86f28edd55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3dc09ab147082bb9f27008c9ff7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebab3ddd3a6e1b0afb50b1346bd88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41df0da4224292d282861304b5a3c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b0a875adc83070bac480a77d7e2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037441ae423af37f79a5552a1a32befe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c611cbddd18e08ed8a60f828a54e188240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1ec011bf3261df7ad40b7aaac47c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129a957a61ce2dcacb8d4b8accc2ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882474841c4b023a3272037f2782ce5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338cc70aa0c590bbe0b58a9064cbdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552851e8bc62b67e45a607c8d813043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5e4007e9a12f60054a51182a5838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d69e05e2ea3d76e09e89aac5c02b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfee0bf5a76404f23ca4aab280b989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e31ad3abe91d9ac5813d40dc75a54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d26dda98f7a2b855c000cb29b3a63c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d69c742219d7defb332dd30b8d06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780491b2a28d88c3e6811073fca8a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a48236b7eac1bf422b76c209a30a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ceaaa1b27cccffbead72aee64b71c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8450d16eb2673119ccb7b2033f18dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2daf431ff919fa988b96fc44ece829256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f338ed4e6da0f801d5121d5b3e533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ec429e06999a1497c5b3160a2a42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833dcf4fef06e17615258a90b7b21b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb6b5efebf496875005fea2b5f968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d107284a9f26b7f5657916b9be574261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157c217d26ee40f7fabd40e6b57162262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bd03d8d7340f85c8441aa39decc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd938577b753a51e476c609b433b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae47c79e81d13cd329666266cf94a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a7703c6ce5d3b4bbafc4f6d6c465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44718b46438e38411e26c7e38b73e63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d190dd62c2f5f67ff061569a8f6dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eda7f9076f9c4b1860d5c1850574d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2980882abd9a26fe5268691c9f8b98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84965d8091bbcb68148b73b6988f141271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be301cf5b7eb60d33f4306de6c6f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671aa94177726085e2d1c9595244ecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3886aab10134fbd06def1b76da388c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923ff643f0ddd985fbe98eefc6ea27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95cda6a4fb786d1292b043b89ebeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da30a0e4eea2c82e77eac099ed2aee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a6d49263141a0e2c9e1155a5561d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8ef28378854f31fd9f63c1f74d0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601bc17ff41ff3eb0fe650a1848091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d6fbd3810faf7b34c24be0e72a1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7a7d2edab6e3b53722d15e335add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d6b2473c498ffd05b7abe41edc30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a221b4036d9c5881a0e428fe075cbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be01f4d71cc566172313fcfb24a675285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318520c08ccea4a4ac1938c08c5d33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a7574c9bedc33db570bd2f1b68d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed350cfac86006d628f67189d6249288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7a0d649f49db907d650c8fd4c689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4486c0f6ca0789ba815f58e50724fa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec3841423fc2beb4f0f70c9b22708291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563a8519e9005c8a28090f66ef5613292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0920f373799c1b226f975e7484095f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115f6c4a40da0395bd6f04dad52112294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726512ab0c78a49e05f42e3f230d81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46830682c69bbc350d99f99e12757f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788fea244484ddacfbde33f50fa6f3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd823ea99791753bf5db33a79ee14a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea95a60b385613c44df98b0c4cbdc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8a67d1d20f61b53833e32bae2276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054faff5ed8723ae696a78cff699bc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885d3a99b84bf0defccfc06440e63c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec609acad3a6a4ada09bf4b5f2b6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23605f876b7e83b4cd1ac3d1d8e8ab8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a226ccfdb33a74a6c3917939cf5e3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c3f94b3b346bff257395c7457126306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04971c008ec7c2ec49ce51691c69128a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339f3a2851524ab2a4fef84b8fafaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d74b144595094914aaf8ed3ac1fd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd458396c8124c36d1da8e97afb84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edf414d25a79dbf40d8c5968af8c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffa64f7e0300101e03197fdd90e20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ce1eda27ea74a23d708514ae0292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abe0a0f66d6cf3d0da87b3a4e88ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec571a47067652baa78696764cbd06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9130b7796fa6eb2eb55758844535316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a97d2490a3a58b7f30dbbb1083cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984bc3491346d86e949c2885a9c4f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967dd82dbbb4daef5a4b6dd953cc52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990b7a9f26614862ffc86e92e8f605320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556def66252dbe8b35c8b3cacc3f91fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b670805c8edaaa884f3529c86c6da9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabe0c4d1696756705ff71bd7f287c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a08496793c0729f07c2df61e61070324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19c4410af36c6fd3712f4604d043b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>