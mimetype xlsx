--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f0fec4d71447691f8b9e3b7d8cb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b30006f2739df74da3ea9a17f89f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996994323063aabe720bffbf6bf5c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959c5373127ae126b3f2af74f886e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14450c1a24c26fea35a4fd4d24f9d935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b093860ad5452c8069f78af332e6236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793b15b9f1c76dadf239bb654618567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30163b47f3c59ec77146937a5497f9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571802ca6494e0f0d3c20dbe8de48d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8cc8b1cf0b655010d06ce224359510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670733dd11b828eecda0daac9ea922211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585770c0abddefbdd539b84ffed90d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b850b963d623db0be20d9036a5c0c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb596b679592f6081f7ebccd07ed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13c8566d77edae2fce4912bae04ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda28beb15c728290660e33522b0ad916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0328f8a85969680604e56369fa7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781f329336baad2d4edb31e7ad7ffd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bef71b55ab27d0d2aa2ed72c0731919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b60b63d1aa2ee782c7ba388eb4cca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7319f14e4bdcb0b8eda1780db0581e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e7ba41a56c4f8c14da223a073c2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60d2c0e0dc3ce7202b04907296c8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50291d7ab7490329469f2d7f7fc83e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab1b69ee198789e17f9f5a8dce63125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cfe7d6471f19f3b8db49727fbe1b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f652215fbd213441c9445401a0a6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ca6549b11981576d371c7c013036d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978964c263668815dcb74d45427064d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84720f2d3c8c70dc10835cdd0c44a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a277d9d100c67dc9dfe2f7842001131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d71e2131a9cdc9191e6857da708332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264492d8c3439ae9991904daaa7e18233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd94b891ac571bd6afb510a2e5d1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45b01edb15cd5dd1fb9e66e16d77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0404693ef5067e89f384b359006036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230182752a351108b933990cac7e0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f3a486ef06eb524c73d4b6fa8ba738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e737513e16d974da253fc8fcb423b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812fa866a91650ddce1301028d1dde040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ea02536fb7ca28e05939817a1c6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79d59e647bf9f57487142636afbed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5719f88b60ec10068f670b19dd1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40702e19d2e303705ca6894bb1ae9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e8b96619aa4eccc09379ef52918045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731ad468c659dd462dc4b8fda0ee9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9981d874548e9e53d5993d9089f8f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cc0cb948e60f0242c84472e1a971f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe91dffaad2795074e78ea732970b7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d410ed9ca1c34f6b91c40644118a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81ddb2219563237e8e9d4d8a5d7fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e40a3b86a51af43774bedcc226fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d235b00148bc4de950d5db4b1bf4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb6244e233b12185534d3fb83e0e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578132bdb2c6415d765d53998f5cf1a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871d4f0de17e61b77f03e519ebaa70c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423ad9c0b2db0eb3fc7b34d779c90157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ec2f40b4085bd212e4e45645e89a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793d0a8b59f736da8314f18826caf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a4ea247ac25d9dcd5f0f1b7c6bc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b71ad1d65da0c5e7862470f2c360e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa0a9bbe14d4a30e7f3237c6c6a7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a00690a392dda4c7ae1452c87130a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d613df31e164866938567797ea67564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182c8b02c251c53060849cafbbb66665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c1e5abf0cca0b73ec26a276c2f9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5dd0bf5627cf84263925be9a5416d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04a57023e27becff7b8a952029d3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab083eea29eb93f70ce66a488b6d2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31e5e21e2935d8c12102ec6b20b0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9479e74b550018cadcee578223df2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4ec02a71a8675ee13a5bd6a5882872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a14f1225770007918cb0fd9f7962573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881f46e4681007d9be3892e1feaeda574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac45db93194d47b7203f49dd01e4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190c0b40d58b0fbdad2a799e48d00c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d6259fc7d29d4cdf6f43b5e4344477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ee56f292b47a443a97cdc486ba2d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b22e9606c536628089fd3fef6063e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10909fd12c51f12bc5e285b6f978bc0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e69e0c202fa934d2924d5139915e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28babb8824c90fb7d60fc3359693e0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e479db05ecbdf0312cc27dab84f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4919fffcd8c63da53dc198ac5e34c0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c29a097dc0fbfa755d09b6b36fb5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254be7a1db67bec3666b5ec1b94773d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638bd6e074eb2c4521945085afd906c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caffed1e60c0201e21cba43e19784f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218c4e6663fb152751e1077bdd137789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b02f030ff3ed2ba0c8008f98e10090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1ac12f157e3daa932280b7cec8fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccf492eb8e36dc6cc8832dca51a44c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f154373533300e2d7d68cb806f932693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70826ac4f430aa275f0ae35e1bae652894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e8b280ed3fa52d02fac670159052595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e85d16e94b7ea32e60c19d4914d97496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9126eed841304c105a944c4476af1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120533349df31b7e3499e8f826ec49298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cbd46aa539e777dbde94f82e7af399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d88c9f21849b42eb59385fcfce0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679822606011798c317136ec7a80ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60623c339cb768dcb0b18505421a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90d98884fa40eca59a03c2370d1e21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd48cd4270e32745d4e6c1ac71d9f3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a10984ba6a6ec3000b3554fd184bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b6430816ceaca35b03efd42bedb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71083563555ead3e803307bf172a36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9293c49e17b56f7a26d501c18f643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46296e1fe8387a7006967aae01d98458109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc61e8f7d0f9c8a1cac22fe6c9397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc3bf7c208586814c97a8fc786493111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ffdc75701f054d50f8a810b4838ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe938b02b50fa75404a1181e3f3f13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f4ec6795daef8f83eb4ece5dd03b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b6175cd99760451acc118c6357ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979188191bfb29d21c909a58ef93b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70269e8b5941f59c2eb6c0881c106e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640bb43f1a7f345013b7abb44fedc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1dd918a29a0c4c079b372f12286e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588041fe05ed02341434498cd2ded9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5ae1046a5f3cb7747e53ea63b826121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b0daf8a1a5ad096aad5ddb3fb133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b59bb7ee6ce3574ef2e2ea79a559123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39899242260984abb83515c2bc293d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf342cc1343a9d4e0616e489f4d0e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a561b2dba56596dea49f4be4751d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334440a3a0580f94f8786c1f0507cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff15d8110daa571a115284c4f99d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc41c2017a5f06cddc00c228dbf93a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a3156ae4db1513999dff9891e962130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08499c5bce7cf02b2958cc1bc9128da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee3e613a76becf2f432065175a3fe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370d047ada1d7e362cca2319395a931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b36619d4df8c413d0d909b8520970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09f812cc087af563aa7540edde820135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae34982587de66258e052619e3735136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef82924905228af6e15f6535d88b00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64878eae6bc6b2b6198ab366b448421d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6573529c664052f208f90d32777b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b84d34afc1645dd99cd7858ced90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aadbeb75509cfb02c05203cae51f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0269b2288cee901479f1b59c74e8b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a00bbb016ec400f1792d9354b4d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3980ece7d48ae33bd1e3f71acd69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b55eb5377c17dcd80515b446a2fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94de4d032f7ab0c51d2e9331c19c75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57d6bd0ff77569c6a252a675b08b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd77b7d2a0c1647b35159bfaa0499b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6204e74b05a48cce3425e054a96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5139e0f2f3121221bcee4214cc667150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0675b262683563ea8f16f47196fa4a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016688b4b744937ffc92da62d33bd6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393469ffbc1ceffe44d8fb0fc7691f34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3cfd21c9b18d6f651dc023d35c824154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119382376a0d69938be8cca4fe028f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d303cfdd25b06e1e7dba76d0fd898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc7b455c4b64b738e523937df184e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7950b8e54f365683f44e5d7ee8bca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5300a19f1246b5d79f2553c05966e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c56b7550348f15adf3602fee3d00e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16432240a579edffd5482f36d3ee61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23d3341003e56b59d2b05bedb3a40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2d6d084c9e347a85a7e3ab90f198163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21c017ec4c1c2183747bb12d86d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5ce0504552a02f79cb4692ae4928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37dc1b779759c5985e1b9b8385c347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2984a6224c33c9930b0e95453369167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc4b5bba72e3ca094aac5302b1d53e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11ba05d088546e24ca1b801276241169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ae05005b6edb8e36dbb7764a6b299170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862acce7042dcddd8e97a05f4dce6ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc25a3184457c6f682ad5f368d844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f70ff93217a788386fe5a04fa564173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fedf8a5062df4f3f78d8aadac8dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dda3af18e0a4ca1173b917c3fd3ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d634cbc17c581e3536c3fea06ce083176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5682f13083af422e0124b23dc6f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4e888fc280b2eebf56b0bb9d76d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e20b3cd8a8538fa9357e6427aba28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd359c1751b9c14d3d1ae019ea684180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23cdcdf748703e09cc0cc151db2a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552437a9f64474e7714762eeab0fa0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c00aebd11d7cebca0754a5ed3bcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809358d92b978a180a787091e2effa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397260627fc02c5a2453486473203db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4ab1bde06a834110c1dcf778a8b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157078a1e07219b952dd1925997dba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d002ef16cc38ef23c4ed5a9a37fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844f0d6a221c6bc39a39d64195a3a48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c19488d57664d1498b7521c0d6fa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15759da0de6b302969087286de53081d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c65f6b63e1a2772d529d097457bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ab85c384b771cddfca8241cca9e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f45a1fbdc3552fc29bb58130d1ee3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511954593e0357b8efd24e35041f6b1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53ec4e280127b3c6e280795a86fd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdb6621061996635bd2fc68abcf21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcdcbb8b294eadfaa78b6699287b6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e45951f43d7871605212547ddad8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88718975b8abf46b08e16a0b896106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84f272e502e5834b2eac96ee1d3dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6d50f4f26c00a23467e17fc0534d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e5dca73bd763482eb993fd32ed63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8dba9454481f2fe7b7946824159c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17823f0b9bcf5035514c38c3c0b8e2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023988c2f9a6d2d0dadcb771f4aaf336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06985c5216dd8e526d01ee7dabdad0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729e3ce2e6165d12ba8d8ce1a07f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218bba2c0d19c9413f602ef0231f60c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3bf38b30b111cc903f307a1733e19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3ae4e9680ee82f016148cb4a6fa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a038f178c341f3b797d1f6ab2ac42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92317363518037cf6ad59a1bb1f9172213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0838151cbfc89617da1a54dd52db7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa6fbe516ba6f89f970896bf0dc8c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de231eaa4af06b9a81dbb957650860216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998968ea30790c4605160a617ca5be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de0bfa7b13cd39b03730a19524da31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1467213305706b818c8704af7a2437219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0b655710f536232255d14157a22f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85cfa2dd81283d8f61d38c078318e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee53d948a934352aae5dc77d10abec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89dc73fe5fb4482984ef658d2ae28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e699840f5fb31f0cb30bb50ef391224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141dfd873f233a1e03c749b5cd8b30c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae379d41ccba34336a044e920f0f36e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d6be8acd8b248ef28e285f2f6329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce32c0947e3a4677e4daa95527f9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531554a130bc4611704eb0875b54b71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333a062b62709dcf6c4e89e279d72e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7311c061d562344d4c00890649374231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a027f0ea298f45b76bec22563614232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd93ab6f78056f63fc2206333364f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d02843415d07c6746261f6438fe63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6df20984d098fb08ff522f2d2a98c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8682e20e3ae3426c9da606717b5fe1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0683ff89ee4cb004006c9dd06e33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634dea0dfe862f1bd3015d1d0b07acb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159867deeb75811a83c720f2558cf3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704558ea5353d839807e43dfd6f0daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043c068561a06f3ceb701de04e2002a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7599ff1c1b1677ce82b6f7e9308a78d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee217eff4a1534e35017eabeca8fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582aa799d726112bf35d7cbb73942f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26dd68af38c994985c1f839114dff1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7e209423c0c1c03fe6135f11fe14f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d475652dc8cf14ed830e8dd673b3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123ce079baec51eb3c9aca6dc113c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13f668700ea7ceec7c0c94a0bd570249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66166082888274b8801d8479044eac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0173b7a803012fa7f785d3e6537c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d44d23b02eb2d4ab75800565a0ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c061959bd08b092a99c31eaf305992253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c141f0019a096b6660cabc926153eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c85e0679b2ac5686c49ac0da2b79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383a8075f716e4f2d5145cf56bac3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7403a9d59d8785d50dd6affdb2d691257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec3afc200eda9865d54ab52e250034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b6918b10d60ca3d6a3608f38171c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1efb9d1165be3749bc0be872fe8e9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595851fec9fdf9c4068298bc4e242c2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba2cc88b45950350023f3972ec99d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a2b6b57345003a7511df5f6437e92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dbcb6cde6c3b3aca9b277942e4df4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4303b5fd9fc18896f99a98fb706602265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745349f6322bd82ae6c102ef771e8f99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507bc18e147a6dc1dd0cd6dcd33df18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb3b48720201cae42a943f55fee9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760bbf3240add20f53646b460219810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ffcb34f43c650b63c1a0f96812de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb10e1e8602db1b6029bd1c1fc3abe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0682ca46141d241202b437f1ca3df39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff1a51ec7bfc29634f28ef8a71dca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4821f507a99b8b461c94ab34611b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c725a480c3b477f695c7bfe2b669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd011e0b1c08b861f2057145c5dbef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396dafd14447acb7f607075478f19d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4626db14c4f606d7d1242624be77b19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5918ffd24a22cfde1021b120ef7e4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24da867f43724e26f63459be9ad817280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd32563ad2de76bba7c4a923d50654281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29318c1999d94790152b78aec9f62f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735742cc499aaa17187d837c76becc7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ee33535b51ae68c419cecffccb624284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fca70c7bc530891a3c638c1f5f6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124b19c33da611db09f7e4ad005166286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976a63621ad03d484d416892c560449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c27ba669cc3a56b2e0eec7faa7802288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a862eb85579d71b912fd8cf0c4dd4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d213e4ae36d386da6e7281d31191a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f552ecb0b26a6a29024dc189f5e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f97fc6ad4eb38a884477a22c5ad584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c6d0cd64d2ebbd0fbb135cdd70e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9606f14c9b2d57055d82a533d2a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febec381598e53a7a4e102eb27d7848295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8886e491ecaa7b9e717bd386301d3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887044fa28095fc8b6f45e7664ec9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e23a74620e243243cedf72f3ca294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ccb011026cde8b59969c7eebf355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1061b95eb7e18672b46b1e2caaf52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707adf678853e1ff127694bd3a0898bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6253de01b1971b6552814a1f711918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3da6e9448ecbc13de16e63d58676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a87820a67297f322f14501293cf9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9587745b1512508e0993be961957d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0cdfac543f285824c90823a5621cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2928d2e06f3e552547678f7d90fec2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975596d8a2035a4de599997593e65105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994dd339f7f758cc8b1ec8d5ff9027f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482285c591040ddec356bec9e3230c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84f1d58ec3cf2c0f4e7035c99656b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d2f0f4ced5d3ac02ebdd46046e6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ec33ea85e84c398a1b8a7b436cf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207369bee02ab098d7f35c4f2200798314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8a4439822b7b83e6aa0a3c5727cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072e90220f9a8ecf34297e926ac0db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4138a1c0e63b761950a9a0b6fee235b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ed1fe8f7875f4f73adaeba769df2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5a235a5adb9f2befc6b28f78efdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b97a3953e3721ea820a3a3e170545320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb31c7dd12c89f0dd28ec3050dbd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcd1359679cdb55cb16db3ae497d09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e9776f6f98ca6f241d544be06a3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74cace4ce017372f04af56bc70ce30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016a7181b598c302d3db514d6b3b585325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b58a65cd95ae39667d6e14b1b78352326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37150bd3bda4a892c2d6e50b3d2cab60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e1b1b71928a13c999db2e0563772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47122738e55e866e0ba5b61b3a133a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae5ca276f6af143cd2bf42e81b335f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a62a74543d3a5a12aedc339660e96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7bfd22815fd034dc9661b9ebe85c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb613f1ee0cbe1ff179200c3405b08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86623d3d1af0a17571a2a20bbce05a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a9e7b6009fb8dffa9d01a5750a889335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a7e5af2db3731aa23020f0269b957336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd7ebe16934aac7bf1830779997229337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8874ed7206c4546beaf6b7890014f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7673cee2627b2d9e0767440a42bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75adad06cf6ea80db938a7b7bac55a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4469b90374fb9ce7659678858dcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697487bb23ec6c2ca047eb2a144ec076342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711f7c6a91bbaa396abf08382847fee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3f94013e3fe374a3de60d534052c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115b4d2f3d5d8cc5a7e78718655866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa7bf52d1bfe0f8e3fafea93f77f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e507d34ddaaa7c40c7c9147d1c6db347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc758a0b23a0440666e8e7e3839891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab2a6ed74bac70b4f4e3031f313842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf93cc8516a15fd2206d804c082053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b225c68a03c92040edb3c400c311974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9402279d99eb3451ecfda18569145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f06c7b863823a03cba34cf8f0ab1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabca6b4ec8f273bf9434e954295e687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fa0bb629fcc2ab961960175867f7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a46041a74dd03b800587bc5839189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b1e2fe01601f0b95bccf2151dde510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a84c840e6fe38e3a952220ae75d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367376b4406c22b8e985045d31399b1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb944b2aff4f8b7e5b339edd875b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7612f9e1164dbd3d5aa606f1fc1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81350f74d75abedd5408fa04a93e7b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d03af4eb3a5e63d29d6b31697b2c5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbdb1ff7c55768050da4243849fb3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d86baabba7d66fd67f4faead46b8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0720cfb74d9319dcce1bc4a3913f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a329332b919762af583cfadf321ae820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b6d5acceb87e805d3150ae77ae55e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd40c0daff0e17f08fc947fc5299b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa5cbb51a90c8fe610a7878f3633b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b73fd1fe5aa50ae8aaab4d278d17124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe7ca0dfd451a580e6601c061d7a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8cc2419a46163e6e0f062b82b31b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce67cd5aefcc43b675bfff0b158c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35189e9e94e12da7ad5c72882c076228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad012605e02984bb5f322132a0dc7c3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937152deca74110086318223bece0db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4a3277eb41935d1038c3b7df7f5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a714978999daa62131fabe63f9b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62123c04dc994ab5473bf30e0087ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1305f2a3bf123e7e01b90744ef4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f39ed40c8d559ccdc03d57bb6e8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035995ab4cd3da3632160d7ca2281636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d1362a903811583d43d290019ce9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b8b19effdaf082ee0875123550f3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0232f7d269f5b7c9220c3ecc4872439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ab759ffeac8ad9c62af645e35a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde69520c1487a30bc1f5120e1805d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9c42f55310484fe01e24a7bd82c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6218cf21c7e20f9b76cbb0f86dbb4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbbeb6f2f0b4aaa83fde25c8334ad644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24b541fe653c7ad98326028a191cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb49e47487cc52a299eaa8c8e345146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abca628f8c32acd75a63eb8ab821d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68957066383493e53daa276b82958b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddbc4113ea19d42ef9e51ee0b4d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1820cca41c8b2d3d121b4820aebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f96e35a50b90dac0b535b9721cd8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f02a537af5e5904f969b2c5c65f1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16c3112086b11158c041498cbe5d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3c3016f5fe73e1403ff3e5d995ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f5eb9ae2270c2e327fa62ea4743c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aef65128cf7e31a1014912b41e5af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708a97e33467c00048a1de574e97b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c166b101fe5209fbb1f7d83988b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c76950d4caf9c9b3e34337c41e9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac61f0182f2868a4140ba84e0d3a9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093837895ccc4d3935cc156044424561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4b7e7d79d764009fd13f8777c80a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193f5b382559b153d245a711fb4c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad540c39267cc7e3a0207107f8914f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290df9a9fdef1a3cbf8e98d880681bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8237fea1c637ff69dc80584fbf68c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd0a08913a65b95c79c57e1faa6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681627e0a7b9980b149095943efb8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11ed5aca1d813933d1ee0c04efa41d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb5625bfeae834517541100a6c98270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b7b0189af726ef48fc0a40323554771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d47f0982aa59f92488811adf14baf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e98535f898ca01814e48c929625da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a6b5047e2bfccc41ec0c23a5ae9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05075e0f7fe379e0480c21512bde7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a28c1c2586e53722da171c1cdeb9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9c3c73c8ca1b2e01982a006ea23ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5767086ebf6887a83a2fa8bace9cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027cc5e83dd9457d9a00b29b4d84e8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e6ab0819b3aaf5402fefe226e61ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df71c3273a627b806e6dabc170e71081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf44efcdc095cc54726b50c36a55f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f13f8a44e52b62e0d2a356aa93828b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb74cfb3a3e456df48a730ed4069384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ceb35454c49c669613042e280636585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ed4ba283af42429d826b6c80d6eac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8356df39a9b27c5360a7c3603bbc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c86a6f3ac242fbdee063c4ec2e56588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c3549985de72cd4c22764471c33089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde70323514df9409b175936b6555fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3cdab3c02b5bddb03df1067b9ec2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6303ef64e58b52c93cf23bc800c1fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed96b3ffcab2911e4b8f3021db3a38693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f150313aedfd21711aa0007686feee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7649789de0abc11f7b45b05b19766895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5c60b100068eac88c69f93d93a4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044cea477f8aa8d0696fe2c0b128f0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e47c2b148ebb754b6ddd972ece9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f370a5bd0482e432291d3b6391a3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7e1aa89f8febf7b11416d4f0999a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55735dea392284f4ced2b5c1f8b8666101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b90cfe01ded357dfe7c32b28c33c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28cf379b77d398ba115bbfa9fca21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902e3587d89346679d0dfc46ad3ca40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3199ad6f2730138f9b6db635393af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c49219a7ca0f961bd484bb8a4574e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f801a446f367ddd53242aed26e3cfd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99744dfe808612046d9868105642a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03909fb6e02448b84716e4d55a72f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4eea49a1c72db72397e092e5b869d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af49318919680061a39b791eed964a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43415e97386a41741d17e55d0720c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409049e9f8040eb8bfcb32a09bf6e071113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a620ba4acff7364af42489b6fcbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41bbfc1e5d852159f933348f3d20ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654760b189642394010d6440ab6a0bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da229e47513f7d85a124ac1004e2dd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6739da7b38ab767739a728ff9511c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146ef8c6fd007a7124857204f7fa44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6da541101cc0ee5f8c0bdef6843e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eaee7c1b8e0bcab821687e3b3fbc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f46766e5b9d49243e9a8a6adf7ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f42456908100bbf118c62af0047f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b21a9ffba4855386aab1fd22735c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b731be00029076c58f23ac48d0a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82baa3e6a61a265f02bfa94be6579f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927f63942b992f1a2efedcc7cacb4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a745b9e2235e77e25bcf69754ea198128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19dda3eb028c1eccbd0060e840103129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa92d07a00a46c1c48d29a0e7bbf1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d5dea72a2b977719e373cb623aa44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e91733e6dfdafacf65e99a03772a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e01339604008ca9e34106cecfc5dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a66e2157929188f78598762eb5f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa2adfced7232bbb975f7e7268ad5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdfad20ece454fac98ca20444cf4ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cea21ae8edc1e7fa7f20c8777af27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828e822d4e21c11d7e79c88c9efbff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686549038433a27f7156e8cb94b1e21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182b9b3be098f9128fac5c781d6973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767699341946edf532e8dcd6af18d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caa583711825e4e921a67e92517f99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383341b495e670e3109a7210019b72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d429e72f487d7c16d52db3bcd5e35b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc0b631b9b202eb153087471044c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c5fc92c17b84b5afe21bf3ba8e91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf270132d5697d0b8a061fdfb1d037e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49475bbd6ef42c5e6e17f23ec1f234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278672da51f8eca724344fd71321e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194dae574506fdb66348fe0c54d2339150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7cc900663924f3cc643bd4c9c85c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737fad3e85445305a3327242297f79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbb5bd155da29909fa57ab95a1de6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b07c084834b538190a41c90278e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd961d5c74d77475a41212511b91ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff198a58195dedb3bd17a05b07ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099712244cbfc58e1ac0a073b084575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306a0a7843c5259e8587f2508e5312158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8ad6a1808250b3abfad8e6522c7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a17a74bebce0b66f2fad0610a27e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c61c133a84730ff533781433fd15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1b8b3751be28649711614bd09a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ea4da2e329f30fce9f550a673f6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09e2623347b563e5c554e00ba9473164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a9698289dc704c00d76e69928c1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1776d704f119209411abc15089f97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980f8cbd186b8dba2bf10cbf356560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29f9917fede6121cdcb22bd268d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b085683eb9007b41375d91cfa139ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68022a95097d09b9141f00e83677b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd4b690bb23048fbab444cf36ecb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152856e5e97ba5d950b1fc680cd56e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694afe9af013c1f7186b59965170c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291376e5003c24293f507514415c30f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde547f12104381f782738a58b60f29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef205a6e84e7af80af9e28ad45ffc8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2e3f2779e4d4c453ae44846f9881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d3e5d4699ee5b74fced89b9cc260a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e36f06d4e5c91ce688ff60f4e8c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d09c905211481f93fff29e65f266180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1ab08e34e4c472c529a70224e8680181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669fc6746728c0652ace1a4cb50d33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf17d8b4ffbe0910e04db29f25aebf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df140f3a560a263f2b79994db4357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b741d9869e80f8c24a7e80fcd948185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4a04a18eb313ccc9d8d966da2f5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ba15443880f7bf6ada1094f2fa60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89963c46ddfad84bdd41961b3d95548c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523571f5d9270ad458cb594373cb65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2770a43381325a63a3b27f98d3b82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee9615e49985f0e54e090400a09058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4fc93bc83f838e8197a89200c01df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc46728d0fb42855fa86eee8686ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a161d8bb03fc08bd09bfd7a18f23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8741dc43f4d2fd3833da2fe8b69e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca5400a883eb8fcb3a568c0c74784196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef622c2b24789a12b82760e6ca8df2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5892db3a9517c1bde7037f91c69d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec35bf22b596467afdd8fb26ea6186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c163fa8e4db03062223ef1ec88f2103200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044b52548d376beabacd9db86608684201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b2ab8717c14b884dc488a51c1971202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f358f8f98b2ea5e2df62737196387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a733def4f0d893d9dd880ea038ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795925054ebb4e0a63a751f99fc4138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29108eb66c39a3f72a116ba35675f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ed37d9833d05e58d48026d0209fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc0b245f4f5ea407bdef38df963c9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d073fbd951a7bc32d0b1e8c25c881209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c3dbf6fc2036f51fee5b42c005b0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5afb3313fa10dded2abab4b07b9c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbaa6eb7680d031464785581a2757c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc43e524f50d367878e47de4f8ccc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdffabdb596f5c8f6ca6db3090a62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934da78cf7726454b540b1e7d31105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab52bdb5fb90a0a87a5b11a4d5868f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69bf36c0b62fce5f005d789484e164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2b2df8b56c0de8ece5917aceb340218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175da93155f396a9fb95056b88e6412219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987d9b85e12d8a04eeda6ae4ea1338f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db92179dbc909aef0e317cf40f84146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c9a6aef051f0eb06ff227e0c0f34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd5e4323ae47bb10bbe0b3aad4f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847ddcec7ffb895a5343cebdfe2e7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ade037647f174934cc9134be140d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d030c09570b6014a5974d5d1622d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ca6a0865acd081a2970f3b2081e95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a233972822a8ea8e392c1a5627f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e691a586fd57cc0b6089d27ab8d5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170bf546e3b7a7f1366fd2e3def2d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b429729361ba25a0b701eb961f5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a7256ce1394913020f415efaa3af5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121419e3de6b88e18fbce288d98725a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef4af4f39f2c869ee6b41f01c2931234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edcb6090a5e709dde218dd9e9988e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfb54d494318d22cbb388d008933b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe976ba6774ab28d05c96b4e1e9583237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c2152be97172cd519de30ebc9abe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4102d8136a10cdfb7119133257c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dafb80101358e8d45ce9e0ea11cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f56c84ca24068a9a0d4cc35bd8912241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f8cb2079f09493dff2ff0c72ad2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fbac187444b3db59efc8a8731aa03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb49d5a92e746bec9707ed3c28872c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0673072c1e270b7e5e84660a69dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5347b338dea7054274802987d755f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758342b111a996b49e3930e8e72766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2e0aa5395bb710584e71941ae7ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7c0a07be85c80416d75f139003a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823bad41580142fe98cf02992c181d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac7ee0dd7e95c4113fb0a8b5f004ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84304fec8dcddb5b44bb997caab9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db040543ed8c956eecff92186e6d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519fd7db56d8583af84bf10b915c3c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633b77cb6e7772a5448b1c1d37c63a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c85c37460fc2832d52212f34bbbf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a27c24f18b717d6b29414f329f65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b2a62391fd116c573ca0292deef7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0af56cac4bd1ff94b52afeddda4f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8dd406091f63ea9cb19838cf59a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7271fe65e7ff7be2fd3f2e10007286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21289fc5337b0413dbc3f07395a392262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad80a296c590c4435dc5a18dad42c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f95b2feb4b3d33a19a5e780ab312f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443c957e5d5721e5d339b152c88e12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2fe2e428babe6e9f4dda9a11cbc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ec39af437f410da5b122c99a1516267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800eba6f0351360af788f7c98ff8ea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ba0104ba29a6fcfd9fc2d7e22b2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990ed192b6be476c73364d5723f49b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067add85058a9c4ffcce9ce079606a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871af6fc80b558279ff16c5ead54396272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8049670d5b187891f5de3c9035926273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f32809b1cec8bcc77de2008f56f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68fcfccbc1a373299335a65feb1e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdacad2933765ea5c7561edbb0eef4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edfcb22dba7b3e4645aca204448396277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e23f984b09b5675093b59403c537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee7796ac0536c2d14c3e7adc9f3abb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c1315564dd65d6f5df439942f291b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875825eb24949695de044a3d50da17e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec30bc0ab665a31fdc0380b6693c0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5a8c061b2ee5824ea8e20385eae3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3905a25083a396c399a3a086ded9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f88733e24d6f7c90779c1c474af19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae2d82f4d3df622f197f50ae38803286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7cf176b2964a8136d693c569bc6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c118fa879a16628be73e157f4f379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398caa9bfa8b7fd5f95e85a8ecf16e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f58d0564fe6d60db6e6de48c32d2fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835cacaae96db1deda7bbc4838fd4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d69dce47f756fb4e7397c6ae6d478292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a481f32bd4e8a546ddd46db77eb7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4a32ed1d285cac2a89980cc874fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3eb5c03e5e6db9c7774b29bd19ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a02b31f57f6a33c63ea2640fe0e4da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f32c16ac96d02f60d93d2b39f88a99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a734d3d12e2c86653ea0f3e0337e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ff11f6078f6688666eb2c35ec072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72b660480df3c621d5399cc057430300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73460a2cc1265023140b44d7f30082301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688054659dac3fc24ab2544c217801b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d2a3bc144b204a9a4cee988dbf38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295260c76289c1033ad9cf2a0817806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16cbb908501580c033ff4e69436c03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374b97846b3ba8c9d4f32faf6fd6616306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9988b3c4dfe868c4d7cc7029ffac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ed8f5d39053466942a6be8767937308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922964809d9ede066c5a57a0bf8613309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab257834da97c502b8df1ad4795d0196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c65c314de309193d0a8be1ca9a6172311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48c52d42f1f5fe8fa61790238d96c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2fe80a2c193752c0763ba926930f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052384032ff000f8c04494a38bbb68f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e640fa2d607064a379cb2b249921ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c721fbb047379b1242a4632b8f508316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c3eedbaf7c58163354f55080ff13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6a48c3cc171c2c604174549c15b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5fe6045e6c2bf19b2f9fed8f4a287319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343d6bcf73fd8a53b3ea9f536d1acf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd754fc7508067f7989b3fe345a45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728daed728bf341c6cddb1c786e1e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500441e0c3d93072f764afdb2992fb24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def09557d29a4ba08902ea2fc0cb1bcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1de964c9511ff347cb56c40179094325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>