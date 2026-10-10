--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a84d38087a1e54b1a17531b719e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b368c6a882ea04e51d1f0f1a71e2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187d371d9b79629251fc59930978aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ba65871fa657bd84fa62774068774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfde0fc77a1ae501cd3753abbf238d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925c1f98d7a4439007b291165fea216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102231e5003211f76e533d735fea7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbb8bde9413276da978c3f66189e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d51bc3c5cce0d9a373deb503110b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba1dd6afa177a1c6b84538a76428110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5747237934e4fb608f5269d2fb0cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3f3ad3c1d28c086a88958b9ed7b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3e63f0eab00e5b37d22d3742249b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f981bb70a674f70db53880afe269f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d7a492fa3611158eab4b592dace115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32bfae841fa8300c934a2360e8b6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171b97257981954801622565fe765117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4552563ca290c12dcee952c97ce5a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee7ed83979a1f5c7fef5a84c22b3bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c14e0bc14bb3f34915bd2f21127120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6181f4f20578e39265bf82296fb8adb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0461745712cc7cd7c007256afda9b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53af80f358b3831de68bfb05316b1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8ccba84ddc570e718b10794f322024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790990c3822e4670e19df50e8cb8186125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b73f0a78bcb9cb7c3872fe8a236e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c6cb374385f6a6948d671a7d676f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f897869432c1ed5901cbb3e92aa5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579592aa85211c5839277ae382af552529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a14bbd0f14e34790981a542fd8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cbf673e278622c72bc9ac02576e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d3294bd18d3855b04cbbb20c702a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802908f3ef3005fddf56dbc77b22ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd9946d08e9cdedeb75846ab8197334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641704c841c34ebc280d93b9fcc5e1d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a47e1fc1ac7dac055ffba4bcb69736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819841fe1f5f41634d01d6f8c3987d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a279788ea76236e888ce74025c171738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f255a76ca4bd4e0870fca7b4b20c4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fef1c37489e7c8c4bea2499f3203d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5b1d2629001fd2db33964002613041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303ab1b30b67ca308949dceeaceb72542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14426a42fd918a41ceb06aae8bb96243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89aaea9206e30d81b7978f9d9247544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c3a6f3f62f2038a8a470626fe29f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b81332907482c24ebf8b886b041746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36e0f6369387e113592aa90f2372d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f67b2bd087e4d8e4489672e519e2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b4457eedd46305195d078cb836a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f5489b88281342c8405322f8832a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4a18303383e5ca7e119343f07a9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426e25bb705cb005e1db430ff839c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a1f3e93fd6ec085d29fdb0d9720653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d199b491063cfc34131cba6fa9caa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e54e6395b16395e02886be100388655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b949fc4d4cf4d08e315e3c1023b4fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7027843dbb76da89ede5ef57ab7e8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270764cec52d771e98f93dc9bb5f47458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f1777ac6f7bd3e9414057e5a5cba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cedce55c685907328668b791da54560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac07edadf96fce0a8dd93e635a5b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8f5e7c079987bab197e6995b4dbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a918a53f8d4ddc621937568947a85363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f2a778c51608acd7e26d7b1921c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9986c39b279dd066b7db77b9a07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f3a8d3c1a1ec13cf6a1dc5f5a94f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570574d1b7733a679d19a2d7f48a404e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f597db13715dd209bd9911ef86d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350de98e3a36f8912cff4f0658449769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8315da06e0c6a78a66a21da3f6fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bba750380b3dcec340b91fba7f529c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b9516c12959a1b318407dbc7c8ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc639830ccbb5106a7c85646ab1a6a1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5575742299f39a28db5658fc5a97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500300d2ebe259db597c80adf678a61275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8e59ef0132795f4a2ebb4256fb9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eb7220b4fb170793f5dd00435dcaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388862b865f64cd468d3553806b22a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698676534d885268a0ccc46167dcb81679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063902a92c48cd0f9cfca21945118c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8daeb79f52e82343233637c508f70c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513fde18e933ba1230efba2f7b3752e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd407f634cde4fd83c76755ad136583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c737b931d4f252ee15d97b8af947f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47cb284b2ca64f98311a15886a0fac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916824039aeaee63178e714f66b43e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749daf5de8b637869894fbe781d7a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af35f0d486d0aff0053991598007a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f5655bfa5152f8e6b63067655de889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231f3b6a5f8676c36317fdd29080be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09c8778455a7ac05f73470e46fd7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd563fb0c52ab122721b2409805d99f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1641f4bf94dddbaec6299c5326fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a172574a6cae99e2a3eac8b1ae32994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae61c91c6efc9cfcef6e56e096e5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76bae5ad1eb8a6c701a24b5c0764e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ce9b4bca9f855f22f65ab7b1ba8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e8dff26eb2118010acd6e34d54bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc94f2201f3a7d9546031e556cc4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad143680252bcafc1f98bfe422053f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b01ab72ae3c722cc4551505b2d050101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec715e96e3bba19faa99fb3936258102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b41913ecb833573965789dbed5f8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c87803f70c7dca030024f3b0223642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8915518150b311ea337334cb544890105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d27176a0def7b90c1789d9552f1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a9a36825d902ffd3041269165519107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14ee0eef331429ebd66975290200f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468145747b0503855484cf467c9c2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8a40b21f8f4a69d3f85d0f66fc51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50819471a75cb5ec896b9070fa00b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775bac1b9634589d47780838ded752112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2404a2f3271875fcfc5a3de199f15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88e1367accb07b2a3b44d79f372148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b0a5309418034d6cd6e5e68900fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313349d879d392a058bd53c861f05188116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8c5e888795eec3e622f57ad996d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9088e00889787890a8f097f78157c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681137e5c8d35be867433bf3e58cc23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a20e509709856dcf414cf6bc51c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eddb003747b9dd59c24e7861c7a331121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c56db0b72f90265ec7e930ac0d27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc888d3384bf90927bb228bd848923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a7ef20ed5624a831607455612f88a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e94bc97936cfa8d82520b8fd56a338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2761df19e34bc8956e162a3ce5ee25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ceb32e02b786fe17473efc949260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126cad7da530a6683c3d5748b7c844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ba4533a23a24bc82892ddbf4f55d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277a61608b33174b92d38be37a3afed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e458ab0c35280fbfa0f0b6c19210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de298eae54e57649aafa9f6d2e74767132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7bf61b7be4afdb0a630575817bcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91df2acd91effe388ad69afba074630134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb9566df7c426017e5da9adf1bec1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae49fdd8476305d304442c0c3a2d71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096978b6e2fcb9d3b7ff82b000ee28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244a35c6e45d82b675bd421e8b92d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf81407fb03edfeeef3e62581f0a782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892199d64485a2c77c0dea485a2cf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e58c93c6bb7ed0db5ebe6fa568a0a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca54cd43c474597c94a53de510cb6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db20fe083dab8c4350e167e1cde46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f42903db54a7252701c5a869e348144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480508f03b31b6ab94cf5fbacd6a72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c713826049449f69b35501035f304e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8248a5c1867007d78323450bb9e69e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2cf64213067c8ca40db1b72e869d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aeec1cb5d3b86a9a55e25273d6f3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ebc7796207947493484ab2d16795e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffed8924f6e2accdf0ee2a64514011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc9c699f0e50635621d859613cf5b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aacc454782f1af6180d326e6b59a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea62f3327d25e1402c7e1c0b96760b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244284414f067eefcdc65f7e25e83f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf39bce2481b406407aa4453eb7964156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979154e9dc20e052f8185470e4be8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de22064b75909ad17c14f205148ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0f5c5eac2a37b84a2ee8d3eb20a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35e6b94a46e9b10f6c0fa985dbc2ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0aced486813dcca4dc07728664a65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8c24299ebc6e2cd742d652d58020162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c18fb6b5f975b2814f8e21cb9c49ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69827c5101c5948d8de5ff0dc751b2e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5f9dbf3753d8fedec95c21b58963165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc5cbc272f5d42312f07149808a2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac3fb95061c90cf5e875808c31ade2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10479666c050260a3708fd3e97dc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf1a75d2b935c521c6d24488734b96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098735c7012ea53d743c1a76bc19fb45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4602941b4a84bfb0cbab8443bedaa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcf320d33a3940a3f14370a477a6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2b2805fe6e3dc5a104be4128a4d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8252776ccf5317d167602d0cfeaa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a917bdb8e053dbeb7d08f5c5e3b099175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd94a18af4287ea70026a73942a9ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3606ed9a2e5b19076f59cb38da91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ea17189fbfcf5c2616961195fb35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a2a8234b313a18ee61711d341867179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d0ae9ba1b57b10d39e1710b4aa33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405263175265403d604efca98666191181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404c234dd670d0b2996b0f43669a85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300153224ade618a71134e7fc999a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abaed1e497ab54325f3cb0af9170e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eedc2232400251fa9ac2c6043ac8e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54b24a651da7ee4be5985dfc63d91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9a0fa270b9fd3350fec60e9361a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3e3726f289bc488c82f7cb452ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d5e521c11c935d3272baf5a127cec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d23bb0be27b5d0fdc34ec8d0c4148190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf5d7d3cc8e7592ea9e0eb1d1e87df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6897efcde4afccd4343e9d2ce5e05e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e8af7e3642d11bbabe897cb3dcf70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79155b178bd97ad334ea1c5335baa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd651e123deda9f2324566fb8580c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04677d826b082fec8e8ae54a2e7e98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e5049f79fbe1fd25a78187d26e619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa784b6c47977ca615f4a5176f45fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9860680cd5010fc688d047494ffb1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d0330c3654b6b3319c8e8e212f86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de392953d967a611b393ddae3247f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf067c697a79bce7fed2a6afaeed784202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011b535304caa7ab493eea3754728f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22277c42881ea4d0dba62d3ff317c9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaba97d69d20f16e20a196162336f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d530606df25d5d6eb8f4573e5e0eb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515ad9cfa0307be08ef5639a0efb74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e939d38d9ffbe51e15d1fd581f0c61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bc0b137cc290dc59ea144449e80a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459e48dd39852bf4903eecfa42329d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc324d90a0f4a2b6482a792e62ed7b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e218153d2a1fa816a6618a485fad99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53726c0f8b2529d48f882b1c34ce9139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc93dfef35f74b41be6cb889f41b638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262d6b955ab9c9a132df516d52f7c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5298ff83e94522f6396819a9ccf5ef5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d9a7f60852cca6710f50eec09b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab44a2d940b8af2c9b72a437af0361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d7ece63579ee1fd7d0d788627501f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed7adbb19e852bb2d848241eeb4cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc860d2fe06793b3db20690eb5521221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb827ba61488914efe6633f2a1811f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba66ddfb3b64356f8477e5cffe0d5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5cac40c21832beb477904640f62f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f830e119b8efc45aae77925e6aa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a571b361768fd5e9f03b134ec1978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdbe7e514d86f4b68d530a1634b23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e77ce33f38eb22ef37a097cac6e9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea9db2646bf8a9b6a3fe13afb2a9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b91ac039e50af8006dc41e80b27c4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa146144d51d2eb392b6f7b60f270fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048dfba7430973b5d1a1eb94433aba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1bdebc729abb6ee698406e938797233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca01de3854050b6d643a69f673c45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd340bffd92deea28339095eb08598235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb6214ba2d7b0aa86d9155c953c23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73416644bd626e2e6935aa27955af971237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202901ee8eae02616b0338afdc29fabc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b54da7da24918d7748a337934b88f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eda8c0039964abb8849b67e3ad7dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c077a44d5b51d163b086a270e108be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4beeb2402b6013139ea47407fcce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d20a22d0810c293f604d42b8687c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe40cd4815a3e8b06a173a579cb6c1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58be592749555831064bb08bc70bc92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea6254637a8de0058be7a4cba07fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877681fd3527479fd54186c8e7a92104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3349662b5311da1c420dca0f230f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609bba9e05ba03e79b69563842b74c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92127cb8aeb708e7a3dc0fd6601eb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df3d1820f5fb77df98a6069c15016251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e330081c1f0aee07531bf4f66eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b41a24ad83f1ca7c176e5fd4644d36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44f03506940eb132a3b011be07f21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0abfae41940959a4f460c582a5c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655dc268ed0bcc4a8f15fa6fdffecd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8492c0d3619e5cf5be6bed4fdf10d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c483578d8c284130efd7ac1de24c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769a5ef2207cf2cd788bb66ec48f98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ebac480db0379923a979a3676693a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabe7bc9c5e303f07079fac903bc5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e704f9aa943afef949cded1fc18076b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ef850d5bd7cb7cc9b6e4f1c4fa5e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fbc305551ad2b54d50ccdf59adf86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4085fead2d6b84124a21d8fd761a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3a74795ea98d3632f7aac413ba4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacab14e05e5e574e977a1ba55b474c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b151fdc878b93e218afa2b9ba43ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192d65f481e62d7b924f299de1379e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b0883d316c139fbf4f01a8b6dbfc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b51f66f1502f33df84d86e5909fcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5d3fda2219ba2d56960ddad1b220272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1633529bb7657bd919b2bf1c80f205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e7318b10ad985dd2ae8829688a34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1566cbfb284c5ba2648b62bde3312275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9f6961ec048815b2462c91d33e183276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b03422ae1bef01e522efa6317d1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4001a9f2930bbe556d2ea975c7bdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16a890240ced045bea552a699de8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd904db503f7ed32f38ee83dbca9b79b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff31f3c6c90edaf7c0b1a251dd038b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d662457386640617cd177847ecac7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a570abb0223aa1963b7b8fa5f986283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4698f58b37e3c4594ac27f58a393a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444189aa1a1fcd912303f55f051c3aad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5c1660850e6a553cf21b170a1522b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9aec3f5f6714f65410d07e805140b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846c4048a7599beabe5268b794e6f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67107a2b3e4b7cd344a64aff4535bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaddd0acc624be7dc6a5f75633fd8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34346800f2260c747cde2215a08497291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644848cb62b26f7949bca00dc65ecb80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c8cd4b84a1d156df9ba33d9cbb9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c2ce4a48bfe48d8a3f99a8222698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ef1f78db698931d8e8a6b7c51d10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc9c32440c1b477087f0164a6114e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2f3fe87d4f21110f7b1d94d3500e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ddd6c148a2f609c82dc9da624617298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e4d4ebf645d94fa883789a855fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feece195aa5c5f53629fc5d41faab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25de600bbd4bab7dbd6f0f826765f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b558c009efd0ce2f3bbc5107c4d8fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937045dae947a34d5b0af658f6d77bea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8321ab48b796b99be71d2729903ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37998f44a365308d5a777ab850322806305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ef4bbd972e740202e7b7694425f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd5da7760f96baa92ee4051c63c04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af53c3b1d3bb53c1baee32f3a1cb437308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673ee4934e1cb0fc75b292f21833d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a624814f32992ae5e8baf7bd0e15cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0949563b78e6cd3423c08a891fe1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59572e06305815cedcf3e7d790ca70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d8e9dfccc084b1ba39fbf9d12f64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c697dd49b20953832c571f5fa54ee2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ac62e97aa461c6d15f6f4d21b8b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0349580ebb75f15d8941d44a78be70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94445926d9a61d1e7a225d664f42ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2cdd412b30aee17638459d9f8b568318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123149c08803a8fc20bbb6236badfe8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633730dfea1af0317cdb6bb9aee1ac3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45dec2f8efb3247e8cb5a2cf16f74d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199878f33ae1bbd21e815d6c475c52ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de0c5efb198f480f558d55bce6493323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc56a020a2efd925f3e96e5e5e48b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d06c2dd3552434e0d533fcd62cdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a35f2510681e7b58033e8ef4333a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f0dbd76fcf292e00fbe46a3f739d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b82b681da679f045ad2dd295277c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fb6d394af34ababd8682ff8d220a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766fcb1508ede5580ca067ffacee5da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012fb07b858a367b2ae210a5a6c7808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62ee5238cfdbf1086b178b561c32b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6613e25b73949ae48370599021924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936037a1aa04abc7f5ca412b8031cd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943454c77f5d0b98e242c76ebcb67e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a69bc07b62f20e3fc729f8377d9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cabb571a2b8520db5089c98eaf7cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa21f0df9f897e4119e96388643de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c394b2afa138f695a2d18bad02ed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bab1ad49cbb408b0bc2bcaa65d3aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68ffc1f437ef7845336a8839b1e8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908515a1c8b0b53dd30adc89000617342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84deff2ac14d45a9baf819dc9edddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c77d1f005ff8b9941ca997ccff1e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100fe01df75fa43ccd11f206f118b06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2383381b3a17d2e03e79e51d5dd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471cf2750cdf81389a9d9cd2ce74f1b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c5514551ab138f89afe26f8f4fd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe7271850b3ee2fb5f8df32b500742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481c1d4cd3bef49eed285f70cb7fe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0690acf6f77499910958200516b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba7ba3409c70b3eaa4152062ef1af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b425f2c8ada33f4755b1dd2443fb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ed364e506510b5bf757fc443e1ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f38f4ad8cc81922bf15a92c33a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082edc8881ceb7a1567eb81a8dc5a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80374eb9d2715caaa2789ae1b22795610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ad2cf3c5e6fe725fc3ae53f75c4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c2cd618fb8846f4c42a6b8e42e9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673e0a970a028263ecae211020940813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408163c19d6636d45183b5da3099305114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2f5ba460bd72e9b28f63ed17bce215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287ca418e761813ab2bcc2a113f38e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b5b7b9792d41d3ef1cc6bb9593f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7011e7adc9985c3772dba583336fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08c624a3b1ec8bab0590aa216d63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228aaaab33ac473cef81fe877711f4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92d3b86e344f607e4c27954b1bb1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc3d555b57c7893f96554612667b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177166945505524e1458dff3efe5a00823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02ec8d9d5c603647df6286dc31cb0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a457bc8a23c06d76a4d7d0ec54456a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2930c6b88e3bd57ab07ed9101b3e8e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207d7ccd41512e89b76bd4132a03b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26db4e1bffa147a4e8645f36aeb3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b623f8d95eea2eb4090903c22603829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47150602d05ef3a5c790ab96d5e184f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2662fdc5c108bd1b35b5af88a67ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b798b6cb4a53643790c330ebbfad5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ce5745b269fbf0b8fea3f8afbe5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca264b2d00e6b54f8b4667809dc9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4ddf653f4eb2fdd1ddc32b80cdb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76007e5b5f177d4de96cd43d10d41f6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc71f74fc86aec4cdc008ae7c81e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f551f9e0450e9f354eea468c06ea1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f2be0f64c97f5cc4d41ab92db1a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6647d5038bf033dcd2e2ae944a7177540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119cab41426001aec4075a4370aee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f4995e1f582bf34f406c7dbdaa0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24953a94f0fccd92de5749d74bd3cd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec99fb600cf5c9cba0ebce7489f8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976a1ee65c2bdd31cfcae2709239bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351d7a6d7cf3df0c1a6a20ebe82e46546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553bd7df00ee52ad70f843f05cac2db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f90d226599124377af80ce8355c8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c65cfe95cedbd0eed18cfffc3f9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68d4f295fdeb908270f25fcabbc5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128aa5f272a782565d8fd39ebd6ef751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248963855587244fada9337644202f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad595c8aabe0846507ea3ee12948c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc06a73dc7aa2d4e6515f9b3082c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb781af2eda94adf9801174bb410355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010345615b68bdece598c65e57b0057956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda048e4ceb000c0f820202518c14db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72bc22973de0c1f11962bd704a46a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4574af97f8da3448717ca6b07d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4b7138ab85653de9dcb838e40f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaceb66004ff9ed23ed7b47149f17d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5d755e040df778ab709e5d399d04862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76642a662292641df2d36540901f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f04e5faaf71c7a0d6502d4a4411e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac47998af8745252f6814cee83af8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a2c0dcb4bc9dcbaab84df6b80b1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb19479c7f8494cb71be85d677c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044723aa0649d120d7dc0323f5e7b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449b6152c53c5459e2675e27074dc2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4fecafb2efbc5ad66ad7c88ea90d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2034ebbbb3893f73a760e1910ea371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960882aa0b9ab8533aac29fd8bcf591972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a2c70778cb65dab80e8603b3039473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c9c5407130f02b2f67ca6ba34717974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b5290515e26b64b0ef4acf787268775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679c49e40532a9d8ac968301668d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896271ac3b969c04b63eab8d2bd14277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3520638f851913bbb9f4d655d80a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a9e25abf83f30c9a67d8d42a8b9ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5404b324109c12165d759dc6036d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c0ecd8edb27ae339c6474a3da1c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eff18c8e071af2c11273497e3276682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6c74ab30a01366ce5119af7860be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e6b288ad775b06f7618b5eaee01584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b88094994c8083f052da6377d5ec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba789bbd9dac3d95af776f4b0114886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538370dc2f153adea7ded79ffa6b9ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a4e133e853a19fa181f74720213b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745f5e17743f80a07161db27881f0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe7f40233dd481ead17e29c0d073f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a600a4d8773650f82edccd6001179b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc4f2a480d393d43511a57971dd61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9744837333fe548f0dc7633ba7695693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f347bcbe712afd50b7288d27625994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0acf1e1fb4bd96a03a2768505c0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52733703818c87b5ae3f14bf57438d6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe6f877a32880370df199752e455997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c96dc22afc53f80753a57e0c8d4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c03f38f9818db8b1852813db39a0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12451bf7461e6c4a01b38f0c094290a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4963a5d1f8bbf6caa0b66d530024db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e42ec1e2ae3fa03edf2e660281f9f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c097abdf1f56cd22ef05c7b63ac661103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46cb35163ac8892311b047b0412103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f39ac67fd747414d1b68068262c74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976f72d9b2dcb0fe18891f6ab71b74b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20535dd69d6647dc7a51adc2abacd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0596c8e0766b921661a3480b5eb33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7e033bf97bc1b991d699991238b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b478f4ca155f889d91123a46db9a57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f2b82bb4f48fca7e8ab79846b15c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf4d4cd2ff6f5527fe0388c7d56e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580e70a8ad633c4d746a58a2a1da81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978630ff7fd8e910836122f4926a80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff274a3f94c4203c41b121aef06acf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151d430e2e76e62fb1223d449ad48a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c086185ff7eafd948e725aefbb92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401190ecb93fd624d008140fe4a1c12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a3dc7918b13168d25f31f13a64807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb97ca3fbe42b0f479196279fbbe42f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb52f8f7d5e0ab21c6115b34f99f40d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5eeb7f010d6083255f2ddc1794543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f2489870b016d9fe8b9a1755b92d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee90a07346579513a7d0db0da4c8cc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af93dcb14f393aace439cb4d007f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaeef728af4918e016ffcfe6e6b0f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994939203e75cbaf81f91cf51b521084127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda402327aeaa23a790e1fdfcc1087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbcb98e5b745ce8e6d54647236886129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df158e16379f9eaddc21b49ad43fe54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddc52137d350e6499f51098a623389131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f0370c428b6993461f5fd0253609132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475819473401c73e54dcbae5b177d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468f6859500e6f5df67c1c639f9591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0cdd39da7216f38fc75550fef4b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dd9af58e861fa8142039172d9883e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02880d7ceb5a82f89b1472f85cf747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cefd765e00d94c5f1569e9a7756d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea3ed1b83b2e95e183e293049dd1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b904b67d0a01e8fa51f61da244c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af44f2a07bda360ba9396a77e7e082141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1ffaa3da4912bf94e8de01fea960c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161044feb406b0146f255d52086cc9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4992a1764b15b55988e8be53f054144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598405f31471993ee6333c4124a0043145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31331bcd4ad10b7718aae4dc2db6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaffad93b376bfeb0e3a3e82d7e10a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737203981960557bf3ebe2fb944ea788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0ce92d59f62673d0055e68517f3fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d3ff9cf92169dce6cb8970a7edfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ac2b2bcb81ad91ab62885cd4a394f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e907815ae8c381aa04c38be3e98a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868fa6afec405a7d97f0be6d2ca317d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35040476dc28319fb25eeae57d46a328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc952602ed378f0722e6e51a9ec16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce23019c95e1d12b58f3b0841e5b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b0134c6cb7617080b38a139f4942157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a35a511d96494dd0f0caee2d35519158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc5522fc5b119f837e2ec3b0bababf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3b4038d94d3bcc6c2e96b3a65fe9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259a8787ebe93daa46280bbd4d84ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83de49f36bac16d001e0385ab6ef81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcba09b088b870f6123de3512bd4e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04165a52797f68fbb4ee0527c13dcd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8546bb64ee09285862d7dc70187005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95fdcc20ee157e31928eb9da4d5a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb281b15b0c9d17875912dca26ec7ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09305ad0d5c9737c744a099c0aa3db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc2d5754b3ec83b63ddd0cb2d6f89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd74e66aeffc43f8182682d7133f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b2f5d494eb8ec4dacbdf8a9b29b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b3158c79310e42660379134e4ae9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6063552827bd63bb65fa6fcb460c96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf8956066669fbfae85210e57f31d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47a9830ae94e74bec117cde8c92e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a490cdfe9c9ee845fe38587c84c3d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4141484b3a270542103baab06ba9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a44569760110cf44bb4f617b80eb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697743b1e0bac8062f3631740d603f1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41604d9f03e600d04baf7673d06aef58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e8a7123bdcd572c56a2922a4a950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1493fa5720444450490743f060f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a9a7b9d6c55708cc3f85aef02bf1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce754a020b3d1c3b2c1d4c5c413c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd7901a8e1687c73f7b5b863388dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f6f39a4f60201b9f1ba914e51367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b1419699d2813db9cb6c76729017187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24581d97dc60b4e372e3ebfc8b9630188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82038fd0ed93ea360d4dd1e3abad6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce4a8764af6a0eea63fdf7cb2e6ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b14074048900815603fd889f8c1721191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce38317c5b9700211dc6145fae8b2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c05f0bf10f6d8fc6c8582eb8abe33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189748d7adc7ac467676e160152458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd89eee04d62704dc09889e146d568195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d648c9e8aebe308eeb0ed640c1b3ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b117dc099d2c5cce2ceb125c9369c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbd9e0dfd663a229fa22aa55c36fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572cd3126c4f6621848f8374bcfc82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85628f1008031bedf8722111b5d67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493f998e15b634c26772c2a6648bc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdfbe7ff64b62e310d2e208f92d343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0b73b0b9d00ae27e0ba695ef9f9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a10d82e154287f140d3eba3b70b99d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301e018bb0f3c1e7dee376630da653205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab33c4a83a0ef07ce76df6ae941e4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182a877a6541fd2a0c05668388e55b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dca61677fdb0bf7ce8ab8164665cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d963edf079397a1326c06879db226209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452823af6424345f4aefa9a1f4e2ae9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27433487ad91fd08d6d64dea63e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fff7c3921d23c0acf04774f9f215d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb2fe75864140d9a732c47c9520a91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b785e1bd29c4dc0fb60acbed785d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d03bd82d44840a1f8054798505f60a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cadc43d75c256a23938813dc105f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a41f03af3c74c8f3676cdf293fbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef431078261bf6e4a9f91882abf5c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff23dd0accba9c771373c8fa9968a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7077155c1c0e426fca82203711b0bb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cfe052207e119125c043c8176a712221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad71adfd9f89ad728e39d02c131a54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4211b3f05fa7de5f666904e4109c1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c1f2a26ca457be27108875d0e55f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255837c1e6379ecc371e28ae122884225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5db6699bf3c3ad6e3dead5521b93a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce0e1e4ad66ec2e61b626f342d6cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e3aea3a283db5b6f804c3ee46537c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb389c8043b1c7c62301e5c73b38e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c0454a7cf67a53d7d789b38ce024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526f19a94354fae96dce54d0d70edc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0fe92040fefa739cb139e42549f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802cb32a1bb9e877af4274ad45b092233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831f01f9472b0626f7dc9a12dd17e54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d8b0d397b441961df5c729f1d03ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f79e80fd177ecf935c69c40fbb4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894118b088e9b9881c346512b8589ab6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00112c4b3e6d59a828b58c871ff64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5aa22a2eea4735ed14ec64c2c1d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf23fb0c3f688320f6a0171b0944dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539347bff79b84bb22b1876bf01ff09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a3388ccf343e3d340748a3d42ea5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b17eaaaeb87425e7c3570cc0558c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678878a31b4307829bf31d69eea6ed4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e31bc577890f7d882d24d11b8f45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc0c98fd0b08d3972e5856452266a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b54be8b89ed788cc8768c38bff08e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab59ba5daafd94d59741f2a65cfb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1033f1738157e4551dadd32b0fda1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124efee78fcceb5018f54001d0837fcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc802c5a664c7936f7d9dec1739b107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de63f22954bf77b0cf08050e62c025e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e4c0e9c93eca56f5faf90049d40bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c461a764c38ea699156c95c60e2ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c25791df991dff6e4f36609a506fad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfaf957f66103ca8590392411f2f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068ef0992c4f6ec29bbde5ecb74b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f45b906d1096ac08c559f6b223eb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71765db742c078d94fa5dde6382d06c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4197b034d2082f1a5461c50ca436260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dd2dfcf3fcc6c56c467ebc1bc9a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49168ef05a3aacb9a9a6d734ca6f8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56ae61b38b7bce97008362af77e0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33ba5902223cd0f14b1c943034022a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b129ab799bb70fab40e6ab05bb5e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21dae3833109ce622c55e6d6825081266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a57e4464fe4681f02ed9b6ed47f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d77a14120f29e7ffd36fabeac198268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dcd46fb926b1a7379006371548096269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07626e5d71fae8a77ee8ae837842bfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f0ada76ea3009d63744e20a3142cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d7605c362f65bd730c6dddb1f3b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530cfb2d68843ffa0c17af333222dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4f0ca61b3b0c9760537b360950470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909523fdb53542460c99ec1c3ea77e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33429386cbe8a50acdb1fadb0292bb36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47b18ec251ea2765e81efe33ccca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9ce12c99d7f84f2416671e3e27b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d1a452ae8f90b333d085e5f99b1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a30d796916616bf873523b283152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d28750c2809a33f67e6a9e5d55e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1b506bf7e4c23228ec058e49a3f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd594ee35968bbdd38cfed10746e025283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6db070354d966e83335c28aa8995284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcffff15ba5edbff98339f931d3a2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773ae72492844d6f10d14734002f6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd59808600ed2df78409fd978c205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd331ca4da847d8595e7f43c63bd8b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84879cace5feaa4b7613eef3c3a031289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49f1eee99cb82f70380a1c8a9bf96b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234960a4bd4ef26697b1c87f195c0a4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b542726d86eea28783577b67356b99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5f631da055ce2d7a95780e1d25ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692b2ab1e2a6a41c17bd95cd255998294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3963e5f525cc1d83353c94f70e02a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef9dd81eecb2e63fc6b4f163f9abb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac149cc1394fe5d58de17a296865c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b91b54239306061f76d6f4b794bfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef95a570b7267aed8126adc81a472d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6140c2dc476fc6a61bc5d059032e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1bd4f1aa22737c3e7451dad0c29e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404259768b1dc356b54cc4cdf230fd8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955bde04056fd66ec4c4fc68d62c6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0d102d5bb7a0a12f6d1b12964ba3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f7891d7fa1823e2c165008895c5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fab1ad10bc146d3549f922f73f45d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ee641d503285cb1fcc210b00e998307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada54a4a6a560fedbe48a4f19a7e31c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc33fcc52e7e7c89d4d32c3133ec6e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f74ee635b12bfe163eec0d0297e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b3972085e173e9686d0f29b0071d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e4f47ad432fc04277b40ff4760d8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544247980ef34942895fc00ef0fba12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0bdeaa261affc27831a7b6fddcf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0edbeead970d444ef8080c2c6b8c5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4bec39e942671b3aff3f59a87410d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ef477bec3e942b74932fe6102c2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41931df063a331b92b44d9265d21af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55f23fe1e56973869ef81067a2e3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa9e77239f4611ae5ba53bffde8d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b591962970e146bae5b2e42680bda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe1eda0dad02aafe0f15e71283e7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a16ae1833a13e1d1810fe1fe3314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0343ceff0639b26cce46e0a89bbad8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e480ce1d5c61ea6144cf6720a6829a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>