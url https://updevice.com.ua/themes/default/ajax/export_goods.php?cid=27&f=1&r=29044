--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a2e9935a7b6f4b052a9707a567aa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01517135aac1b8390ba726eccb51f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c58a72c41427ffa7cffabd3060b9563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2374e3996cba96d704c3ff4bb75d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc078360e1081bb45e1f3b30c414175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176465d0704be59692855254c977826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa530a5de5ee234c397527a62ed7c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f796d06c4b96ae7772580f3f1f658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a7192bd04b389ce70183160cae299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d9ad7fa908ab9a117ae4a4cfb0c6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c58d211bb272cc19272ff3f42343b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57109d4d72b852636ccfe0894cf8671b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea490f351418f11e69f6195d53192c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2cb92cf5141d4cb9d34c8b56085f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94278ee40e358d28847440089dbb5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c5f8e1b1f56095f542b6af30d86f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abde0327f5f742a9f959dcee169007f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1297dbcd4421463ca34d40c87e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca9ae18b6303057b412d6c193e9bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7e20484c4caf21a8cb3badbb97f3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e12f84bcc07129ccda99a83ee703ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef61064ac88dd9acd1094304d6e7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f74dabfa98a0e0c05c791d5cf29923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb14e4ceeb27105f00211984daf80b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198452a8b9b223fd2cb16befd5623e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077a8e5a084ca65e888071a3b7acaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d26ebcf5476fd2d1e5031465b90da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd4946d132058ba43e39da3da6cb2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fc0aac1711cb7d5d0d16041186a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e35a5cc233053222e58beeb227d6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cacca4cb83687aa92b54c296d01ab231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea45df3b8e0772217a40aac10233b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aad5b2fc0ea4550120528417583def33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95701d9052ad8657b3efb99810992a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1110a7dfced58774954d6381dc34e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443b6828de5ac42fef02d4f25f84ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c22b76ca52b01c4c0c75cbe52c9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d3597d97befe3e063bcbbad644c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdd413d64d8006c9ac28541c040f1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f5418375e99935256e067ad22cf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c205ad4a61cf5312af941a7762bb1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4528de61e3d872dc392bde632133942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c2236e79da52322094f19ce07a1d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e310e59ebecef30290c7f0cd084549844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105a1be3f198f62ed25a6d7865d3e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3124fca3c86cb7738d4762ac505a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d943c33bc8314f5e46f1c334742c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7fb11d243aed2ac834a3e11d6387548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b7bd0a2acbb9ebc78c03857e185349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd74cb7d1f4fbc49f3dc40a32c8b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b73d5ce04d1597b833eeee2240f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dba19aafffc17e9174e790c3fa5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d472289af365ba289f889331340753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da0eb621533258e85f81aa71121dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888f5c8f2d7b786f39c2377d919a38855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c118bac1e7ecfa62b0b01a6b7a2576156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89da13b460694a3affb693e2e6f20d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d43f3cc47301cbc68568c0a06db658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22f373d50e6252970560b547c85de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f1c7be340a155a3ca7127b24a93960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac1f011809b8cc51bf395a180a0f9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa62d7f623fa89f6a48ad7df1aeca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97157e021ba849a71904c69806c86e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373226aed4c8f1c447325fe16d1b8f9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca3bbce0160dade6eef424f9dbe4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e982aeec8daaa99b563195781377c2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f0a51614c31261e9bad30597bb0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1675316785520f35d266e3d8579ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341b58dda5230c605db406d76d8873b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d45501ef6c93645e78b3c0b4a9c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5e623953933702392e9440c7758f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7db6bef05f802d12748c1861fd17772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4c608923623f187df827bea36b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7db91ceb679472631e319986e21cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c65ac0ffac5dbba4f9eea5b3e5368575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55326059390b3fa3b7a30f82d77bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37a9539428cea20dc2c2a255ad5f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205d1995c5f2bb0e77c18f7468ab67f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea7af654c8de842a9e6c42db2535d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971c915eca77a6798dce8a061ef63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025a3b0e1358f75f95a547428bca04a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471004949be6551604a0d176206cfd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf83905dcddcc4bd89f7dc8214872d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edda0bf8f68759ca61eea775af5aa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550e85f9ef46bd087a8a515840a934b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204f2de0e3b2c6d94889fa1bb4deda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f54b1dbf73fce37dd2447a4e8ea71787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63c38cebaf6d6c576e7787cda234988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c88da9c499bd9a324d449a260579689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c5d29bc50d1f144e5c346ad44c4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a011da4d4b4e2a7b9aa0b3669570891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c1eb6ce3d1d9994ff3182e1e6712292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8977af0c0ac236bea989cb2518be593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924a4bc6b66729f29b14014ef5c42d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c74ff50f12a07d8a2099cb9cbd568d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e238361f8dbcd525771f134ff8eb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb28a090a4b3cacfd710f9033e518997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f32e5527c86adf60e88a0f0804a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a4aa01e8098f51f29eaa504147bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd22994926d4029906be470462080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41848d4d5e97516c9511ef4dfe3382b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c09465dddad12f9a4f39e70bab64e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1fffb92888c9582dfba523ee969a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1b6f7680a5c366daed0b30cd5244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53946525e4d02113b371bf7615db39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2edd1a5693f7e3da5fe382656bb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bf556cf6ddb00705e04643205f4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615261ee330b6d930ab51b36a55b5e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02939c1e6852a9411b174579b289d08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa323ff43c0a7558609f2f5517a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf7e90cc58d4b5a1d500bc0d8d0615111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255eaa982a4917f342de227e3876fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495a20411213d0e5033f241620c07f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329b94adc971649a93278f821411f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae0d9069376c900faeb3c9fc91e3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a4235609b30c24a7e53aaef18ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250213fd1d6770a273ced1a60bfcf24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ea8201f170e316d5d2454e5893e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1730d2233e024af9b39d4e2c65e82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db702795600364103ede6082c28161120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f193c269211992beb7404f3c8ca74e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820426b9ac0d7b1cac097077056691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8dcc0fefab13c1007865029df6f07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc07a5106062d5744d66421f807c9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063d67a63c627f3ce13b6cc91a9f0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69f533f905e9ed7ceabdc8d2b69fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864eb49fa2432cc4369a8ac9f8f7a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e155c39d4161f208c7f57dde528e981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7543266b552bf0c898b6916ffdc16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf0f3247b38e10d8e965f7c476ce9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209fb44e2323bd044b5942b5459071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81685b80752edc3d084f71aaad7362132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dfcdc197135b18e14d98e6c59a44e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a00a7d1dd5ea7f0567b8b0ea3e9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6da3f8ad7661f64c7d55e4d4c0d376135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07a7091a1a37e36de4e5eb5d26e37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def064b9cdf8bf400ea9a03cde83ecd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9c0f6fb8f60d2358f91d6021908b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bf978b27d333c31fdf428f989d243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84faec3aaff1fe425f21171c20168be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343e99b3cb65481dd748213ab2bedfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b1e58827aafddc8e6835b775526d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b276b688c19d3053708a96899bb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c90e86dcf13b8d8a179832569b89bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca68931ef3c0ed5e71f3b7270c51431145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f872aa76d3e2dd9fb235a92e4f78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c3c0ecc69a44e862d208dfc56561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50453ecbf2077129cd6f8a5717caab7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a39f0aaec2e0dd3d265be6977a9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f95f55cbf0c79238719f50781db60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b761af7b18e2a303dc58d78fbba18d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c057d6e7f959505452b6bb7e365aee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790105a880f55c4d7d28720839fb911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bce74c1f1a1a31cba1ae3a5fb2786154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ca2ec60dae0247383a8781d982e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd467bf2852b0b73dad56d45548cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7893601ea69e23ff33d5f7f2ae89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f496ae8d0285dcf9ee8ca363efff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491e6555f44a5ae3457dbb7ba904e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952a1dcc835fd49eaec68d5aa719e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372f89916e37af44cab4d8b9aad93d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b45c93d9258c65d786ed8bd9ba1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c9bdb8d6d4eb89dad3b4967ca66d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcdfe29f355efec9a27505173457cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a7e8c2c0705f2dd614e9608c370c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc97e873cc3454dae5f27d5e6f1a6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5add9af611ca00288f585c5ec69f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcc699b71bcfd57a5ce69ba60690e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79199f93a3dbe5e42db5bee80c50464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453aa1cb6ebc51964d261545608a1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4b661c5ef1b37e55c62b801520d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab43f47ce5959ef32b8b367dbbdf48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de9ec35270d2ae61d9dd461b923c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b28d51f84eb318834248c77ed0f6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39196ec49403e0da2911a3f4b0aa51a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e4e29da127ce094a7f87c5f2d8145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930b20933e79a4eb77cdf046de6677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf483c6609d97fc124d8465c878111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e870d586c0bd8f7a14b70e1c36a321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c5ac8e7e2f9a425b960e61425ad0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee3fed64e12a5a7c89b0cac242a82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de82a81eadfafd70ea51aff20769ae2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286463ba32095fa925f750e881f804b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c5c0ffe5993aa984211624a91072184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa1206d8b1b47d48afd8fa43be33e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6dfe80a0a8678abffea640a3062af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f00e6b96ff3cc232597efd2b6ebc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c469826431008d1912240f697fa47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35de8991e2bb27fd5975fb885827e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab8648975d642f34c98aa25e3b7f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e244a35974ab37237c24acbe1c9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c99d517d402b8f417b452668d5c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961221171c043119942483f58e4d82d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d97aa29ffca2f5ab54764076444c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9e96e0e1593d4467b160ba816d96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb1845aff6d9314e3204fda8e8692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24b6863a0418cfbe0deb4936d68f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9879c9ed60e740d5bc99d4ba327845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef148eee1f813f08cd092b484af6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6442d614ca696e1e60929ad8b172205200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0eef69a65343bf182061235589ae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a8e54a2dbb15c68dbb491193f8c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c5e2bac532a95eac636d351697fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c3e55aacb16fd14f1f22392f54068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb440e10055a5ee357f1526bd553437205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb27bbb9fdbaa8711ffbfd4b8f7a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6069070679a5e5ccada8147727862207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb62079b8a239e6787bd705ff5759cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6be96189f029cc55e5c8036c7a9ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72cf9ac3d93f2c54cfa1781a10e48d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b7ab67973a8ee43dae9c5791a26a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3fbe1a3f9398af542f1c41d242232212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c252d335cb6abcfc6538a0ad86ed4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556f889002a91b31d8b8a49a6bba20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c769c5daa57098e13acdfc722fdd686215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b591719185323fcee02d5451bac0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a87c1b5372b04ec4b6dfa08ed5458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4d993b32e4cc23a3053dfdf1005f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a7e74346d595656261aac84a990af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233fd0dd0ec7f0b5b91bdd11e38b1e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69704c40b565b66c0a231f8cd5c93748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427dcac5bcca46fd177ecfabcfcc0d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6ef9f2f823fcb7b7bd5575fc8414f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498601a117fdcbcf08b523b71483d68e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa513455b825774b489a9d31eaf6cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f8ea4462dff00fad05c5a2a45160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf45781ea42b463eec045f567553b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f917d8da8aeb431f74a1e8b8ad9b23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e49993193f66a12b269ba60df58f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278991b7c49b9e7757c2bdaf4471ffbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ea8079d172a204b3e3f5b9c4da9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751e54c49e4c0c179f5f31190cfdd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414991f7fbc7402e9fac3cba6b33bafa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ade91b8768d5155b1861c82851149234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd135951e1b0fd5c1392c8808dbdfb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a3a6a824de1ce651aac1db37adc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d1954a448f7ef1085daeda0d3084237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7068f28cf87c3d5eef987fdcb93df8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1d36739d816beb66386991323a1b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2caf5f99ecce66ab1d9b077cad5c75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e62c89a12e396f212d3df84a325c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7f2c021fe276201d8424ae1ee750242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ebfdce1078bc04769c8edd907078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858178ba3f767903a6b385984189aa86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbce18112aba4f70325d4124d6608d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d75c72f18fa5b7f9c5226788f66460246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d536fc2fd68b9bac720827b2b38c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe213e9c026fa6085ff5281bb2705248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b6950b71c283682210d29cafae72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39d900442e039ae040a027695c2de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29591e634348dbf4ab2c5534a2d12210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2195bec61dccc260abcc8a7a251c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2941c451c5f5a891ba31d4925bd8971253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefbc3cc4f63a74bbce987be8bd003e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed00cbd3502e5b337ddbccc3cee9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5850a29c2e7d1ebe0b5a407e7bb947256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea42eba55416ac34e384cd00d8a681257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dfbdbdc6a93821ad369717d83c51a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975749f9f6f3724f05464e1b126f04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf288d013ea741382572489a0d17c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4f0aba5a337473646d3ce7fa9fd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05546c6cc83cdb00d70c675316f7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668987d2980d69e1908bf50163927e42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737106ec77328d25280b26c99fad347f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2958633c8d69fa57b8bf0c89eb917d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319630877ed5f738d0112aa11ff7ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43361c3e72d25b77a801eb8e08ff9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789fa543dc959240b84d80206bf555268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c91ff012fc2214999f10fa3f3109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8320c5c9cea5c47d21732d19612b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093350e65be85cb622f15412272435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebeeb5b888ddf598cd506777b26dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d8b26416def79929084a62bc4815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6af70026886635bf742057ddb121274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279811b65e6f723f3d4ac158399d56c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae4d5b0def25b40fe8c6f42d6b8444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451525265bb8a19ba72677f5d8d16303277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95430b4589f939b1be65d06c4fa7f569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e275cbb69adc5623343459579d7953279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145584bac4eae6775e439a68f08c4d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9917d7e9a94faaa6284e93c855848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25a74929637795bb22e44959a05738282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f581220a56e9aca49a154577cd73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d36e79d754be62524ac2eb4677bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a90e33c23db1f04cff3c48ec9a5cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156827fb5fd582fee5bbb8c9471ccab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503e311050c05706124bff6701830d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b41543b0a3a434cb98786e7192c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a797396d82ec77cfba979a0ac1150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b0de767679cf02bbd9e2722dd691290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247b5cc83e7dbac6c29c080c99d58f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56ea6ac448d03a060f3cdb71b338d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a47e0c930407eb3bee0b1be9f1e25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d4779ed403a1bcd1e98d34cfac14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4830012e6cf2f162a8c37410b11b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccd09dc9927a384551f8ceee973243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787656eb49c272780146e35e82127caf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91d20c58de0f77fbc4918df5e2f07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd93d3cf4111e79c95c85e94d65c99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596f645db3288e6f834e49a0c5e7dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffada38db2aecb931306c609b90c048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b03c2b7a64d55fdf5322a0ba71cbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c80014b101b997682352bccb2cc0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ecdb350cd925e644e3689b0880f55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5945d8b4230646d87cab45c64594eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299995b864291b2b3930abed17b36b5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb131c92b298c3c57f0ad0a8e466b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878cdfae70b9b3c456da800c3894e79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5c30b833fa0b72b2a496c433a181309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f05ad46a15d2c8a49fe3d8c691945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ab64bd3fe65383caa3108d8d977c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4d47259c339b401da3d99f07b66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328dd9ac20da31fe099394096307b1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df28f96450292759cf865820c7d87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c611111415873d785b643da8523443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43fcdaddf4c5dde2e768caab546c27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aedf1610683c072a6cc7ca7005092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773770a922510fda3100d2fe63f08e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591a17062a73f1b21ed012f97d94ad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72643d426f10e32e8ee5149a5221b2b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592975d0bbd754190af09f2d2ee31e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d8ad12305958c461b2795069fcb4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623c2566cbbf74a7c913265c37770f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212ac0134579cfc60c4417a7690b54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848535e8a186e4846bbaf4ca4a1e4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fb1ac2c76b365c3955c83ea2ff29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b57a9445af995dbb485b5721c6673327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c559320b392eb66da40d05c3e087df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db22f9921a3b9a405169e66453bbfd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951dc70fe0aa9b9d4ec97fe2ba1f2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095e67ad2c4b592094765c293d5fec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4581523d44aea77b7c14c5fc2393f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292162263991bc096b85ef26f4aac869333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768aa0c600bbd6e51b90c363f62ca86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb2c876df928a79188a780034045f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed27f0726b4e7e1be7707cc6d9cc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0743c45dae9e94540e7a571b95f457337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a1a139fd8c529102cb3fb9a1e61c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa0bd47e39b0453aa4d52b7020642339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fbc8230f94427889734839027fa01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dea1b44f1131cd54ce1249211467b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63def4e90e8f1532e36772ffdc07ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862ab16026150691cd861d13a49e66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfec16df7f7b2a98b841521999ea52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec4376a48cf4be6b930f6663a19d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72ea9600b7d4cffd42ecf69d58bd6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5737722b296b6bb0691610934fea8347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea06e2048c7950d9faee451e2bfd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f43624377dddba233879160b0fca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adba51344240bab82603eeccf893cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b7698c924a0df7b37ae2230e40d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211e3c7301d17cb9e9ec4a8009eec655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc117b81efde6755794ef55ae5f6cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b668aa913bed4cc9d3c587fcca507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde5b4e32f01c15be3fcac6eeae6258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ea700e39bc236f0a037691ea47ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5eb635b7af54745a1b2302acc5e2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e0e5c98de6034a0ebe0378cb84e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092aa16bb6566e52a2869ffb400e02812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f74866289588acd93257078065674b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24bfd95a0a6ad3a4926d4c86dcf77414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef700e829bb3b0cfbd55cd5e1f850015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673b6064509772aa0f36e4b1d26fad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db3872fc11def3c7e5f42c597c446b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090fd92a0e2e9f2582b8a7d041ee0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33bb9459a38529f7ce22c6a5878e4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593428a715e46c2c8fb9c74de8c0e2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094c9f1a6c019cd5721e1010c7b26021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f093061d5510befe08e15bb882d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8238492d4e1d469b34cdc9bd7d5a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561dcba51b8e55ffdce0e40de09cc3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd21aa55e424a7f6db70bbc33b9e0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13485782837888e40e400f35a9f1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374ec4f4c9a8f5e432809d4b0c92c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb49f0334fbad4c8b08a800e6789428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf93e4732b9a41cf62866d6254d2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d1fe9aa81aa905d3876a60185c8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673b4f1d89438fef460df52abf30ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c20361555a5093f61f405f53e866832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af63ed3031c24af2e88b75ce3336633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f93e9894deb762bb56783149b6339534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089447e3dbb897703a318b3264fb9fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c79243e6fc702988a6caccf2cfe7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c59acc15cb4747124f3b268fd71f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c55bf4c1657317a7f77fa60ed05338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c424bb8601a4c21a499874c3b7a84139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0ef56d2ebc3e844e9c5d51cf7b5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d1c0cbd86ab7ca803a9f001d95e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e838d52a7909de7311823cb2ebf7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c767aaee8d690d28fec8558d6f6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50d7dd2b77f42c5c6e932e5fb7072644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaceda1a282381b38a32fd5c3e3aa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4486f26c38c28614d443c21e4f88846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105aee7689dc275c25f84befe0c5ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f740192167b3aa27a2461b41c5f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b638e57acb90a8fd51d8bf21ba53149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f127c3bdb021af1a827db275010c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104d4230a14885fc1e20ac3dbb537d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d51f2672ed029e81c552e311816f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb23e05dd7fb836ce30b4cf354e372953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915847697bbcfb19959727ab116854b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b959528f8861c15d934712c12ab4f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcc159b436487f7e25bc1412a3389a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af9a9662fbe20ba3cd853fe6133d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22e0867392fe739aad4ebea7b3acd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065338863fd954dd95223492a40e7f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf554da12c97a32086c33bd1b30bdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7dec4c872de30135c03255515d40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4d12f95d851516889b441bcdc51c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5207315d10d82a2c0d09d2871866263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c76e3d6a7217069aa81ee90f7914d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c2fce3f960da17935aa48a51d049965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab326c53d761d26911f41163d7856466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c2c57c2f745763baceb7602fdc9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8577bca8aaa8577ed9556a9dca21e8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0d5fd5d104f00468d085faeacebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d130d23ff848aec0eb6d31b84f84f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185b1a4f8ba9a860004ef470816448571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553e85b52d2b1956fc597cc72736dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92967b4aa2bf96e12167b433ef557973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be48ef33302faf2fc9967f82149c25c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63aaa7c56293a0eaced493dcbdb7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd4735c6db39290de93291076dd6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f8df1430306439bac977048d7aa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8bfdbd6a804f6957bef55716c757d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a565d76063830693f17a620c9201c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2891e12f993840702b053ebbc7cbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54b899d77de9d4b377a3343c505f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb806060add650392b87cb6a8aa7af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36f36e4222c0d1af03b3a39e567e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa814116560b50274a7b0dc55c1db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1910e2949fda2f29be58b40459483a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b93603ac53c8b0891bfed64c691b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2aad6fb9625a18ad57aff7258eae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be4872bbd0e62156e5ecdf0a98b1f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6dd76ceca049ea7229913886fa01489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe4a9156dd0209ed4571eca8f93c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba526189442fcd1d7ad3e1224d95f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf4b7b16185d050da3bef5e58019092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274deb0aca5b29d184697aab297eb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef317e6a31fa72f91b70fef8728f46a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4e5b5f502ece8a3c9586beecf30995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e87204e5269f393b06655971ca4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5193c531b4ca53270a25cf81f37ac1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ee5805df334e00a72a20956fdc3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e68f65da04b55408a86fce936e44e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee498584e7ea09f7cd39ba4dd330979100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838a161e2a3e6cff4d674693b597268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16d8dbb7d3f67de17d36f8599a0ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eef1905d57be2f2dc34a00eb3f02e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb1d1cea09e9dc6467d8080fc2be5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975e903f78292a5dc97bb686aa5bb38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665fd10f03703029bd817217ba5765d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656007c102766b6ace9660d80c5dc6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c5aaa172ed652331bc7c11adf053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45e950f431d0e8267b54b25d31430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388092d63b9fa05ac9c75e6fe6f1417110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f117d11f40d2a4be40ae81920f318a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ff82700f74818c02948be67fddd51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc081c0b236c2499dd4ce101769cc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ae88fe1d87af8c68c62bd2c1b4a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee01afb9cbaf54de18ca05e594ed27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f787a5a66fd4594265c36bb44e1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccb68d2caf4f73121f3f27d40e21c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e9c033eff59a0e89b531373689d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c839b90bed2d171053c86b50f83d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cfd935efbf3deb4f9e915b90a1399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e23b30ac36e96cda2c87bcdcc5aa4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccd34c121cfbecb085cd5c426a382d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105abb76887ff5d4ecaf4b7e4c168a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00773c17f420691344cec3f452990e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5fe1773b915ca0956c4f05d27ff17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a441f82c282ed0c5c83633f876d3379126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d14ffc912a14b6022e986f9a07ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738e1bae9bf7deef478e493f628b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec192456012f859162968afdf3edf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fec303034bcd08704857206257553130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcdfa0ad6b1a97e2068c76e9168a69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb760b8bfd43e61d53343c4fe6dae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d082d784ebb2f84a36fd9c4043d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365ccbfd2196ef57e5d37ef3c1e32a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad80d1f21811321a04f7fca81ed243135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09458d0488491ef0e1599037e3f9ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b01197d8ee5df2114b43353ca2d9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f6b8c6578086bef0a7fd3860d716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be42b2578dafc82201b2d42ff5e8f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95768314a3b09250b0eb9cb28e28a47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6909c7b853a4d1a186182dfccd76f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faded1f86ea367ab715c0eb1e03426f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608407f89894b39fa98b95e5393c28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c315551e9c3797c34e344b4315521144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09ae9bfe9c16906f1cdd4ab30710c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8713bbc78293dedecca71bed18b3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1d343d9b907e764dd5b9d434145ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bb408b9f8bed73646c5bb73e01406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6601a74c056a2146b33944dd4ad0587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6fb4add4433910bb44ecaed3e5d8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f440d87d8224dfa2f167316bc36332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a262efe7b9e222d69a5983a06f7c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd037e7b159a098f3d876dd8f136c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08dec786bf7782df2ec7eb29d856c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdba41ecf3f4ede3a733efa59d53910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66d75b80020c06c72e56f39ee249f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c00e96e307f950cd46299e94d1cc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83f65a9ee983dbb23d58221bbe321158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d63f3d8e50c02b71339f66bb1c4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e6de3a9935e1e0f74d974c1801053160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e15670096da2c112f22df5019ea7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7621043269f7f75a5574475e9c37e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bdfec0303e3c89b35a82a88ab8480163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224406813ce125b5a3a76d2d2663fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe394c052f0bb434a3955006b3d952165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0cf32aea9308fef6217ea28110c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae306082beba31133f77014bf7a7ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdeb444229ec4eea4f966b42139e17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713769bfc6e4da34649708dfe8ae6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5c49c863ea6b74bacabb100afd68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73542d51740d39a0b5274d57f3809b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d238ad554bcc84f661e5f2d7c66c76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b932634b9e8fb1f8b67ca8600ae462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9649a006f087dba03994ba6d3b13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ae1664e2e0b6d30013df3e364c1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86187a3e8ee4f9467c20f4795d30d98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aa49bb37e4fddae0eabeb8e5f50eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd884cad6df7597ada031bbade2521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eaabbccbc056543babb4e163fbdfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888fc9d8f310d610e1ffe5fb14d107180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c3bc8fb46801fea393503a236c047181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3644de7862addc89c15ffb11fd239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419c8feefc901c38c89895065f79b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4fcdbc9c9e4a457695ad54eada306184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ac599f65d41e93095639c41decc93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c813e70c2868539bfc64378235c4d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9bd2f22740e1b1289beb1c03b495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48f6508236b6dda12c7c7505910b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761b9637d8c19de9d0357d5bd8ef8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b556679c93f5e68226ff3b3ae4178190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca3c90834a2e4abe7743b09162465191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78229fe6f99c9a49e3c47ec22d8fd49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9017b8a4bc64ad06aa89c469beb3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ae6146d9653f2a3ed3c3779f7667194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df3f38b6e1af18cdb357807054a5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa59279ab5a670a506f938e127694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4be0ef837241f61a0d503b8caa9e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e58b5066d205876fc54a41453faaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4785556f5461991cbd365cf1929f68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23b5697d10566605ab3a438de84a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe080f651392f40c883c5f595c5ba412201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c831d9990808886d5cf44d6744b36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031408e805acd72ec308e84a0db79d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e71d6ffdf4b488d0ffd41d07f05cf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f420585f04d84ef1155bdf0da5faa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f150856022c51582c5dab962f38dd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd1f476798ede03975db291b6999f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c5de4d3e44f8b2d3701ef2b554ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0290e7d0f4374b0fe08bd89f5f6d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d28a497d8f6cc26ada9d04741f74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e4f3a913187463c18981b93e0950211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5f4c6496d13cc16f121a2c71f400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57371558871ff3f7e59ef5acdc14920213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbcb720e660678ca7a1fb53de8b41e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770fc45e18adf57986b6b6048a38b5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19376f00add0a1fa4afcc90e2d7a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85081db2e783d38b8a956211ba0848fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f59f2d914ba80ffdadea2afa1e6d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd1d49d61735a9ac571350794711ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd59cb1b28c8e377c7711f7e07fd420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89646eb8da57653c8c79b5835d73730221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc5108340ca898052b8c1d1746fdca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c84dbc7664fd0d51346d95d9d6b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954c16e7638f5e100a81dc6c16e25e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4cb9d8d9ced3654230bc63a421a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5f64253a593c980664b410dec3fc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77892c54a7a548fe9626bd6eda42d6ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3025854c74ec1174a7cddae47d3d7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b14cfe79f8b6720ba817e028e04a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95f0b6449817e51a132fab3601b293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016cb02ba3a9b86f8105ede08aca9ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3392a6efbfd3c971ee88da450a5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b22d8814badc1117c563a10199d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae157d180c86bcb6ab9deb8c538d927b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f585803514fec8a656c0e1a7e3fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2ac2b9ca2b5a3f558f72feb2e892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af62fc8441003b1b47b506aa262d98b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214308b9e2bd0ffe0d5a8e50ff0dae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec1b8152237dc8299bd807d8782bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ed11b6eb466525c4a1a07dadde10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a062bfb2677e6e465169d7a09222d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf090e651a6fee910363e434789cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fbfd2c275b4ac40b760e0f751e488243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d7b279fc77cf11a30973a3978c9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5a4a5edb69ed50a39cbd7145bde8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa766292e074aefcb11ec19a6804f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc22d47476917a34b26e844fb2a9d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf0f677b75f289e697513b28bed98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac176dc6ef42aa171a914960fb8c8bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a999b87310e297a0128e8cc40145d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcf095b1aa0161aba2c4545c81c75e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e72d6795cd10159c55ac277a2789252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed54ede833d00b7cf057e31212e04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863d23fa3082fefb37bcab47d68fbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc838e2d3b449c7bc143813a20c2a6a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb14a8622ce89770d6bb6d2fa347af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34638e3f6d365d97061daaf8bd22d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d0e1abc1ade63e76f66a70359d34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866f08bd8dc2b0d39034bc3db894bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd248d2ba32b1cdd5c779689d6bf70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bfa822877dbb4234127b7fec928c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210728eddd1c9ceecae367a4685a981f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8a4aee1b7d64881aedfa7d232aa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1613e1faca76a2083409dfa7c2b34dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c6f4a08598fa56b3b819fe4799ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260ba5b239dcea9ab6d17ec2582628266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3b3d2cb8ba0ff752887fd9ef9f27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d75e51f1daa9ac3a6308e89680eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499999c01fa1d749d50150452ca4d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6111d1eac984357aebed4907f38297270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f40e6ee594f176f6d7252608c4c54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75251e9376e29def031218373767cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58cf6d5bf9b9d2dd68fa4ba467455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb438365aa19b30c29d467910456b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced35c567bd4fee8982b48b20c15387275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd51e157b7ce87682f1a8af138ca7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75349649d432d8b364784679aa592e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be85aa5a1d6d7c9d15c0efc728787278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f462bb4115f5e9e4a89789f8e31b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e8d008653ac1b127606e4d2ac244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7eec2d0ecc786d23a92c0cd01bb25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531e181c4596f6942aa7ab48d5c22c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1cf0be4605c71c33136c892edae39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb913f610a27319e91a002f61ca425fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ba14bddee073664cda505ab46afd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325970a261a3a34b705d715223196206286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2368db06a45025ce255be7b42d14f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972dad114e47459ba83a913ef2761a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2d5ccbd82dbafe3b53f58e1dcb5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8634b687e722a0b14c381945e41e33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562f5b784d9ee8834257fca428e6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d79ad81083c569386d7524a7ad02b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135fe832d95b98bb1384d640f821b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c06337b2e8455c40875f34c587509b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284a77075b5693fb0abe1a8ecd04bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38909dc967c88274061315fb893c58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21bb541756bffe6800b0eb90bb61b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa6509330dda014fa11a82a516df6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9111332cdb2a25756cbfaa3f838c30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0822ada026fdfca056be5048f1aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6e6f14d00c48078ffbd0035ce675301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6162b9cdc50cf42eacfeb14e2a749302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24d50183cd4f40ead9c5b43be3bf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba526d3f297d51b1ce921e190745e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4522e9543582f2c07d4ba897a46b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a9fa1aebf6805fda8f9f0f3f3fa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2098b69937b1173b8e4c31158c06c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce617dfaaa08e1b5d48b790c4968607308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ed6eb5d73e4369778ec01115b3ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2864f46bb75b2d0df737785ee8a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd047c8f942240737389baa35fd174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac215a30ce8b75174f89a23cb254be1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e418b90ae8cc2b964bceaf9be06e1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90396aed661e23b8333a3e7a4121ce53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90339d4dcd6e6e2500fa30065e6c70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482bcdcc4a74843a734ef03a175100f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b11baf44064e067715b088d23c13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfc4fdd81825e9a3962386c486f662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28cc01377c3caecd410ca6856b187d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f90e577f284705b323a24b59ad71c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49f821aaa867676b060325eb93d7ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae5e73ca931aac02f32b3f4d94457322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e837f1ddf17aa8b21daaa134fe99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47927c1b73defebf7b6271e5a9d74cbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d79371385f078b3db0cbd4e0862b6c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>