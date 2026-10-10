--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f2fb9f520f1e8309513039ef9f221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f7ffc507149e342b557c3d78b50002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32bd4efa0859992adfcfd53faacc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34fd8a4b4383ce9e8792a6891e3c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e229d9e6519d04fd8929082f19385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6178c0b4d278e398cb3cf8cf9a2de06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b759589e5af083123ea83b66c7dab157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9d4975991689b7f7e9a5dc20f6998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27329d97ab353fc3ddf9b5632898779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75118c581e265a774c334e35bb28310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51975f4a30645fe680de081be32cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129081eed8061f6bc8d900088cdb0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99be6ab7d6370868c4080e4d99bf1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93fc6c6df463fd5ca9326df436a49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e0ab25f14a906766eae9b311c10be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c4ae6cb5b2d947f69136875cc27916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb137b13a441ce46aa2a67bdd11b1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29b9d96294a23f0cc263112df006c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6788cbf54c08ba1d822050da4076119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da003732660e000653542ea9bf9b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade9c2876fe434127998e31adeb3d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2ad8b5f50da91b89a87d38cf364422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4907a64e27b0306adedb5774870936723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9829db3c2ed39d394341a2b885ebaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c1397b9bda18fc309ec51f3c76a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640f701fc7af7400b9b773d0fc583c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd42d076d0a255e2f2b41513cafe5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63908a384cac11d0dace05eeccaf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f42016ea11441fbf20e7a8f58f168329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa2f03b6b48e2d6602789234e35ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cdad25f9d8ef0ae46b3de0c365a7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8174370bcfc5cf2795f91e504620a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018622ea1f8b30a499290dd7fae8f01133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa729ba73fce5f3f3b617285ab01d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80de60eee6ad0d26ab776eebce6ee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4209e8c934f3086706d6248fe196f5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4ba0000b1c96ee91bdc60db8027937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cdd80b27bc51ba3a57ba5306708e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d3f6cc0a0d3b41278cccf9fb16a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a325cd85680be7ce78cb867cf969d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6fb05cb2882f1dd2bf7949b09b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8a6f654e3fad5c78f21342d088a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ea4eaa824f91450fb05738519632543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65bdf728e1d99b07a6f23e0215966644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77bfb62efc1e96f5408e46a03adf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399151bdbe22a0e73303df1ec61c2fd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d2a2e920ecd95e72588f1f8a7a95747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82e75a118ca81183ec0f01cae4eda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11759660e25fee45d2ac791c95212a7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c68544e99f290f826779e6d1135bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6f420929a03f82144638b4d5c14851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630291fe371d7124b86a0cbb14a4d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5844e7ecc0f5172898d489ca158da5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c5d2552f5bef0fcd2cf65ca9051c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365ee9f732bd2176e6a63d800ec4d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d71da2c9168eef0093550bdaeb7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7011360755ef77686fb0e19240d288657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc15f545032bd0af4b5d98f1148b40158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62dc2841cb75f88f65881f0404bfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928508375d523459b54c5bd94aa402e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717949b19ce5cdeaa2f69ee6f6d4ce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1586b2d8cb782b5a96b39d093030f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d6500c482fa514004a52e8356aeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8015f62f967294be663c70036102864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb382703bdf914f007bacffa7aa342765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1faff55a2aefbac381aa900909b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37b5fe417f79e7101dd94f1c87f3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fd4677116cc36f4c09f1315b65b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478caa71297cef9dc30936a390072b5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7be0caa9daaeda011003262a2f53970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cff64d8a99cbec1db826951f9237471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c56d9b6678acbf855d0a367b9e178d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856854b2e575e9883e665b2468002ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b61efbed0c5e21c2cc19421a54ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e812f13721b49fc5645d039addffe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0572e0535d0df92aea37f8eae9bf5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea256f0e1d0878447ba378ba58f0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ce7088252d96f6c82eb44cc0a146578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a2a1f994d2265819ebe37752c0fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab32dd689d467d69177ff43a0d71e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2da8eb4e5d9c7313d8bd2b75eca0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea4523af1169fd27742ac9d582695882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15593ee5571750c0dfed5c5ac621e2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37f5db10f7d61265342835a1c047b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a078ae8262db75f8388f585d975c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea040d6cd3288471d1a9e9a27e42d69186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ecea1ae613e8427909006fa84b98387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c011c6aec67cc8d8fc5471131cac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf7d203517e2582b9e56e29b2e54789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a3c2f1c609b307865c8b3fac36a1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd96ec3b8df45d4c3d96c07852ea591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b308dc7a46a76dd840b59eadef2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fe8a89535a88785d07979e32468893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ac3256d75a322cbb5f9864ec471a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801f21468d648c5e8028b601a4c18295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d154211c9a87bdd3c53b22746c55396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c6b454ea7ec810fc496f2cc2440e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c78a4ffd5d5d0c25a0e73acb57bf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7cfa362976dbd190fc9beaa36a4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a39652c64fd65278c1f5f3e6f1dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457982ece2f7d512a0892b6794191150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18af7934d1a94ddaf639bf65a70055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a05467b0cd77fc182094265689d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d65843122b4b5bed284110b2ff61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047a40e9ca8e1a40e2befa3938bd5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287d311a02530254dfa47341e91bea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30be83fa1df714d753de20bbc9d9ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4319f1b60a8028dba7a69f6f2d21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1523af75f4b2719ec3217184bbe38d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c32c504fb87f634a3af078f50680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72cf8101931396d81975b5b6dabcdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157174f09251d9b97698a1a040bac8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d654e3091eeddbb78975f3e2ba87ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73e972c9af80f49e6e02e2d469403114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de5d13056d48ef9d78b2e4ab63266c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c0ded4b85a169e7c2bf3cb8733e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a89a4eeb65bf3398c471bdfb55850117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0785b3fe795543c008b0400cef117b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd55b8caa76018a776e018b1c5859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed549414d8cab75413b0378a4f7e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18818fb3f2a740f7d7a3a061987b6747121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e613a7989d1010f05f09bbfa524e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45690bb34504c14ae2df62b2b06673a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a415d888f76cb956afa0971179b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e7bb26ba2661c23d4f2fe021b40f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3231d045bfc2ccf7e1a902202ff3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d7f99ba032202a2bec16fc290c07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014db75414120385d8d217d3051b076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540050a0b51e59d4a89d7d21f374eb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101159ef8a58b04353f740a30350c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a511fa5c12ca53d152c5f8e46a826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660468766f5b5a9bf32085c3505b0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620846783390e88856cd93106d78a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd91d6bfb7012fcb78b848f98e564c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfcd401a58cce89b5793c1eb58c41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e64d1ae843bb9e8a7c4300d67b2d9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a4e735ca16dba6f8509f518800be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92554988cd7308f5c51b66db5c8c3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8951fe92d2930d5dc3c6aba4cc88a5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc5a980656e5ecaba12cc68ad8716140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442efa504b98fa27bccb253724f83d46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790da412f7b46f2a0d81bca0cd6e53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777107e8597cbba33dfffe31903bb8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85539932b21c370806a2674b567d01f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182240a6138134742830256e74a08212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f944dea7a7bc9b88891ed2cf5b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743fc547a68893212822f0d8242b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25d44a76b0889dbf9e79a0f1e8185148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4a1d278c839e946024580b23b1bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26ef4215447c48b460534fcb45056150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5a0e732a225224b1e3729be8a2dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eb347cf7fbcfee769333552470f6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34305051eee3fd85ea4c7eba67e189153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbb15e5ecbb96438ec34cac37a56cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eab7180df62faaa07375b52d7d5f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04957782190872d57c9d0f763a314f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2507aa2e281021beff58026c13738b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7b13d34aff5b92fd6630d4213c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126ca73290629ee06ab91ea9faf8f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ba71751454051599e1bc879efd9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913649f7b462929d201685dbbe85b728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241157d832186cb476fcc920298a9ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d285785e3ace7164002fd4677f406a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239dd5e6ddb35336f013f6d54f51f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269f48336e47d04d0c58b0ff659ffe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757a09888ac1c3221328971d3779ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90ed2462eb98ce5c437645b1a777d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647793845a80bd1bf0821e8759f6149168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a82465ccfab98f5536a3c7c0a51f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c9a34abec2eed91a972e27aba2f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58893f6f135fb43e5c13019d8d214340171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d5b08fa79ede1e9eece7f487f80c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d2655c79c1ee92ac0280b6ba0ac5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9109664b1873bea8093151d270504174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7268b42fec1d4d428f75166d02be5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5717422bcc2c5240594eff99f363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ed1aaf8442e0914747272b1a7779177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a49cbaa0b8ebde5942a5edfc3bf33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe9896684b8d11269b99baf28f21d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2608b16f53b8bcf2e5989cc6cd45f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2820669e143872fa4f9c9585cd9d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23cf16e4c4ed367d2ed8b16a7f2d93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c687ee3f8c1c6d95f15188d27e5050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33716cc14d8c6f15466f446ca8d6ff4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9ba9be63cf278eb08851663dafab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3099877b33e112ec1c11a7fb284f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019318c660ef3139a7f5e72c75d16806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becbf0ef58fdf6e0b4630c815c81d30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0118db165bb1cd3b663dedc984145f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53af985202cf4e6b5e747bedaa399fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0689e9f047f10fb129de3822c866191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c9eadb74cbf2321a02492bbd6a9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552937ac0d4e8aa524a9e08c29888cbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f0f92be58e754def6d48b13f9851194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c974bc9edc1cbb36643c7e1d57abe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fb2db8c684c923f57522e5d3383c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec39cc7c0029ac6fdc16fe4c8a2ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599642067bde4d723214720eb09c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e73ea6a3f222602aa111ea0eccee75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e93ffad43d394fe1cbf5c91718c467200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ca8880187d79cff15c573f624676201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253e1ebbda1278cc459870f6a91fbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806f60ed52c406be958e05da86d4a22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161b5f7c29d4a2c99f32b000c339b98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445cd5c565ad0085713a8d75c06f786205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880104e868eb0bc8bf4352296b6d9dc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db788d4ae2671f7fddaa4fc33b65e325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3637d343c07262405125f5c5e1afa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6b15e16cebf1a074f883fc4474055209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd66148de3d42e59b539b9b78095bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388f6963bca82579357039eb7f9a23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30083e91e5e419ed8b07ae3932232e5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045211e160af279b65aa5417e987f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680afde6443874c26a596340470ade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870fe1479f09d110b6fd3a2cd5b612215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a695e000921beaf21f7e0bffe187c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c39c89db58e1ff30219ba37eb677c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a510e2efe7effb225f98b731c4fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de91908e2c1adf902d19c4ea6fb7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf389acddcbc9a34641155549a57b16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f19c990cf2accc3f20d4178035e2e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db123c9679f6d1caa9696bca4165a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2064aa4efd59c96709aeaabf92cbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02370c36a98d03d32ef3538ecebe4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9857a6f20389c99c26790a6aa834ab1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8810c86c669e6e13a4b3a3f750f6b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d2172d9fe34ebd1695f3a9061a9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71fd7ae0d9d75840d30a218b1ec9c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a458742aab41460a08c78eafe035a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ceb3cfcabf398512f3d1f14f98d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6d6f5c7c7ae5c1ec29b561451cb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b8de8ba97a8b49326ae9eb696e28a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554064ba6549c27418bfeefe517f0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960db24f094d79f3577bb1535414be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a6eeda5601d6c35f6824ae2ca4fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432ec024586d9dea64bd145fb69ff0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379021f9179572b1129ccc96084117237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb96886afa7347ee42268d7688503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb7e673b760c2bb381cf3708f2ff3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d822eaed7a96c4d1a1274e2b911b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128007c5c7f25fc77dff6de342ce6f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef555a8ba18535f6bdc27a3d21562242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed145c65a2aa96868fdaaaeefdd757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a1c9bc2818a54e021567115d1e03e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17201c45878f898f3167d5a4a2021245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f8c93a5cd52bf8d6897c7dfe2f43c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dd4d35dc761ea549146ea7013d863247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44342f9c902b65a00ffe8c3c6802e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03cec735b6028bf7a5050335e60dc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb259fa9c5d70c42166b26a6421f7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74062f35a842865419cf59b75816b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142327155d4bb8eba55dbbc22c24d8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e229cae8fae00bece8de7476585c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6350ccb7d4c38973d6d893ad128961254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59deb54181be0608157fec7d1fe4d0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ed486d05a8474a9bc4a54816af27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9873ce169debc088844339172ae354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289866681f763434bdc0764cd624dfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e548dd2b5e0ee15a389b6b6de22cc84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4638a7f3e4d85101f4551ff8487a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da68b8aab7562796afdf59363d840261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2caf619f011f16c69787695d210b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74308a201ef161d9f157cbcb157c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b0b2ff974657c847ad9bb1b93f8ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd74d51e0762dd3f2391360ad439c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c529463f88bf480f2edd25ed692c71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0410aed17fc761c50fc89c137cfca5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce89223d155a2cbf55e1bb647913a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2062b56caf52ee1c5982b964de722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19553019e7c3609fbb3bc02a270ddc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114788fa14d7b08e0b7801f5d6c2071271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cf2143c7fc517a1a7bf837e33ccb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f3dc2c5d46771d3f6efb85df69d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac72563a80f48bdd34b131c185182274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9b0916109be5d5d36d1bec266580275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b397d76479f6f6f6cd102793b05380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17fc54eb9f18bef21d30e5d1e1e1c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147de40813ffb50f04f2a8b02894e33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa48fccc3c21d7971df91c07f0dcef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b2c45b7a3d426f7c48c9c609eaa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259a682488206cd321ea34071c0c27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7bcffffc1776d3d2809164ac73bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6079bd54671c12c59dc8d9caf0163283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34187581ec2719afa4aa809ebd1841284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bcdbe2978921892ba3151ac31dc41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a195a6b4b69b839c11a040f9bb77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6f4fb9e2778e826a2b62bc1aef70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7584b14c3379ecc14c9b1174559f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec367a7dcfdb7b89ef291572461e87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9b3f09f42facd9892e9fe44460e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcad2e2141def3f3362522786a4507291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70ee01dc6a9c89bccffb46dc8f73f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffa30dbbe8f6234f4fe3c3ae3bcf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513896139551bf62b22ed6f32225ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac07c193b0797f50a1782add54112d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeddebb3e3ed0129907c6711b11909296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e1bd6ddd0bfc61ba4e941a8c05a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c0fab9d8666d8f0a4c5f4ed61d3fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe44c78fc72a4f3a48ba0e8309fc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59158ddc93317e7222ce5b7939b2ee9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9844099e0bb69719b4e78b5a57d95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d54e5236d81687d989e92a666f5dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dbf0e1808d3b412167d3f8402e518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7bf7ef4334d8c7b0cc3be6261625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d361e6f16be7f56e44517b7af9d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb4286fa56b7b84f1b56ea38c5139306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6410f60529c95670a8b9b9794fd3de1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93be2d7dfb6c6c4d2884840ea0bc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5df46a26dfcbd1025a3590bcae2bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002cbf3aeca40a257bf28cd772a2492310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870e55ce76c180ff72525597107821311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f3132c72c860157c55764dc24796312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86468337a6b9db6b0c2facc8268c5d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007653043dc37f9d6852b2a238c6a936314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff46acc32fd1987ea1b23765749998315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddef921e3bcd4c47b73c3982f0af1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409f9bc59e3bbb50a02752b3e8da2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5083baa98f425b74bfcfc02dea93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e2079359d6accb791297bd157240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60009fff6127021ce150ebdb63c0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb410a027d2e48c2d7c3b05ebd24df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51ab39e5a15073b5ae0dafd23e331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66ee28160c31735d691918d007302323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32126e950ecf7ff4e9aa3f39f170dcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef47ef2cda5396ed199ef669d5e5030325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7f2db5ab9ddfcda76fc0c38e575fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9e1ebe048f726b19bb57b8f4407f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c9ed342203e843089869741fbf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b478675d3e6a67f0b65555f20d41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673908ff491e6e6316e124d58943f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965261125fea63122a528b5f68783c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d22f2baab0ae92fcaaa538df88b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b516e042bd79a066da8701c459bf28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e874ba7323b087bab3781e4b0338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539541cc3c355c09d0d3614ccbf46323335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2930d9c8db21a4c18b263d425df94b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff010aab0c792377e53168942c186c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb93230f586152f7586464a446d825338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe89f6a2c9901dd6758d222f0862e42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4fb938e864f841d1fc1520ed9b926340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f589461e84d44bf1104e12868b5e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f2eab8a731b83a6bc548aa2556213342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606ce89ad6f81df31b102249e0e688343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f75d6286ea0c16d99afd49ca1f5a36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daafe81919f84ddb3e2b29f6cf2500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80fce39ed0198e1b42bb0044bafbaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994a7a1cd8899ab1f54e6829940776347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530160c8c929b749188fa531631df3af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad18f2a51b1aef824240028a61add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2756831c1371e7876b933e716c3fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c80473c382bf9a9898db084e01aa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac93e658cae3d4f3e1edab2f2a4de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f96d75e4791e371b9c0f4c8cbdd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c43bc103af4f61299b261d75969947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f516a35611fd7e4794044a67c61b338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611282290f7a27503645089306314a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a393cbd609fa8de79b98d64da2c5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6d32de06e0afbe3fcb921c3231a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440284cbf09b6d75a542641a990f421c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82194d1d2ccda4994e64f726fa9ba8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4641be06981e57cc23e409140321914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64240d5793fb3e36c26f18ddefde07b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f5bdd8966d64aac028cc60c5cf73116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e89c3086d7b2be6788148d97b20617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9112e5bcc8fca3420b45f17ec8d2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c0332df48e71f2e35510877ba10de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f18f8278f1fc02def98d699c781a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0a4614659125859446b88008015a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f96405e3caec55802e735cde5f5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ec8ccfbfd162968823f7ddc39028423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99943ec4a92c37e5abbe8b1015f35c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696c78a8a7c9ded65d17b8d69b1cca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b04e6c28ce2e77b12c3c58896b3ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165da3f92dcfbe427c90cc1aef4616027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec5a3280129a03d113dc1d0b3e7aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac280f7e702a0feca4f73d98abdb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f67c36d2f59500c3089752ab7743330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7218956434cee00492a5057f5ef7fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9de881646d28d81f6d6d52513116232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe61f27bdf95c79de9bf906acfd43333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f61507b1e321523607eec9f14c19434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a438ffed2625c23b60bd0f13f3f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4282e736432dcbe77cc2d865324da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2fde0031c82f51c9fc9660cf365d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415518642a04d5b090f435012ea22f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565cef851a32a0508ab78b47da1c58739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e4c4d2725aaefa2bd04f7209588140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc29396b67ebd2947d12545642298d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82031796847a216f6e226cd7761a4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1241389110bf6426147c9dc4687c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf956a8de41d0875164fef51a52e2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e267211f7b0b316518fe1181824df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa116690c384e4d7591b35c5799f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aec4bd93bbb8e379d2094ed34029247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b62bc2413e7a245529bde9f6b8434948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f1c2d6d98eb7b1234ae67b38199d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1babbf5250b25fb562bd13b274f749f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c2adef51d90372c2d645b997c948451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da777d4b3370c089e34f87e088e9e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850623fee67587327a0f369f0323d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44e657022150435e7428663fd864a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee472c0db4b3806395c7e47eb9072cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df69bf922eb294fc8782011ff6f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf8ad67e2d6976912619371c90360a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04784f35b9ed5ea55db72606bc473fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faed7709002e461fd90533c68034ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f016230b2fc5c22185ad0537ae99860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e1975fc65fe3fe3a2d19b12ff94e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc382955c0db89632eb135cbdc86b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f300dc1461f4beb659306370b9ad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf20b9068f6af216ce19ede1afe9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040fd9f69100ea93b4c9424b5d35acb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8bcc6c36ef7a4a682c12f82b40a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a4aecbfd523bebc72fafdf88e4b0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a92d7c4af1d84346f9d55adfcc21268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331c6d32a007cee24344b707e61a9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d3bb22e97f26eafab1e7114c9c90170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ebfc608833a07e4e300ae46de77f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec2da9f037020321981844635f07172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72fb548ce8c4ce2de613e0a75c26973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b2c0fbb8f6bdf7b10a99eef3359a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104467e19d03a2eb71563923e8c9f1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed68f478758da9917a906c3832bd8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f8f2380682847245fe0c913a62a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3340fbf5536c8e8610b330686e63278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105d3b9187fbad0715497a291de91979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e5dc561f3d45a92abb8a60f18f4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93be081387f74bb54776db7b1e8f2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13623052ff2647a0babebc7a698adf1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d25fdd3ab4ebc1217a3250f9b64483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1493e11aeff46b7aec373d32d736be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec2f6f3f5913ba2fa367a8581acd5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4af878bf5f5b35c9698fda3795d6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062b1eb06772b079fa904f614545d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98b7dcd5c884ac3e10ac95e6c8b83988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cdca19c7eb779698762a515921a3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad81467e7c618f3dadf57df5ab518fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611262cc68e3cfbcae474a1ffc7ad08891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa31939f4321bba7b6991765877b3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6884535367eee9dee2b8464f6dbbe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6974e5bcffee1b3873c643a604923094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34268ac8a484a2b38fc9b71fc6dd34295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96fb8ccb46e52880904ab61dd8d4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fc57d2e57a0354b4691202b5f57aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5b3e2e1339e8330ad97a8c91e46198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d345b468fe64f87dc58d4753763c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9b620fd3e505ecfb9c21fef92ef6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5990fb8ea80aa4521a8e2e87f37e6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6571682b14735f9899e804e33662e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e529239f15782f02bce4b7911602103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ca6e3c8cb75a3b130fdb344dd417e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bd571cd75471b86369b392d6f488105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04028fd84b327ca2c26cd2fde52a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf817f41a89c76ec38a29de1beb87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a58d113d241969d50d962d8cfb29fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebd42684c2811ccde148a2826181f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e019c22a611e65843d3395dfa7545f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514413020446ca5f084044d8a99b55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4ada74c0e255f555229a83f630e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a50d6f7375237f336b6bea7dfafd0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e91e9c8f1b2320833f6de0be342f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995538de2fd3e343961280fa0d6205115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f29db3742d0395a533c78d2ed6a508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f51f317cc9352390bf2c194a6e750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce7e03c223054e4c89ff9ed9cc1182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ca623bd5d7bed6547b4a63aef9ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6cc55956350b8b5b5375a707399f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f513e95e5daa21fbd7b3d9574a910121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61521b3ede01645068a4c5429e8c2c20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73069962cb0fc787bcef1f82ae98a971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134298cadb285e1ad1147a7fc93a0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f59bbbbd0416cea866562ce16118e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a56c8fba52f5167b0c572159d204b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29012afef3b4a8b23b3f4787b64bbc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7a54057449417a68882d74277f37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce00e81923fd6b4aa0972eb449734c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d191fd4cad8a1c6f593caad89532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a053e7ff7d269f0b343594e0f68f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af768d402a6941105c57edbf592115132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7b42ac28077c3d035dd9efc419f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a0a7ab18e428843a54ae30583104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2f3f62a38f4f79f01d9efec44460135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d049fc3b86ab387b467b9e5b5360136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292ae3a51fff1194d4bb34f60afa7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed02c8f5e955dfcc5099e20d9807ac2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4e01b25b88f74e95bb6307820e6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc645c6186d6476abae2ef9383f84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371499bee816b130d939d5e6a2b6bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182ad76309c76f2fd62bdf07e0ee95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537d8804c6c249412398d0fd17140f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb929fbf7b1360e243046e9a86c9453144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6e6e4b443837f55a0bd45cb87076145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8db9f4f05abc6f969eb2efed02127146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76a8c506d34635e5c6ce71882401a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d1fb42a4d68b77f8a0b5114a3a2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c423f11a08aa8baf51a9978aa25c75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb776c5eb36ebd31f8dd822b40e3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd85b50e9fc704a911e8ab00cd7c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60934542133bd65e5f2d2edce0db5123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350d7b9ef4033df5324b24a533fbda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298edef1b7c1edb883470d309f861e32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f59aedbad0d645cc387eadd4c258d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12cb134d44c7cc8228dbb990000cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372cbb2b25bd026c1d629c410e75773157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915ee503b6c7384bf83d7387924c9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780077e5bbbed2d39f8cad9511885ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302bd628115a885f44a7b39fe9cd95c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2999752d19061c82c97baf04d2b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395187c3c8c528c188ab99f517e0a7e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83551ce240b74a968ac48f9d083b61d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364058b5a308b988ba3574795a14e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abd92c2b62470526981481d35032f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482450aa8518f3e7845a9bebd80f7d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d7e7c094b1ddb50887c0d8b29fcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac292bd95cf973d188369951539b3358168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922df442d54eea1c0cbd291f189a100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a081c689a77c27baafc73a3142f59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bebe5de424b6e81a9192e35f6685171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f39ab3eb948eac78c0108ee68921172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98334d39c445d5f0d5508f6587ee541f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438207efed7260c0cc323998501549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2dce3978c71c3b643b3ed5e0adcd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6966541b9bd9ce11f71d65c629cef3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0893b8fe403cf4fc4b77b6cbabc98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38cbde536a90eedeb6fd5493d595f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb94a78ff79ada83c8abdc91287745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f9818eb1ae073d4762871df9e5804180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f6dca7681828182eb0ab367903cb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da308400fef890ee463dd034e93dce60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0ee05358540864786c8904b1c50f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f2c86fbdfd287b283913c3e87cb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180ef1b57892a371aad0d9f9b2e3cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7688e9d2afcd0124b7411622a7f54d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497896fc570187f0d287fe6e8b704391187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e6c1434bf33eb4bce932b56835b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aeda35425a6ed29e3bd8f9992086b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63409e00a9ac5ac42577d8332ebe4f02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ad857fd34c6b1d2a959af33d3689191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee22e6be57f61ba1df5efca20d4cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21821892f3526b09c5cd579c68363193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedfb789957c4fe788de385d729afb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5028d2bd855dc497cec1d6a6ba5d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8af0084abac4cbc58f97f5d6d0318196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76375fc255f267edbe3ab72767103d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1963c303818238b85c7f75a0525327198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82a8b1c8d1499ad1c1333c3b6062f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e45c823491e0385c087cddaddbc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281445546dfd91a9c0bfdfec25f96a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae30cb5a24b79d7a23ab62f61520b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52814900884fd7ea9300005c1ec4ef3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6c5ca5e9bf0ff4c5d0181f38b1c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb63cd83cdc4a7b206b429e7969b46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5b0b72c8d77ee188e39b8203381b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cd784fc9d5e5eadc558003140f849207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647549dffca2fa05cb67f0ce9417cc61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc253c79860f70a0fb610b02f03df4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0d2f6075247deb0a404a7ce2a684210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0e5320e657db1c1ec76d3ede3cb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f9a6e68b75eb702bababa2d643cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034822e79f54ce8e2319288972c7aa0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61ed6e95c413bc8e09e1597d7f97cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1d6109141d6453e94f9ad2fe20f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aec0f5a27b6bcd364eee423649e206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2c27b1cad5628c863d3dc5f87658217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf9580da1ec9c7b4a9425cd078b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7d467c3f085ba3e2fccb0938eefb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000e80a93ba5a9245524351f2676f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0e76ebe1fed4a9cf81ebb26e0400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3ecf7600b7fb74a033c96988dcd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ce8a5f4bb096ab02044d04950d41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f38c8f42af1c8560b83475a01c5bf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b890b5559ec7ea2b3d76b90ba517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f61411154a6b04ad8a6bc424cf74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e1efa11fe976f6d4947db07c361e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261bf97c86108d80f4c4e41fd68ebf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593970bafb3891aa12feee558d558c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5cc498224b45fbed865ff855e88d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e126e39ade6f799a94476516ce5fa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205765c3833bdc62d79f81a0debe037232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37006077568639243da3e4e3190cd8f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6098b81a39c01e738a1172500e59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf13dee444904ddb46a0d6b63563d1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e232dbcc4f5e003d8f5b7cc09da283236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42fdaa0e9826f032c8b9e51e6d008237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef38f1923c90cfdd96f638d8a4db5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff927bdbd55f33b9e6fb7492c89bbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135e6565f2aa25ffd11af2393c9f50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f6de13f13fd41823f44ccb7eed96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e136ac63bf598d6cf537b440cc36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca095fa261350183b4a5cf62513b3f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f6feef841963a887aab37635b537a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4b0b9375a07c13042ec30f458534245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be5e2df73cd7563b38b66dc047942d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047f18a61917894b975f1084f42866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62682ebf5388be32dcd445cab484d820248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614ba307bf0edaae1e03fd9648e3c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208ecd5bf8d4572587634e2c281d23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec757dc5e8d62e39380026231bd81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e22a50b26a8d3fe33e23217aed06e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb408a641af231cc17a1b8428046e18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddccd30553c9e4ffe31e13d06a342a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598ce574ebcc97a004bf5fb00dac38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780b82d4f41c3120d8ff069726a023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aec6a8c0876bd3cc3cb59b9ccfcc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb5a5885f5d8ec53e5fb57a2cb2d78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d370a2b6d96416d5a3e084e35b55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0af1a8a5058330dacecc1005c2774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430979dc29a6435dbdd4f3f2f642a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a80c1ad971c8e7a1b67b2c9fd7ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688c0cf0f651a4cbe49f09a89bc44d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb16ce180cd0e2ab2534f15ad4c07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc70a5b47f989478901a5b5820d49c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d1a4b81ae82de71c842e93d83ad2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01180b482520b76b04c22755873d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53502f448bab643e163bcbab6ecf7e5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf97b002a19dc360ba67e3310e5bb08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a00df62384e979d79efcad650bca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c8d4c99375439f9add6d0da8cbe40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707921d83c0229d170e1b502db7cc87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514d48b47ce083ec0546ca85c88126273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b614572928d07e3ded1ce3666617b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03ce3348daa912970f403bf5a7b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d2dee42df361019a55691f4364ceb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380de426e369d6972bee8b82362ec44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411907d1076debde6215d5f78dc941c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bd897485c84e8795a31adf79e2d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe12e1c9f21ef303f9b62576a1b4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c932ffe108816754d0301c83c04fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd054d1564284eb7f6bd8ed244a8642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852aee2e819a710ce34fce251749b9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f47c45bf108ba3a9b967f97a74bb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d83ce97973c67b2e13e2c6970626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b9489a5fc16148dd27f08481ff46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84979e9634f37fcdc160e17d9fafa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436439d7b4e76049de40f9ea8c82056288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec58f4d4bdb096e8d5d8f531bcc02ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d489c3c87d79b168250900663357b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92cf7e5080d8e13c404fc12f8da935291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da8233718a7f58ed4bf0bbca221097292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d421b871c628d204a517d91512c5d05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386d52511b87a589c95c02958e3113e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f646ba1e5cddc4bb5ce804df3eea3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a985c0393c7be6be2cfe9f0b27a9079296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd83ff4e2f1efa7a4058e508ba5d3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e0a7d285e9a396a587192a36dfe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d8d748465a85e264a1304494444f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2de64e3d20b24381c8f8c4ba7558f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5d767e36631ca1f03422fe35f434301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bcbf15e8e39b3203b00d541226198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9773ce97225b206139bce1932677da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2dc9f2765877e01bf226744cfa51b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ebc162339012a669dbaa29ad6711305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b12b48aaced318a534fb5e8bb0038306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e130a63bb467140d4709c899601efe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9bc76ede7eec4cae7d408de3e6bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357c1a336b5bbdc11a9d12363d96c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d058ac6f55137943dd9c0deb9fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c2582ca6a3d2e7ed96f08bb2812f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180e9bb867fe8769d3a4abac8ac75d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40e3eff9a402c72a9cfc47d979c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee590109f7cb500fce0b52602a2a087b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fa489d0398745b184e11a760997f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d852fcafbf9baab6c8d701a844af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b154b62b93d4db1436b5cd7f220954317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38a5db44222aa9ae059603b10903d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f2718587e575b5061b2a59936cbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaabb0528ce16251eece71ddd99b278320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6a2ab5b548a9e704765b89527e9f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43069abbe2a40c897ec8080d9db39c92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640746ebef061a381a2d20ac95a3d31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb1b63e312e919df9e5248491e8430324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cba62afd2e51d085318b26e8b4b308325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>