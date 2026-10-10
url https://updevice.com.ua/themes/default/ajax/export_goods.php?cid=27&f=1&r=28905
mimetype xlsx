--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27974f7cd798cee171b4178b09b831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017905a017763ae8ce28c31e1ecdcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177aff7c02d79f3f1757c5863133bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc219c962897960dad01941847bbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06906ebafbe566f70afbcb8986ebfaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7178d09ea0ad7dca77d12a0f1aee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea139bdb85f032779e9506ecf5db67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8febaa9babedb8bbdaed1f434a83588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3efaf2e53bfb213e4cd11c0bf82c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6037ee0fc212900b1c8021aa6830ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a988b465652f3cb8cd99dde779f0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359a97b078f68805ab0dad286bca1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6bbe8aff38ef2146e98ad0d61729913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44237f5f4617c73b4ef3daa6e94d7c0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f635381baa6973b1489d80845370e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc4e42bb583a7accc4a2917429b5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55dea0ad3382f58a4301c1a39edd9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1492ecd5c756cca0b5ce0205a577dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49522e0571cfa5b9b0eca7dbd0eed0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490414f7ec784948521ccc7cbdfcff5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e24a7ff5a1a7db10c61cc582dd2f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e049f863c0ed8c40d18a31a287feb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81c58f23ac994f1de3d0adc3a1c6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131110a98cbade88344ff33ffefee62a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0a99f9d09c045be7562d4e3c984725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17adb867d2feaab914c0e89fe0c6ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e2cac1625ce4860bf57391474b28f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecbd13476cbb5869b0f43977cab2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f989ab860286a5fa2a821123192f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c653e1730a1dafeae18b1f9633f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116a50a2ea3bc9175a68730cbc20ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ab2218c279af85f6b6d1d3e9350332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906d2f9b0ddcda73915db6cea015c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0fff0fe2dc7a41337103cd60caa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648391c181ffba8c24488bd9c40eabda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3068f2b6d067fac76a6a3060fff1a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87869001152b1cef26bb4cc9001c6a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5e6a28150265bb0c1e7b952cd62038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d71729bb65129689bf5c1a4091f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08a3e6a299fbf53b78baa3d53cc3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e110c1bf74d74d24359e9237c6878041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62333bbcfc0d24212af300ab0f271be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaaf7f7016945df7864dc38ce3ef5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478662ba8ba02a127aa327a230f055844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557472978bb3459ef510988164bb7f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df675bf5cca338c56af31bc675b32a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d872abe32dadf3c8f9d95227ea1ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775a2230dfe4f515ee0e683640115b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389bc8d8b7b3c34e23c1804bb75b95049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2b3733172ec4771e5f86bc6eaca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d8da9448d1a2a68067359eacbfc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363898690d207df5825e4b452a8f6e5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847ae2509b8e97a144244f6b4c222a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22085ca098c74719382422e2b44381054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ca9170c13f5543159d8c2187d68155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ca903400b696dd7b92ee82465addd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf1fc9ff85701ddab0bc6725e043ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9dc6ac2e345885243fb94ba95e96458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff13b36588398f7d6af4ad0ab722ced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d718384b1a8a187ac08fdcf7361c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3be2edcf051e57e9aed607caeffdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55121af13a7ba2f0d1d0919ed15b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089dfcdd1d643fa8bb91f6013fd69e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ecdcdf9f39f04050ccb03326d293564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448473d1035ab14179b7f21518bdabe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b810a039e8bf3411b2db9d7c86e7db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4899b18bdafc331036bc26e4eac867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce64bbd1b7323a37700b9a7792d3cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4170b97e9dfa6df49407fd70fb7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb31eb40c4ac69eae3516125ed056470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2539400b46d8471d602057f0bdecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4033bd90a55f49b16d1497ffbe34b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05554f0ea2ac68d7729f4df199f8d2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216615221043269557fca770b8d237874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c6e8325c0bc743a4c3d534bfd4b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772bcc94c51b679d8d87d1b3f7525a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997e988923f85b9de6b452f75641ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd4716ecc9d775e08f0066d0fb10b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b6e73803f023a2e0354c487784ada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949ac41628806cb11f27fb7cb595f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd38e6e7b310a8093b8b344ce9b3b1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69241186e5acaa691fb3e36c4627ebb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544140e212f3e06dba8a63d2cae89f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d72bd30758d4290895102dea988584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1607c1bf3a44d94fabdbab89aed785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877137eedb905ad62fa0cbd01e72551c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b69cffa63d6063e6d46fc258196b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a5ab7d92526e260cefbc3b553644188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9ed3c8bc0f7095646f500665a4d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a7cba363e555e8adfb42ba001de5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5be6f78bac3051a106c1e728460891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01831fcc04843bed3b0600a352ce3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d43d811c78a60858d72785a3195af093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffdfccaa16db06ede25032ac35cfe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2764861222b04ce1cc467cb349dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb969afe9ef32ef01d1240bf0335796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8d657123db32e8beead7581ddad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d158fdb0d2e554a024aff4f8e20a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77e6a542bca1f74d78b811ae6b23e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f42c61ee61a90e876095d76365e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae43f3de04143e5ab5c211dc2aff6ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5728a03f205a58f17ea3e94bf8a77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502da6e30fb75cc1d230557949ce88e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7554bb70a7de03d8963d793e6cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0f45aa4e86c9ba7c0889894f2c75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae913adf3bd59e9dc46ed5c10381e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8604650f9e25ab02dc92d30e3bdaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718c7fd68af1fce958e08aa172d6bbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbe37c2243573f2fa198b5743df2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa510fb2f2e6954317f3eb3c085aa6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b1c1b895762f814012a75b8a595f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49aa7b05b6655116be5d9ca82aecf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085306e1c90a0d0b46c93c81035e8b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376287c84f25553349a63eaed72a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3dcf1e433e36c889d15849ab059ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d41eec5abebd25d6da14ebae12e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bec8b6698b0f51fe7db2e21027fc46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25103ca4c92e9a01cda6cafb82c4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4145da664e90896288ca59b5111257119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174251f359a38d896900f345f9d6e9bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f754c95c75ef70c68a5463c9f67213121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87c79764dbceee4701fd743bc68b42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28fd18d4ce0e40d4574cd7d0eba211123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7b120cdcb46791aa6f2a80150e6c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e8d9aa0d362b5afb2497992562f19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7db60f7aead364a3c9050f94efbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cfc9a6112d8b4fe05132943826a40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567b949e4dfda95c6486866c5b6374128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c572e3ca31f399061e4b56775e47e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb27c8c86501ddc0eafa4147e1574f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a38d0ee0912e8e0f4a32bb5c533b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76124bfb0891bb9be0dde90ddd5dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e49ea3adc805066d835dd9e66e78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ffc03fa07de5bf03e367a228195c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d208d578be013227d59227c45a3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba4b528b300136e56b7fd523805bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac178c8ba7b327d833162d582ec3179137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031efe05e83cc24448d0331781864d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f163bf75660bc603745beb3507453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a86ad26d41335e499ca60931433d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233bee1eaf5159622845cfb9d5c5ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8bf9b7bc316e431607ab600b94ce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf27573ed7a20234a0709213346508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f1c82bd42e1de338011c1682ec98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc786e0079d150731100ea8106ea12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141850a813c53ddfe72386456f87538146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e685483f20b7d690600cf2024057a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f3bb3a50bb1ce7da4b1104104764c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec4ec339730268bbc6d9118fff5374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc4fda5320b331e51b8ff55e5f577150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94597db08f7d71cf5c7786be32d04b1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54308c9dc6d5222594d3760e66dc41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fb73ade72f223c287940c1598ba1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b048cff3cb7fbaeded96bd22cc0002154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ba5f712f3c79121c10a29f1b175c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3f0dc3697a27592de899adffe99b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e194026d0f6e92434618e86d29c90b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e728a842599eabb91673824d1db1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c548079848b9bfa287b3d15767854e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3bed95874d51378626e908fc5a2c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba792eb6a9220057bc5d5fe7ebeda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e806522f79d3b2dc0d7cae1abd88b05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e04257451306a693f9731e89861a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e53d764f957cce3b7c05e7c748fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09bcd43044f92867f35cafcf10281165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688edce4f6f7d07cc93ab6b5f08729bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ed0cb0f17bc64c1e8f5475cccddf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd0a850f5dfc5180171d3334b36ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516d2e6f6102e45777f86130cba55a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8e6517cf53f70f2567ae712bd84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8fe0f3d571bb12a415c7155083f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e181deb3a894ee9ad34cf898bd88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835e36d966e82493cc8734523dfc8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace83fd6fe4ee347753e6a435beccd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e96876b58e068bc2fda4e4894d5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b68796ccd54a4d1ce4b5b16c5783e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971e1cfb93c86f2e6d3b95cac7c339f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a7c4ffcfb1ba7d5c9ec6008ffca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb097fe42c96c0bffe051e9f8305f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b17f22a1e53d3d91e5fded59c68613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224b5896b1a74490e6635af8f274801181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4d748b5baa60265a41a59d0a4706182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b89e63bc7d427bb4864d074277f076183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5340448d18595810297e3c53e0b767184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ac094502ef4d201f3c3c90010749185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72005267d765d1c904ad06160686cd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79674ad9a000659ce4c74f7a93035014187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb10b60fac234a2aac54b3f6e83d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c0a5915fc8a822f69ed0037ed843189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3681d627ecffa7bcea8e3f54023c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bda0715446ad17991f28539c3b7f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08dafa525957aba5c9e34628d047aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62ab6a54a9f6ba1db247532787a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd5312ac4d4a5cb12bbaa0d8b86b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef66f281924927fd4bd7588d5bfffe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29942c2083cca27d8758099337a1f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9c7fe3ecb1200dffee456180c8ff9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c26063f92bc22bcf8bded076154f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af6c924c8f27bbd72ef4f96fe5a4ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c7b2900d7cc93dd69c15b6100944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729e87462b33841fd611c7e56695bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be73d0e57275dc8bcdd184984c1cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7622032a14df809775dd2e1f1b17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c04d406908cc36b8649ba44755f3ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0999350f43dcb82112dfab42136992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85190b7b11d080c896a9a06182047a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d6fe223b361927722fca0f9905d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f53428a3a14fb685c3133cba929ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73fd8b63b53f99c6ab168e0b960667209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593023f99cad9e40610b589b5524f5a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c77c2a917e7d30f6a43a1ecc3d8c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076970e9c090307d7097945964252b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8b41bd505323ec26cccc5f837f6c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126144a5a33e0eb258b9b7a04138607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c4a8ceee5ab6379606b2ae6444cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa607f2459bd9afe2d7e17a5106403e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42863eb2425a90e159791fb772903cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb2b215a63f13e9c1d4f5930a4947218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6b60765fa3ed7a2c7cd1aa29e1488219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543179ddafab70230b6320f7989a7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bc7adbb464007f441c17a3cff8b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b1e52afe6ec5541b2ab962fe055b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c762e909b0586d8b55dcadff955e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbafd62d0ad7b1a6280467c162a3c48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8657c719248fa9feec5e90a3d7e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39087c5fdf2473921e0522a3f9c474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f526ebf625bad229350d6c07abf80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a72d3b84ba4155f330cb643e6ba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4677b3bf8123f2fb523e2f5852ecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399cf2ecadd39422ce04f2dd617ec77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2a039b3988d824bfea372912dd85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b8e6171088b4dffe947da8929f35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7012808fdd78e0cf28367c375c157c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07b561423ed303c172933b5c184f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86289259a057ba76dca3b7bee6a8a164235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481574022aefe26977e4f9f2dc20f08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83fad4ab8b179cbd81418af2dbb79f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37661ec6fc814c8da5070300cfd165238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dbc417cd6d4d9b5c3193ebc97757b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08aff55d3043065f08de78ec7a0929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5add61e17bb72090057179f80817241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f51da2f10e075183684aa47db31d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41d79f2fc8ca8642222841d20df00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5b4b7f4794d9493ef4d85d801fc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8acbd606252f0785583331d6e55860245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760dc7559f9babb35f1f71fb8638878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960fd8420e684747483adf49f4ad510247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad31ce926fd40d59e505efe8b7f2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf773a49aaf3c47cdf1faa9b505d50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee0a157119b18464bea1780b22c15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b1440f4de9500ca551061767e444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9dd0127001f71650e32acae9b4090252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacfef8b2425bcff476ac03dceb993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a0713ba51b5123c269cadd0380e03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea9217cf69ac357202f57d47db940255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c26ca66d09a1410bce427333270a66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46785435c97a3b780fa95995cf354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276ebe88ca0c675c791c954eaf3d23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825822b5e0d128300916dd9117bdb51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db7576986207fce259f8cd198c53d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6df13a219b9716c4e8357009f597261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e43a31e7a07c5da3f017cf54a0cfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae67c646c2013447ce92b866e96604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f03927c1f165e803915d27b8bb8dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0c38deb792f5f89cb0a26212b809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586763c317b61d9ad330faecd0d7bf31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112647128c33e06e1241a548eca2b984267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e0873f48045bb79c4dbd788d26a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce16be905bab8658ad53596d43b7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af430f7aeb0688311a6e2ca2462876270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef76e490230b0b2594842429b4325271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8356281a7c1ba5942be4f83d0558272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e35bbd9f8e8f83d1402048c4c9fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74641bf85fb304298416f6a6928fe8e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40580377b3a33b409856348121e80909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6c6cd98481e0cc09322d0c3b272e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bcf7dc75e0769ad8f29a01a74ede5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa7397fcd39a91bc344158dda4c74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4d05eafe0cc47e748ec21f9aa9f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e24336497df76e6c0ca97125151a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4268fe0f0616134e78f2f224c5706281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e212eb2bdd0dc04582fdb88a11715d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a9d14d1f5fff27645c9c3f71c45dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280baea40f514dcfe8e4445b301daeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b32da86ef2f970c9af4a2f73a959a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d91afb6a539bc8f5d1778fe67a6c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302fb9544a9fbfea24e9f1f756d5cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba739f59d52894b4dde86289b2f2df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd97f842a3f5d11794fbd402acb04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93442a725b0f9758a5816144f999c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3ed65ca5de3df3babaab3bac7529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd45e25929a8d10c95b0e695576ac9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35ee0756b162554cbe701e39f414a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c31df0fb6508ee2d286f334aa86c1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d99e4caa367ce9d14852f35a9546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf2ca81e0c12ad9c320259bc2303e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b548e2d21c5a50dd19eedcf5357e43b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a876f2be755d0ff5cca127f7a30812298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8befea70afac4cf2690184a32c6304299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4de1c579746a31adb39e629bc2e7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038352dfa5b70c1111b1bdee9afdbcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ac1c3875b23d6251e2c0a8a41db6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a3b6257b3d27b9c1ff75e3e34cda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ccf171d57200682e798bd0fae735a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01812924473ab82c5ad79905d1744444305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd2fcb7e630527ef20b8dc29f9a6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e45fa4b928943afed59bb022f37c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e640e67de60efe865710e3d8aabea9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c44c582b2b241caa4df432943e5e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de072b33a7c0a23319a8ef0c157bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d85d68975e1d2156579afbdef5fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937e27fe7007208ec325057b43aebf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb150ca6d857e59fcd0cd90d168377313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86cbd8dbb1cd7387ebf9395e9a789314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090d517ad1b66bb217d52868f01862315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb83445ee179aac5fe4c562785485a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b648437917cfbd74380a5f9f6be0d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a1c047088e0b70fa1a81828b57d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee81786a619d76843667629196c493319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5bece7bbafcda3150db2e608c2901320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9f03a372a706f126293b1fcfcccc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586876d74e5db391e10ac4886454ead6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6db353b4685b3e9561acc045e9a64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6db2128039bbee12e8b64f80b6a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd4a78f434c82b817769c05d15098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8363cc03cd169934eaa858a61f597f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e686b1f83261f4a9950e2f70af32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0c712ed39aa64378b6f546156833328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0738d84a8ec43db14c5c31cf9ae5449329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955746655f59459e2c7ac00358845a8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fddeb5b6828eb9e8c909fff05e8f7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea724cfc7c7ebfae4b8b67eb17387f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce608b1cc9a455771ea44985f87e8af333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc258d65b264f3d191831f44aa92681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd9b871af45bed7d37f109036ddbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71c86b3224e711d4b3af4e39b8a843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86d760cbd8702637d1ef26a8bd2414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec4286e4c21cde40138ba8850d3a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1060b9812033600b924b46180e19d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d52abb7391c18d108f89a65e438c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997ec10957399e08ec01f3033943478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326fb7992362e5d466c498658bfbad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ac3e21080a002dfd9cc62c82970b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c17386474b2776b962c44aa93b96111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523a36644365131de70ed3243498d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66c1fde6b8c3bae2130c3c5b25c0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c818d548837e2cd42b5eb9af214d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ed458b7e8bd5e27d1281b75a0f7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8faf3827498e40fa11025459efdff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046153ad5369d7e74a319f0ec376e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5daa2287da58b0439d7f922935d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f694db2a980d37641b2cdf263fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4290c537a02d96410b4ab0fc623e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248536b35f563a62aa5bf15d57031221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a8f626aa8278afb9978daf02117722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628296fb297ea9255ba420ec011a3f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015968661fcd64db1514dcbcdd3ac5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa70212325aad579ad07e9120a01b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15efc8047f70b70fbce1f70cbb85026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a80e9b9accb90f36322df52fd940427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb3dd26d94bccdd09057428c8430828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd52dfabab615b55e0ec370d92563029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b07a374efbf44879f70ec23f625730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86d23eb2dd25308c8b46fae3ed6e0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092de13846e81bd6142705fde905f1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7568ed037356c81b00f4fb14e3ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c3fd57039299f3f65578bbd1fbc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42670252aeb1892471d234534138d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539aff9a96a8b8700f6de841554848f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f482e1cfc7d1b8bd4d337b5d9b350e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cd33eb0b5e61592aca847641e43638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab22829521d907a4d504f286f92e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be72f15399999be55092c7d9c38c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607419f19ebfd2db00eb805dcf6f4f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a54ea2b431edb735039aff0c1e0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d063bd79122abac7fadae58e4685a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594907a22def7addcf07b039dec23044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed1768289cfdbe975f1b38bbd744845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f778201cfbb3c32362e3940b53a7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b8215c06b75083e4573ef705ce80c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa7a5e521b9abc475bd83be819c7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adad9c3b4d3892b4e114616f568dce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f48ecc65f55fb61ff230f6a8610c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6682b9d3309790a37fd9c97725bb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3e820ccc42fb4b646e500492f98652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc601708ccdafddb414762a3bcad33553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c991623d18eaf610efd8085ad79954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c718553d3aae24192efd30511941b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906457c1155015b65893ae270419cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9dd18e42df36829d9a084bd6f4d5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ecf59faa60cec4757fc7f0de6a0a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb1b7fdd1d55f9ac468cfa5487d2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692b53c89222f8e40c51a6d04eb01d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737aa6a9ef94eafcbb0aa9318175e9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690a84771117a86763536182fb58a5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719beb9f2964eea82891fdd82502db3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25646d406dc606c9685ed9689190964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c08273c80469d1854f2d6485372fb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9b21797997febe015ec229fa4a9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505c61dbf134a9369af631b77f7e64167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952860212ccdfaf70ac765b352d3a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe7d09c7456208f7c3bd316df521269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10abf029009993b17ab6c8ea10f4b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba5bf0b2c6c98051b146d3b5813f8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e86d8262891bbb8846a0018459d0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a186bdbd54bd8c96898869e80a12a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c199241c8425dddb8cded5eee128e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b2c9f4ce428c56c7069284cb712a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf9c4c306156f0fc02be574dd335476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3dbc8b1a9e09560584447c7a5d55f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecc227b214a4dd257e618f25ec3aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc424e3bb04ee89d9c7f2b4db13b6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0cd6ec2508be756e4c4f0d7222f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1214cbfdc083840b82038cd2f5f5bfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28934b1fecf7393d256c0ef08c6571782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1496c3fcaae035f8055847bb9aae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7bad90b907c27daaba5a8f295014184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcbfaf709acb2cb5dc6b21f4c1e0f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be23c2a7f0ce71671e971644b629b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aa674c419ee090b2d5adf1d6ef8a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403187a44b55ce6449bde529ae6244ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109c25fcb0b1d4bdbb1de1b7e4be8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ec935ec2078964e11f96bacf701e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a67a52d66f858994317ccb12ba46a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf756a53300f0ee71de98fa90739d8cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305e7ea835433f0b68c48cde7e732ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be2b1942581ac7a40984ad281f6d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb65cdc81c985bc74629f2bb1bb2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf420e4c892e413f880cdf46f7ca4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f46ae262e090b4049133b3432275397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46f445f6ca9c50c1bcf9657fae0c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136472659b051722011917c57d1e187b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0d9f4c0581fe49c86d1138056437100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447abdf502b6a766ed959f8d792cec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d900d019b0a875fc5f5a367c11e663d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5657c4d16dc8074011efade6d958af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfaf517eb8940a0929a0e3ab08d26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5b1783ecd2ba84c351ce2bff13709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807b41f80fe90714f6ab79977c9cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487347bf9394ce57af419b223c097830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe631abb5f2553f0e795ac7538934e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619efc2691cc1d8d769a5b9f6ea4810109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e1d8c49ba1287628e4131010e793a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db047e8760e68dbac8f368a4e9285c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719cb5f23cd4e3a6b34a79ebe0157b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da773d801a3af101adb9799c0019a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062696188bae638f2118c06289f23b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be08f9f30430099e91382a0a2ebd82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154544d42e0db7b90c8499d1095b3907116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af21589a078f260d0e47dfa135f5f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f31e1382d7301e60ec240806f1041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1a98f6054666d30d82e2ceb5a5a4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a6864815c3ecfbc8fa6a21212fdaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbebd3c642d2620efd19090204f22c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f0d314823b901642230cc5dbe04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345cdeb7e493701f01873aaf281174123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa3a108aae743c2c582ff040bafce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7f1c02713c8ee470798e7f975ad9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188223e88212f9c302a8e077ccd52e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2ba0fd8974ad144c3195e5f5e89f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96366a27806458b2093f473bb5fc9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998298ccd176077743f80380524e7ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936950793d5b4df297d84ef5a47c55eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420d5cb4a56a8841a9b576e58dc53e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b56907ebf5ce9236d7e0e99a11f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ae0b6d1561de87f9c999b6cc4611d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57067111db0845711bcf0a86a956d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe1f1a3609108f1cd7c44e2cfd046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccfdc0e6173d06f5c58d6a00998fc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3646bc013b895ef6aa426ebe69906137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42d9418a723108fcd2663d57720b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4e638ac0c030fa42fb1542852c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4617749628f27a186a4ad370daef1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb0425cfbf6f989aa4b695ed4ee35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c726de0e3996f6d4d96b8f6b0ccf13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd1ca325f31def11bdd0960ae16490143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615988850993397e72a5e0e685e92c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2458356ad5260d078ad3632e787a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f484a4425897f18306a0db2df69a20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8347bac04c093260f9d93c280a47be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b36be55f7e5025e7afaf1be8183b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d91eeaf19af9168b6a514546ca36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fefb167e14e4ced097df8a59e40ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885d6ce5f19668abbf4b71f7ccdfe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee29a0cbc2c29300780821d79bed43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e2c94f14368cf7800397f4c441c2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477572f3ea2ed4373fe5852ce7e98f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ab78d9f58f00df2ec3cd25c8d32b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a406d13e91cb4d12440d4cd7ab004d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8c97ed428024e0d285fb2d4405d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba1ae436eb425f756a0fe1f23431b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40d8f73009958a7495745de1b7794159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ba5079a6670e38afd13775558d40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb59a269b9c3649ead869ef6080273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3614d4ac2cbed16317ce58ea6e9e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94f25a3a4cab5898597ae9a9001c65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798036555b171047a63eb7d964286f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63958057ce2085033d042d065b8658c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e581f807247b71772470806f3b6a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a85f77f05a6b214d1f039d96e02aa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023087626ac1375fee267f64f44ebbba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6af2ae336c93983c4f755fa7a15cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fb29991e182a60d266134ff459467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd611d2f7cd8f487a1787c7045da1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd76ef151be8743dac54b52545ed216172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3afae763c041269a8e691de665ee23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046015471cf40b7f444cfd4f5a4c3198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242f3394e6c6346e0d338a6bf25b46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb29c19b3b0be9ce7d521278056b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094044f5b7d6da9bfaa317c2c5f02f1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada59a1309d170f2e942746f9494c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739cd5b85dc75e27e09f8a41a71aa3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9848a25d16f62bea31bf299d0a3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557e62ac1b44216619aec4af4f285e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7199bc545b4e8ca09a0cb7db996679e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8b7b3482dca2e9c366c46a59f0f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1779514025f8c3ca2e536e4a33ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc57b5256c770b198fb808d21aa1d70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d0246917d446a8ccedc85a02d732186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f97dc6148f37bc1579e38b5e2773187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdded742f7f19797aef6d7e0d1d0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af4dcf37a94ca25bbf4ead992d1ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0f43d936d5fc69b3b9c70d1502544190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b83e492025c8e4e6f6e6886b2b72b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c17acba72c251a424e59f49b1896d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c833233abeb016d0346aae5f2d1d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61298661c83e5f4030fe851f26619194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad1ea2a33b422599fd7cf6d6543b15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f212c10a5ce9e9d6b1d5c94ad712c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d641c6c1e603ed8c8feff506cd07779197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d2d4ebb11037779187cf44fd7f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70056a65add84d9fff2b5d7df5bc76e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9260c8cb6a9096b66cca6518097b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a55583d48d8267420f70358c20d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0257a6ec0844e33497f40c4b38f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deaf226f67b79be2e0d7c739d35b65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edd65b74d9dfa9c529cf28bd99731204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52d5142beaedf5a37d0be8b524431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef882d18042d63541a0a364d6402a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196a631bf44633fbb21592068e50e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae02afe522257755cd6c64a13ff85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e3882f7103638d70764689fb7816209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643b2822eff957c75895066bcc0230210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67751b84d7c7fc0c5ba99cb90648eed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69fad1d6391b4972e486d714d77b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4856000ec0affdaf121b1d1ee4f617213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d57223688befd52a8206cc070f59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd819aed097a7da341736e3d5e191215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f555fcf54c00f254f34888c27a29d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca017b3729487f88c53d42ff82931e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db390f54b5382c37fc3c46b718cdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6529f93a98ebefdcfef7b779b068219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c635ac207cf346e2b83bec0ae2188c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36d0cc955c1b4cb9da3ff30b05e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548513c40568ff7fe4fd870c08a885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c69cb43563fb1908a5ad61b2c4427223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd727b170a3d1c15eb430e47c06b530224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04a4e53ccdba5863946a6c78087e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc96caca3c7f29c341a18ca626c9ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f1feded427e63e3df85dc432af69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811827ced4ea0e48c66dcee2c25a56f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6bd325e44d90654b8fd6df8405fe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ecc58d4a63b0d53840b9c4109995c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f403ea29dd10ab85cf4c5fca1d88b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425225b0df0ab0f77a3b0d70f5506afc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668add77c682046882cb8604251f32b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58ca8cb4892113957028e07436556234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b325bec5e27cdb24ac7c777dd0740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7273fbde1dc985480bf286decb76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe311a841aef091685ee884a13392b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487ee3e60cbeb96284fb223f9a3f2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44611fd4bf25321cb07676bd6aa7fe1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e9963a373acd562b7f5ece360ea2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e654a326aa9a598e32c12a1e464c92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145da6eec5b868cd875f868e77545c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a21bbf584401c6d43cc2b0aa795bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d0a372cd3954237c1efb364b33868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dc668d696d563b7521a6f2e21e17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde26d21b17774f303003359794fb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69775b1873461bbc29431c8c201d039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9d4fefed27f4d5e8aaa03345ac95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e3a7b9aa3b7cffad2765053f1c2c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6c3ead17046712de2520c163c953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa980b09e8ffddcf262376b60d8808b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283424b14e46cc0a5c60d922dd64e81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6635311b4590e1895a8cdb877bb02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bed44351808bbd76f3ae66d1270b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1df63abd5cc2c8c4d8534fceca5cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4625ec507d8d5dccf4af608596caaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4872b4017beccf5dd532057e6d7434257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1780c9d6ee1bb6202f855e1470ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac68a7458a45b88ab1239c7b180dfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7850ac8a55930a6ebcfd7dd8a192260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c589b1310f6939dea22ee902be558a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4d50b3ff7e657074b809b7d1c99f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54397818be701541a325ac54af75e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f83fbf73b5f671c479c51708bff1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18459ef8a7f36d03b5a83bdfdc1cec3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436fac2440fe1a344086b8f8a11fc4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bb68b950c3ecce90554a93b53de5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a89992e2089386442b309e03e876d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fca0034d73b05d0316bcf0c89a02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45203848ee427688a4e086d22f062a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7c4d73b6f831f2cf1c414de6773f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32b06a8e3a060b68bcdd19e1357a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09caf6b98402e38e92ea5ebe828834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8020a22a4b0c5d0404d83f560aafa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3a4ee76a37afe5abdfa75704e7ffc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c08079f5683154495e7d44859e7cdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e51d6fda9fb2bba74944abfbb0eb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba7b8883e3f37dee630df52a6dcc6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51997d992dc86a25cfcf930b9cf3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632e6f633cb06bf76b2582e5ac17cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6927cf5a417d0c5c3e2f49edab319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ca36b00c843aaa654e7bfdd437c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9dc26f202b06da570a1173728126283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb2f8192f4e7d4f1d0e46bb640c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec8468e290a9d2938bf5a6588ba2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db371543ec6bf6478ef2e724be5e84f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da35145d39b0286b9dbe1c761e7793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9e4660ea42ce9f30a31ebab7ca50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5012feeb53b7ec0226972b4540b284289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb40a26c46460c47a8d80c42ad11ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6068b688873da6cc0d0e3ef5a7e9ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598707c483680907784ad8df9ec200292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bbfd264cb5f261455ccafc56bb172293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916c84d8d8f96bba89da7280aef478294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743457ca1367a079d643f6d359d38750295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9abcc4475412c4c1e7b82c43ace8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a632b4573851b1ca3374acf5ca7739297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721f05800466707b24d377ec8af61b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965f769f124ba774e7d150ed0d9665299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89e2b4b0c3555b3c00d5fa260c656300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fd03dda9313d7fbdb66d0fc4fefa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5dbf5e900ae721e584d7d60a9af7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16235ec90098690a750dc327aecfff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6512060cb37b00fa4e8caeaafe4c54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd841c30b374a52869ee0965ab4de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57199db86a581587373583457bc55f4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7376c2cba2badaa3a83c49b9a6126307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57ca454244c6ed84eb90994422d43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874cecf2f31a7389d2ffed5290d1588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b29b7bc94fe710f6ca5b3cc1be69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868463180455e45d6315d777e7b59d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a49a9b670fbb10bd9534f65b4d0db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05ead0b00124da4c90daacaa5a5fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4c5eed2e4afd98be3b80748be656314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d1bbc308aa83bdba5486931b04df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d5f3ec6d48588eb7e9b75dd00e85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b2e8984222fea0cb6bf4438fa3ffb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a516a6aab163a6aabf3ca46de68cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f13143540c20b290c633e95e621c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1740cb8d57efafcefbf37827e62844320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063978e53bf1000381df9b02151a55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f6ddb88d56a57767f01e762227d5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474c771bbeb86840d803e9d7dc564f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f9a4d43175c9f48d32245c65b0e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77b3d8c07c050978ade6b37f97e82325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>