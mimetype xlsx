--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef72a9c330fed05f9f33750df36e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad6af5c26269fc72068eae76d1fc742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d54c364f4741431e9bed4b11c3723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e770fba8685e36f05351e5fd9a464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11ee9126029ef13bdb291e156f0905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7223760b645fdd2e878fa8215d186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7d0cea8f3c31201ad700dc42037d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919e1349259f5b59146a214dda6831a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a122d34cb7a75a82596678fe559569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c920ec51e806b6c0470b896a24623f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882440d2b1ea05355f0014f6c73d50c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aece94c875c94a2cf46a09184813a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7da57980100f9b3a8bba376fd94213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30454828c90d84d48879c2988e550e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf505a2f10a4db25e61c874e9eeab2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a457649c276990a3854da3e09d211bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d92d61cb4be3bf6992983a78d19f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf21e0d893d4ec5963e8168a35741118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958779f21bea8f3c330c62fe985aa04319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284c222ea4d40b9d1a21b1d13a3c8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821edfa8c92ac44d455d5b3ae6baf9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178341b88d60d7e1084d3cf0ebf400d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda969da75d41a515416166f5877d8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783b67bc0533e405dc262d07af1be624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb625ca60ebf8dabb5fef1d76db47025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52db02223558a1fae92604f8ed76d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d8018992f3d3010f76ef15a46d5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d2842c33bac43cec0e38dda27b9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29abd806a27590785417b4efde3ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867471fceaa4f0e1d6aec7fe4f15ab430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9975bca2c421079effee1607fdb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174536fce63e8a4540373e2932830632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa11943835f818349a88cfc167673133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20e67f76dba2f5a2db8406a98bbc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350745a7243fac9b9d59db2ecf3d8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4034fa9ddc7d58e94e6142dcb25c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f31ca8a50df3938adfd891712ffae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b08bb8df447e67c7bf6a97328fd2ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61955a3958d0e29a573172afb0ad06ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79dba982a7222e6115724474170aef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb8519c26687b5dffa3eaf0ac3b5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884c12104080437985cf59520fe7d7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1083b017cc486a1854fa2d1ff62b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66de4396cd18d745e3c8c812d0e9f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707da401f06e47e4da649a7decae9d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0df8d979f806cf524239592b4405946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386eb6e865aa4045ded7568b01fcaec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ec9e8bd3eb06b12775f481d0edef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb8c9d2886c9ea527323c9c7c6b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db0e0c3eb660f7b212652b9a1e5b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac41d87683a478f17d0916b850bfcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8be41938869a1a324d1cf66fdc6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f3a72c7ae9a1ee853160a27d2d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d0aa2a4ed5044a4f139f7a3eae3a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c37d7109822d42addad1ea0b048cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9411b232b733d0c1201f6427e3c964656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5cbc0d075aafb8e1f3ee9272bac5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174940222172a0162d48a2044552bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d294b8b093426790a2fe448cecc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4001dab8860e0de2b5e99c474ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a817689f8915fd3a926ff96a74d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5d8e60f818f3c9815683195b4f2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e9611f4373f9419ee26415b0e035f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3747bc90f19cc596b1335c881e486b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d215f7147e3ff01cab81a3a648a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e7958aa4c4fd7cc07819b23cecb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106a09917ce5355734c4a3516758e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b9613659cb1c7981f089ca32b58a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e6369ab6937e2d3a1615004969d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed75fd1f88ed7a67d87d966f0ee8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a30f7ac7f37a6c77a6faaac4f33de471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48bc91ab2ae187ef904a82a1383a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c871c48604b8a1996f46b829eff7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e8031fe54b9206a40bc8db080d6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9dbc4886933573a45f53e41837a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce400224ff947217f67208644274176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967baa28b5392278f4126420121c64877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ff8917f70d12fb28031661655e8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfb7842efb5cecc87f626b5e0d1efe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61aa1d43c522f8942b8b0011fc79b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bca86eb533f5ab26f33c253538fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1767455839b6207a904da8c4736982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9265506570e744e26445011e5d4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d47e6fefd8610932735ffd582c44f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae374ee7703b71b96a15f2a0516b4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef89c134288353c28fc0a326c1395986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938020fccb1d3079fa42572950d8f6f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c2fe80603125d94aafcdf61d4f5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a5c8b1f524a012566e2f7787dffd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ad775a4a12d2856d6b9b8f995a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a05aa6593ebe919c52dbd7e0716791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aac9fead6f6adf0d68567ad8f206292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba826c65e6b31dccf57ec0920ca6d0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828469e3eabb0dfda6c1e9c9c7d99e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2362d7edc94d06d807976175819ff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cd11c9dd5fe7ed242d3cb58228d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ba94376f9c5402370ec79754286e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ae3fbe1b38f6f9665d0b4d4df39e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e36e49c6bc22ac04261381260f3b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e35d6781c11a0aa34e79648495c21b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c5260bf81944a8eb3e6684b3912ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f682906fd84eb795f726a2f95109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da0639f0fee75de117fff4705a5e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bb7db1711fe9f07feae54a2c93ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8d84411d48bbcca399ad241267c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd096b3fe16eed920275a63996740ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31216e8b57eb628f986511da2a813d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899717a20c8d895f4b0484cf211e57cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794dca963ba139dd82083f35fda7a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1e7f202513464ae49fea77d67feb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a13594ff86fe4fa10383c074e6f50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d94cff0484570c7705a66608ac38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638db68fdfaba899300cb7a8513c119f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6761d4b6da62aa88a12432ea04ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c80efd6a35677a10a950477c7194115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0391c520d21f160446d8c2cd09027116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3e178c59656d307f6b2d0b1ef491c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c5e1b02717b398e85b375b349302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b751313825bf96a611647068c9bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46a7b271602c0719c42059e5d60d0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20830f47c3c6be88eda622c1e355e64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468df93b3da1bb8b43211d22777257122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c2724d04033f3338e510200677d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5eeb93d50e847e225fa2a1380937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9de05668f1af136a8224a15a0ba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee088aabcc7c900e55f1388954df5d80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04555f1625939bf8b9ed5b44cd2004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236fb4277ec0c5cf5a63aa6648ba9ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7fba401d91296b9907cc5007b3136129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8a836ef32d07ab718d39c6b49f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac91fb8f2ca4542dc10de877535f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17b3560d470702373ef5285e5c19e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e519768293b5b31a2398bebfee5ffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e880acecaca2d29f110421418d97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75381a521ef8b61f565f9f28afd2d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af61f75a3158c62ebd09148fd3c5ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af1b3394b1ec105bd353cbfe05beab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e78c5c128d53bd149973ab25b087b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8b0945ff69a67afe6831eb523e5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6be3ad655f33b9175ac1bac1cb4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667cc0e3caa4de91736775111934720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726ad7bdcd93a41e415f1e14bb8010142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d53995d4befdd92979d6f09d468a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211325562b7a0077b6fcfe3141992aa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8754e5e58968f7acb2e8dec6c6b1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6cfbc8b76f1ee47cb454fdf2e6d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883adcf0cc87f611a5460d762433f27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a4ac0d5dd0e1ddc6a4c231d185e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace48dd0a25bb4dc1e0c3546717fde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a5758fb3acb34a6c9c0f30e90079b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3aa130b2601b5e44e2c656821b36e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbe778965e1fd67c561147dd327d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7a14a771684a6caa07dd2f77f45d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a730eb23cd15ef57ad6ef31ed6a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2826d699b48e4e0a4035a72f07a28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9f4cce237ba7888571f5873c9b1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc232f283e8f107445c9746f028a089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5bbb1516846665bbfa3c4b18681b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a3e0b463068f42c0d96387f8e459159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf90c727f21d669f04da957c0caf52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3826d4b16caed5d636762aed7f1c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55d26ff611250c82d8c0e25cdd13f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255ebda753ec68b9751719596e2a6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7834e28b4861ae468565d4334e3e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d23013f252cd0c0d6fcb1448639d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875123ee3103d8377b703991458d76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed62738144b02ef3b71acf870ebdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f36d295b5c4999ee5e0ee1b2ab01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6250c4c4f3f139270a3199436e3e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3968cd05fb6d4823eeb85bc1d300b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b5333a6a5e00a2befb8dda5fb6ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8506433cca7b196a9f5dda3d9e54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20b20007931254b76753f4b0beaf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f1b7034e273ea5b0155025cc570e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1d881a0956f42c2163d81dc4e513175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7bc94f42d5fdf004cafb9bb50a881176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba592b203cbd111350356b3645e5792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c84f378366f414e3eb5c9411c157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4aa1499ec11d2c2e4b188bc95ee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ce21d908fbf796de5b03a637c478180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cc18b0e40b78ce3e5b00fa0db11a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b39c23825377442c0750a4e90b974182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099a55482710dd00c836baa63aa243183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b67d42166f2114502de56b9859c6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178251c6218f4d00939717baba83538185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327252b6af0ad2e3441bc53a1382b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f9f9bb339ea0462089f1f4b41a7f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238adadab4d84c275f42bc10c205a6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a264fd12a76473753ce2ff34431294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2ce8e317b364c3429321c8583c61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2267681157ef884b55512b3d000e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c26f68faa6f625cd8c63242693b2a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5691dca53fee708bc5f46782955c95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4d584d453a9afe958baef7987568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883515790b6e2f17511a10a24dfd6505195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d38e8a6c4a7e0bf16675a5ca4be74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75c960f3939dc9a621781c70ae13d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697155a0269159c6e8bf93991cab2d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd291d63655f2ba4685440d438de57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2f90a61efcae89abb79f37d459d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcebf3626121298f77f63a114642ee9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7ef7ea04b592c0e6ce9e41840a49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657176edee29a9cbf27c4e493d0a7b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710302d29bc3a777e269c23ba2c1ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874d06af447cb075e0aafc7e67b15bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8934f44601b0c2b3ed3add5d41dfed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429600d13eb3227ed9813a283c32816207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1076be299c39a07a83fa403683349208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824be6238744b7ee499e99e08c7a331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116bab81cafda6886797879e69ccc66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e6226ae346d6d2512d07972fec53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857f83906da7499c78adf34625ebc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9659fe5eab1b6308b8735e4163610e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6f3cb8256e267f441b6ec9355c439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd600b364e0f6477cc8e3cb6258ee175215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be86548079512fa7fd7409c7d1630216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70860de93dc6837b166b4e9189256c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5436d8230471d7c779f1844671d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d61472a676063c6135728f83f3f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cffe1330198844128418a5e93da4e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317db878ba512a4211f8026ab7afae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e4dd9d1ec3105ad826a93aa47ea3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b129528155fcc03c0e84c738ee9b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b69faf03013763f953a85262702d25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a619e1a01e2dacea2f90e76aac17d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94176c1d84b0f0ab7b2eeffa1de56c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f005e6659c89bc19de0e9884f53c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9e95705ad94afda04dffc8861c31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed15cd68550ae45ca56783ba689979229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3a0dc1af7b682251b1407cfe3c64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda8514243b800816147e8668a6e7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8018c6dab197b00ef66b6d9e310605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19cb6a8a86ce283713a7c7bf5c6cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f170c9fa4c931889d831fbcb95e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7c51c620ad3ea2480e12527b9cff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f001c604577c3fee0a01fcad6e91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d0a887d0daa491ac09f8de410d52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e60c339227058bb6837fc384e75e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae629a418faa00b15b0bc7e9b4ad486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718067353798e4ffa5083630d92aadf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f70380aa0d0f2c50b7faf9484926c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8a62b3d905268717f67854ee220d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c265df589d95b0eef043dcec256ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd661d00e69bc5840c83d0c729c076244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982075e48b36e7a1c6e829496fa1466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a079e0e3095c311dd1ac0f83ae241a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b279e9b8e847cdbe925edabefc0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d219a4a5cd03364bc0d50f6ee5af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98bd09fd0f4d2d1f70cf2ccce81574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42398be57805cfd3a91e72bb03724d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b6805d22273b00f72edb405852a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3ce4ee2bc5606834edd98cbd9f72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4970d07a475a88ddc087a6ad34b8b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974e669b533c9b915e3146c026db4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9673391a2015351a4cbfe0a89576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7dd99d3085146bc910563ea648a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130ed64b7b0c6de22313b5691518da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675040322f002933cea51a37818d66bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c04eb08d3fb0e20e2c598312cf39e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d660acb6a1206b5f05243ae78e3247260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff74e9cb3c32b8cb7f97824731d24d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8e26986a86065293a8be05a31837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33497b68eca469d5f38cb55eec77059263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7390c3ec84fc89a86bf97fafed128e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea790ed5b1ca47a19b6114f777823265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a8f219381e9f672625d044b7d235266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ccabfde6b84b07448f795f3f3a941267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b29fff43b9f3e33fbf865702831be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e38a56a30c2faf524d2c41eb2c90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f174894f42aa2f302e5f7c197389270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d5f923a153cf486b57007f230b2c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b99bc44012cbd909a3c4b1703deae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf2470479b0f55694ec94f7a5ac7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58dd5d7ad54a423db7074ceb6f3331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e58ae7636cfdaf42bfff0990de998275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe3871aa538a719b2f33ae766936b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ffb48924e226d8918bc24593143d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66ab8008e8e3dd4fae4ec020a7079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c755658a149c03dfaf92690b0cc060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd796a79a0e7880c2efaadc3cc357c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861128865d00a6d45520299d4d13f652281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1bdf7793642d631215f772aaaee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6821ad576bbc9a9757be58ffe1d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d545677e746d6776bee2a3f1a56049284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5955e17b175a9a6ee92275c7331ca24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175817551e8ec50c54505d0c226a31cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521f8d80347f5222e4c8ead0ae93da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef65ff283a07e0d8613b134875aa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734336c8b388bc82aed68fce1e9d5a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ee29d6ab70ea61bfd54e71fa4f96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593403d6676b7a5b9323d4dcc910e77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd968efadf1bc0c267c1c6bf4c008292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321c7a4e9409c04f6c91d035749c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44533377018eb6371cf5ca65987107294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba6a3e4a93845302937298b019e198295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada92f67f50d6d8354eb04e3051c6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa5e701ca43404ad3ad4e1442a86d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570feebbde0860f718df5af73fdc311298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917763f0069e208cdda9da0537af42c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9be1d4828b27c99f6901fc08ed8ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f6a9dd537370aff34e590fea110a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693480606d2e0083c193d234d12c12d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c9ba6b3798d6f36bfbedbd24b999e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77153d054799744ad17307bbd824e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47de06cd2e6d84e80327b3759b5c58b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703533bfa8a138a0858b3b3bb0f13fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc09d933cca39398e6543c90d6837307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833e70c7c35d8cfad8df788c849476308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b939077ec7e9e693eb2cb245cd161c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5f62a955acbe88ce3e187d12a715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07392c02ca68bd7ab0d94cb9d4cd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f41a58d124f5b4e52473baf703b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae738f013384852c0115d5281a2115de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce631b9801c3c36bd0d385bdf7b07f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333aae8f1bb7566980205ed297f143f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4176bce275def1fa1566e431b95301316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675a0f08ad0257511d847abc6b59fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c2609471e98b408804e18ed7429c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b0e09b94f251e1ee3facf18b88fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dbb2049d7d3c5e6c933762aedb00b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909db1fe4832470afb8914b8ca15870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095aa86d4e48b1a176e1cbc80eef236322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28230f1af8dedc837b17d34bd63b7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800f5820cea5d55f4f5f4ca31c66c10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232093087fa3ba9aae4f24dc2a5af6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1379ca1204e3db6aaf1d51a492ee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad1d04cc3f6261d9dc9a60916d89e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6991d76a5be382bc774195dc82302e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585c484a66891e8e01855b96ac1a5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff8d00fbd9b23b44efaaaff72fd96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3e860053c4b49ba5be34c43e0fe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a0d2d91b39799c8ce1e0219e8463332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b19ae2bc94fc5c48ef0ea3753ef98333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a15191b80aeb9f55635a24cb41bca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bab988bd1ad04ba603dcdfd0fb9e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc47f607fe758634f579b262b35813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed4bf7cccce305186ecf0ba5c3f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1047e2eabce5bad9df5191d30cf215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20b5b25a6ea9c1a059ceec52bd1886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3f40e00934db3b067bcc7af3449e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea932bc83fc779d127b63d056fc438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a01efbdad4545ea74638d799599be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924ee1d5d0706c928e8316c812f78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea92ed2af2c6a9a0ef85bc78867b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c012f277ccf79893692dc0016a51412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572af8c7b07d3b24c44126154d9ac313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7698301914ecb9c0a6c9c78ea315414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22958c5be8ff775a96d1671a6895131315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ea070abe2e0d2edfb85c4396dcca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bc1dfd89a2ba20a4ea16ecfa83b8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e834e11ddaecf54134249e69eb1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e1873bcc237a8dde0caca37372cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5786b87f8516c6bf93f6e36ce26e3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dde893a488214ee73b9e9b5448c8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a25344265b374194d76ac841d9cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2233b1540eaefbab51d2c2c1425e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1887a2f99eef73f21556068210a94e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac404740dd6789cf16ce2060ddd43e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc24b249d850d90666cd17b720f8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657732e366a397b727ca44d7dec33e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cb98fa33ffc7d3a87d86092a0d8d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3e149f9c0676dace407e8cec5dca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a78ffc0484b2a7057a4b8dcde3238530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3351f2e801db9bf0a5587a47d545ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115cf30b0446555856ac03e81c217c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c3829a043be5bb63c81241afe0ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e32e3a9d002fb0557350b23c9ca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c527d8728d2c054b589f143aa1f37935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b5b11f2805ef99d0bb9fc2378a0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dea6d4149078407d028486dd02cea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34b92f0d940d8d021823fcbb2128b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7581311b1281eb8d12c7b2102dc2ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369f89fcd399daa4fe41f306f9591e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdfba76b166b1fa921bdc41914df0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430388073780e6186ec55905134a15b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13a32939e80f580d0c33aecbbb63343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71f3186ea1195fad99c260e646fab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880a7a47dad8c07f9d238f67623dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24618f5d6454930927a2c62c1571e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c5e7c521d7f10c6b3d1799d3360b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1dc35d3552b567b45b4ff6bbbd6c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6286cf29f94e271eb0041f9b979149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601491430d1a594fbe23055f47b5f5fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc52cde186280bee6e08d016d99a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53621fb6bff19d7af2c01ea95cd2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f0702de9c6d4a56e79e6f35597d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9b763066dc3807c959ac08fbbd7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c172e3b8dff835d7436d481fd12f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ededdc953a425ba300d6db4fd03102e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319400b628990cf42c932fd748e77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293986bc898c702ed1a5653f575cdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362778072df38de4751936625e2f496859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457244150f3f7d4676de1d0c1ca9ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58099b34a164a80adc2071e77b5ba9f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b58685a2bcb96de5d8575c1745a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4f5fac97dec98d6707773335c03663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5222bbaa919d5717968200ad4f24564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b6526cca97719b8f304a31d12dc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e69f51c79366a159153bf8ce114b7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f7d534eb5956020f7ca941e715be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee824805c16bc6f2a21020a8d914367b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34aaaf45127e3b15df67149853f5ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa5e2a3671571a3dcf0d87e4082f2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ef0f904c1c53e99958ebe1c03f8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092258e68d1d9657b5d7d3177ee8fd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84719b9d7374ff2d7162b0d8d31a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2dd038cf5502d06098e38ad40b5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c5845d43400e47e94b95567f33d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870aca8bde970fb140a24221db706476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ba8d9a22d001d214517a2aedf58e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45137309ef6db7a48d6727d24f1ac40c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d05e0f9d374626720992b0426e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26baca20fae64361939d759af8eb6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38a7fc0e08e18f3112238b57d2b1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b08acd09360c804d8f3c48ed7a67582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb782eed8db0b62af4a1560d2c3542b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724428bf7f0889b2fb0e28e43787ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001016d13925f7ccc7f436796a1b3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f720397bdf17a2ebf97fcca5d50f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdd1667b03e92f09d9bd51d79d2bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639d08add9ece5c77c9cfc3967e47588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a609357b0284fb649725bdd130b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c624dadf33b6b8f82328cc62b2e77490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a8daaead5ecf8cb414509305562491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63090460d829a39685a1ef917108aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0823c55f8583912bfdd28bb51e815093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40013eb87647d872a018fc58b8736fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b68edcc631ccb1188ef36e938ceb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af7ffb71c1eabcf2a7e6d74d5d0a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b97db25e6d994e903d7eebbd564f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefaa0fb72183a101892ec080dc3d1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01700cdb2ce12acfd103071a60be9b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702eeabfdc962a83806628787597a63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc416eba3f24321a2134b44b24782101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fefcf3a793d13671e34ad50d1d069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8df0f47c608e6a56c1ce5e0b99ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec41d10bc9bfb0e4b2c1ae3790cfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bf4c71f08a0e9ad7a4b2ae5c4b72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b9d2052306c9ac841468ba640b852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e99df0287e89fd9dc49fb3e590ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a550a1dee7e1e196d342e1fbb123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef774299254c1a49e426d8a8761af07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274f1b321e8d6ae0ab648e4f8e0c8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e66140a98360f8e17df0399757721111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451ef2e7285b3e515e0a99ff9c9b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45836b246afad0b01068585471a500e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a7baa21a93740ad3c08954fc0c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7166d6ecb5cce869ede305453dc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ed94d82729e7b045228093356043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f14aff807c3d690b99184cb347cc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924502807485fe81fa7543aa61eb90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8944cf857b2671a054062ee824064119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ace1159cd945e3df9dbb7db6e52b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b40be4b6301b5e8fc6c3cc152c893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44348e4ae9ec5c6ffb03752e3801b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae0c2dcb197f8844b0624b37dd3e39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce3efc1a98d4e4549eb790d978a38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f5ffb1551dd062c65bb0930e51c09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d9f22cf83038b655508ab14f6d67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e819775909b61103de66c932a01c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65ff91324744e90d453ffcde5a5cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c444f650d8e7db3f0df60810bb86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9149fd367758ee75469ff305ad402e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39db0161a9be965fad4a9fb41df6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146105ac467c819dc154f93478d8e43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e5d2742be18f880e0468b9e5f732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a59ba4944f471b996d0668954ad9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d29a017dd7de35ea5e5c1346e91f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede1b14b296559773d610ad381b6c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db211cb36c7027de252752d3a46635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9622049cfcd91e0cfe82684adf85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d6162af7e5751abd022b539c5afc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1317a8e888dd2c887150b159fcaab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb33edfcc04b4b2c83894125d0c9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fad55dc097b7f948025fce9ac1c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc1a4d67ce1d33067b5d1a34e82c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea687990da2db465070781dbf40b9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1cbf39e5f9d446ff788735d42d62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c7fe77bbb2ecd7d875df17701593c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea4671e681b010dd9026fe73c4d639147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b36e0d70b35b30c362cb2e49db026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08deea82cf4850847e8616884b0e9d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f6e45741e7a6ce84947e598cd58a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84785b6f5f3e6cb816b1ddb8500d503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda999c2473569657228893dbac9882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5692d7254a36d44a4f1c23f5fd34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1317a012bfeb1720073d05a0fd450f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bce440eeb0edfb29132d4e67a20d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400b38d477f048d397fb434ee2ffc64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81f595da28ebe91b67d8281c77e28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e72aca2190cf42689cc8dd3398c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab281ae5ce58512cdaf5a5048c558159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfdda26e1781a3047da74df859bd4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7eed38d95a3a2169999c59c290a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e240ac938d0c030375a11b827b37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e66a40ca9aaa7832b3f38f00c577dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df30b5e1058a9f95e7ad74f8a69b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee0189c0b983098d6f9ef6e6a6d92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b722e29f83b26c0875b04d521b7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280305ac805966518d34ca5cce1a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8039071d2ceb7160eeaac85fe436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870442ccb930b33495919463d712acf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028199504c4c3a5a1df2b2ac79efe123170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6292c6e3865fa81b6f0df25d5df0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b4a486ba1b958606136c31723b43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7775d0693472f13a6342c036c28e41c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fd0ba1e0a08d939ce097ea2ae9e75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d617aa40a163a7cc68fe9f897aeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623c0f2a83e2a7638a9742e7982c97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420c371e3f7c88718d8c9bace76a40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b535c3ffc055e6d9fdbfd1f1a936cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295e93002ff7658d369f3061b7c989b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4b7360d59f9f3560a0a41b2066db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef970a53d7e39d4b6d63a08e70557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cbe20b34219c628bd1ec6c80f66e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06996641e66f1d810763e409534bd3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f53af8780d7802bdc424003686d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949c558d2e00bff036661b1c062233185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda503432b059a336fc5cc955d4bd90b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79184f054264ae12331fb3d71663855b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c00d49fa001b503792fcfa6030360188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370333a578d17ee1eef944089ef6822c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8d7a08608cc6b4f5705e1c9561f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb7ecaada456687090ec4bfeaa27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ee0097646c26e4b92af0122d0e1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf54a93b333af16d218b4d1f6937d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1d2e148bdbd9f1dbd76ece14117d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bedc89b93fa6fa5d308861ff618db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f49e51f1a4036c14a629d5487224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654c01212b18c7d3c7464ab7b3ef9a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aacb361079ae9298f7fb983f0f88a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d56ac0503528087978aa23ce2083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b4a5fe57547dd492c2fa65e31b45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a1ac674c59ec56a505f2f492737a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e0b50100947852732ca60c8c79f17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0eabb444efb619478637a8441182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c06ceca78f33561676ce3e7254de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9844b4ca18c38fadf355906deafcba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a35dceaad8f074370f529b70dcc6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642ccf064322be62fe0a76f2a312fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020cc6c49bd2ddba1db8f4d5ca2521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d86ebcc59ce2a0d6e4e4700ed9e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8bfd1f909264528aacdfc331bb4e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae441c584cd005f071ff5a8100d39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8a3ef422370bf7c478e8878c1f4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d75cefc8c91fefec0f94bd040a26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291fc5f836d9d01cfb166de7abcf1d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0d6174dee2a03b23a72702a609ae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae3fda93d743d48c2db868d4fbd3da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32615eea8de7f9323a0c90eba3b386217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43519a9d6b1efd79ce6e8f5fd5cb7b15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e206dd9105cdd329eb08abe4c589a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a67f23c47b3acefddb20e112dcb323220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf153e6094aaeb245af788f1c289f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df1f7a004dada59021f48c051c3497222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e22c7d37276f0a767fc2f1b12d4bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6edaddd88dfd42deb7ffed5813c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dc90a4409ea5d51edeafbdbeaeb8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b63d216056913aca855ed30b62ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b97e43e185ab72337f8201abe47f37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9c9a1158c76692899b4b10f60764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950eaa57a75e638ec260a8e9bc2dc08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d91a4eab172c8d8f8c2d3f873af98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ad010064f7483ad2a831b229a5611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b94d47d97edbd0009d694bc579c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfbb85acf47c50d0b795a51da780e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd852502ee6b3a13833d719f807dbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd5a53149ad8dd87cf4d375c33845a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a04255bb3b10bf02d40dd2e825f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d0f4f31ed68308eb8909435439de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ed3b68594c4e5420c579312f51dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467908e465ce05fba0b9349ac9cf11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8c83496fdc803678873935a1686d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1acc807ae9f0dc94871bb215bb97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58a0a666018ca64621554815bb930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833692134b14d49d94c9bf23f767fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e29b2b9ddb27ba410d21e256366017244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3058dbafb06dec7bfe53559a65c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d368003d217f948d58fdc730c5df50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59f5abfeb17cce1f2a7a0af099701247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb7a07f4d7c17493da29659292f88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c8482b3e272ca1dc16cd4df4adcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f7561484bc63cd3bbafc1723222b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd958dcf97cef60a336dc78568ac910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec336d5c61e1448e0316645619ce04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162799ded849141839b755798482dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8d780b99b6ba4194390af63b19bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08730f89dea88c926d1bef136875f44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd30ce793a8ad3332e6e5f721de69a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f13a478c7958eea30b8d98bacce09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51d7fdaebf976135f94a68f2aecd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aed17e81e5080e79682a34a41105259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba448557f0d5487e12d9ca4475721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a85e6a617736187ee39b8206cd66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91006b29725636e5a91d18cd2ece5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65135b9cb17d1be70c17337f86b350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff2087a19f55f10f8a6f1ade0cab3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab966be3d29d6a3f5a42fc952f66ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391c1367313c2bff9a748c04ac54dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d7a34a7b70d81b88ce11a1d8333e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e4618f2c1006d16531132485f8861268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e94b18644fd03ca022356edfe3159269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144637cc33134f4cbb41b7d327a2b80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7ccade9627485ee48368b09f9496271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4983bac9deea8d3d978dabe19d0404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfd96d2883e8ca486c482d969183c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d98ee2544652e4bbabbbf3f4ff933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a600e8a5cf523e6162656a812661b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e132b32db332cac577d31a0a00f05b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df36b12b879c68afb4bd3d6bb59850277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277c4c396482eb8529b79d84e123a7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d65f8df4391e6eddef733bcd30d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f9df6e8f4ac6cdc471d34f19ceb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ead8db9efdf8ee6c80aa8bcfde90c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2a00ddd35c7b16143801031c3f47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e010bc7b0c9631b2c49bb136c6ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3963b14772f91f2e70d16e68ad79a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce82e05ced6dba21fa18dfc5e2e523285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfeee4905b5c00a574b1816d8b2b41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd376a3fbdb25b73a30b3a2a2915413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e801e9c9351396dedde64b0649ab2bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086e5b4f5e06fd74a4da1f7464779d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba8d70e12f4d398d9035c04541228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822f13ecb42238a6a2b157cf5a423d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5e1aecdd724f8c2c1f528581253e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da36eab66b6b5bef3ed3bd5330a986293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07afec5d24034ade7d12776edaa4480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6af0b24e30ad6b1715e0fb64f155b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253598240328058c75f4d2a2098ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd8fd6e1a10e7b1c024f8d4f3478f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68d5905861600acbce68b7f9a590c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019e89af2b765ea58ccd4b9704cde9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b221b7c2f78ab3c60f00149bd32a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f44fb1459f313d041635c8d2d3e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669840d4773d150807f3ea6c57e860b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7275ec8fff02e962cf3a5e804a4ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c3bbf93abd29528e069a34701d98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d3e100cf246460259c954ef1ad70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437a4f81d22ac70f5c6480377f749e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f973973a803b2341f68bc81023d83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12b0c2ebe6994f3570c8586cf2cac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88217c0567796ea107082aefc4701309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffde539e50ae1e22da5c13b5ecdade310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a107066635d4da32abe6bcdbd4e40a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a387f145593c64c0b9b5608ce7ef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be962e07f4774dd9fc188daf27c162f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7239c84f467624febd995519997b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a59d7ae6fb1a59270533041c5020315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eafa3476f2a0b209e02c090e0ecdfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a79e332f2e5bd467fd46efbeb00be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266702db4e284a4cbeb699d1b11c668318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d956d78c47cb989fa256e5bb59481319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbd12d372b0203cb47da547584248d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568179f0458540db36ee6f93cc5874a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e43c504d492409cad91f04b3ea0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e39f45a3bcd9b32ad1ab21a738204323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d97e92b3ee48383f2dd92f46b3be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c64d7302e82408f05ba55fe7f24a1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>