--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c95fcf8350412fa7b2bc77194b8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061f25c451c3d8dc871c4a494e1f462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef7cc08b1ef7e753b35c5d5ccb75f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb1e63c4692193154d3c1f8f4c08984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26539518e5b37db04f625fe98f675f665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c1f55b4f8c3fce5940bca99d58766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614004328328b81ead1df11a6cc732e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b5ad0847aecc2f56d3de29f41deb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449550838f1e4edc375f32cbeab489bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d88e7108d57029602ec8ad43222d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3ba0310692af0357075752c7fff2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa91374745e31a92856b7d84feb0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739cfaa992b670796c4b284584665313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658d82a2d8c1ba4f2e1361b8839e4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f87c741d7bd06202baf15071626b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26d90f95634161f035007d2fb2ed216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89919191b5ec5893ada91ca7756f508417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5cd62681c37f77b7c06a590e0dc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f46ac7c60f41fb6af3b010f17abcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae3cafea1913f2f378bb7d770020120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c62f65c12a72c63b32488d5a98f6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c423f60f99d25f6b59cd4b1dcd8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878a89e560d20c1f24587fd609c13c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc9a29484a4f95cdc91ce137b427124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcde070af2be43a0684ec80ca2c0ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390598ac13b6517d5672c1d811376926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e927aa034bedba8008600d9f09dfb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2d6ed0f2f92d66b45e6e4b491acd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef44886757eff08594076898cbd91429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca44be6f249aa15e96dee5e2f7e62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1e5cfa51fa9999bcd9376971ada031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99600fe631de62246fde26bc8d5170932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8cc22291e9c2e398bcadf06c21eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b48a40be06aab91927b636e99555834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbe2e0cdd7cfa48cb659d4f9f97f9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a272bb1c08a9e6083c5467a1852b6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e39310014a30d10ac3c2ae50430437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a122954385cb2446ad7a08f874b907e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ea31211ef9986a0b0f8f3b35a45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89f94714c1164b3554cf3b4ef518b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65dcff1c3f1757e91b3422c2aaa40441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e65ff135005aa913f6d4fa3a7e1b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d456ac155894e16e84001dc2e0d9b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d7594671fccaced555d805cc91f9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12d7bdc71d86241bd679a61241daa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e1f2adde368ed34ff7fbb3d58cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72766caf3de374c9fdf7331d82fee5ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4580d06e53eba78ce27e18fe361948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789085b63342788aa0b7467db2ade6ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e724fb8715a19ca11f7c270e0aab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa469a83ca050ecd6d92445f25a55f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00679714aac8c7a537b844b3e63242e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df13524c76b66c1dba8ae100bd0eb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10ad1c958b6645f7fbb9de68b3c6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4842a78410e0cc14a53877428d49355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc8489343d9bc1aba71665d8c880856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00008b8bc94c5a04cf69325f700af7b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eec981ab789ecdf8c74da57f562d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428605949fa845357a48068c2ae0d3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e111226eae926b6a0980df438bf51e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d497be1e0de4cc67618698ccfe3b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391bfa18569cd0eafd52c860b52dcfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f90ae2ad3464ff2faa164554c5a3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ea1eab65e33d0710d474758d99d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e548780d2e9e17aca3c4be807dba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f2e79190afe6444eed690eab4398f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd138ac5c817b5ae55755fa1520a0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd8ffbfd1bbb92bc927cdf136bcb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6d7a889c694a1e3965b16db4835569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b8618a2c2ac5b5f2b0c5603635aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84fa73dddf3dd3b1a6d7c94a261c5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857eded2a94bc29c9d452cea1acf9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e50562bcafb86cbe95d4914a6e17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa0d04421bb71365a916af4ef9bbe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff34475cc349a7d76c146e55e59b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af2ebc3f3eceeba049a4340ebc12a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de638bf2924b2e19e37ceab1c7309be677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba6e33d0edc15b0eb583563957b9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b26310d342ec1d12542b6c51c47b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955532dc36347d1d9ebfc5ef50dfacc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ded7a45eaff9bab20a54f74c3fac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad489c841c5b1b6f603b4568bd2e92f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360bbffeebad1c7f6b0efa682e760ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d5378938f6b265829bd0c96df59284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9532516340be2f09cdcba321a8a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678008e9eca0f8f2a9a9b3a76d35346a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778da7c9088d6a7d978ba1d5c3c90487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3804dd94f316e4e08e1395972519c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe29c19856bfbf4b2bc46f0e91a61a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b606ef9d52b8afe5a856d66da01d6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275904ea49cc515ed083dd2b9455df2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394e4b95e9dd7d53cfbbbf2045d8cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d3b25589f2c41c12504a24779d5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8dcc5757c4445e04aa9e877a3dcde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679b3764162e349e0c53a270d29c9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fca0b82fdc37440a3b3231fca119d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664028ea5804fd4d785af4ab74317e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62bc7b3e6d4752b4ab35043f675a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75977c2495fa5bbd6684d85f3cd104c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf863579a2b6a1b5072527dc4605ab5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a918e35639f1d451b4e5153a56bd4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76f4d6e605a11e25e8751f7e7f6ad5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c4cb9213ad335be3b679b7a66388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dadca4eefaa9def989df4180d7fad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdf68460bcc7ec18a410e181da073105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f003819a63112b440f1ab80b6a303106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4d7b1a5941a25db25f6047632178107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c24509a217ac6ccf0f8f3eb3c8ec0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c00944c42ba099a41444e4dd32163c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900de62aeba6e036539e3aa2ee7f532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ce4c31217c3ac9c431d6fb1e8ab44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35996eb8d0ed5c28f28cd6d5d7ac7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52e78dc3d36e5f6adf4d2a4e3d2b83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1039303359220c00d1ecc8db07ae0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a98574da940a69b6a13ec186f0f56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d75f548718686e9ab7016496e4baaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56350fdb43e516781fc548cb44c257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c83c161f4000f5052495e7fdf15a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14216e00791d93a8c97f47331c42712119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3dad5402603e980dacc8dc30c2b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b68071e65f125c30d157869fe941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0874a43510c915c13e4647deaffa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f7a3683611c3ec88f49ff34f43b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c85d6cf536a901ba7177dad24fb2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e3c484f23238b9d5ad83b8ec5ffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acfff5dc74cce808ce52062195525d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983a1ad452c894d77fb0fbf9fb5a8e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8862c1a2539770d207ebf7e4aa8daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612308cf8bdd50dd52f42797709571b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75886bc720f5547aa416f18fb2250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e539da8ee75ac64d7c102151b0db81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98bf108a599092765f9e124cf3544132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9be4e88376859dfed47d96c9bd8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a3dabcf45635ec86c70f4acf719c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb29fade563aa98236648980596173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb940b32e2e7a259260ba588272fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82128da1191c7a5ea21cd747ff95835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadad01beeac9f9d7437229cb5af044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9abc2e1bd742791fdc599e8ea3cd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4da7149a19b71681e1798c0f9196f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d856d2b373d362319a81c310d713141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04a92c603f2b671d73ff061cd6cb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8563195e1b6d5649255749b8bb27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d626eaf5df28de3a8a8eb35e9671b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baafb0f9857e13783e322e5488e1d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651999b22aa220d56323cceada894d3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b699894fbaace85f042a301c59ca43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa98ac6e7d8bc87c7bd89c8b0f798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb666ef8b83c5c09518108e09036218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d45ba22a1747ae4d16c2467a2ba9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0dfff5c13e98ee69d9a1c1496e3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7423473e96ab77a1b6fa887d5097439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40979473b19d26bacd62cf0190c19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98ae9c86baf8869880daf9ca214b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca0dce999c3b3833a12c58c23c4a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2a15cfd3b34b058d6bf61191e588156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0b4f97d8cf6f66991bd19d1a6ba10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f04839201fbbeb57d9ff42250b8da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642bd703558de8e0b20a5757de9354159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8e79206e136d1641b1da54e308c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec60520a5cd07c2d652c2424aa5fd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353687380f5a1a0f82285a571959f533162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f817d3641167fef5f447b2a2ea78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc4eba77fe8decd0e61d0dfd3112f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eabc45a76bda67e6b9997732f93b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265cdd13021b2c215af688d3f283d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116de9ae88335aba917742b4f33f8f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17610f14ffe237c5c5635099e4a6c7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b76fad3260e9ba7d573ed92f79f9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30429c7f10e07c4f882c8aeed2532f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707cb75eaf0a7622b502287b71e054171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c088cbe789811c89397fa7f89c39a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734a7f2b3a7643d33afce6e7f8a34c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ee0cf9630c7aa0be28634646114f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375399386e9595df10aa4e658267cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0efd69b313466be33905944560f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b791fd6a4d615cd7c198eba32b689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47c84a6a9d2425aa0b805114e4339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009600776405c0410759cc78ace342179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5dc724acf63344896f29cb4facf5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286ee3659b368f850168d618160452181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f39a6646eb58da246a06bd829f237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c2458933da98d150049cf82280b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f020c59e98f45b7d8ed7efcf65538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e45835c7e82f4cc48e7c08d6e15b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0440b9615bff7dcea5bad281e2a12c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811223f33b6f2152c99fa980a7354a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab10cc6148550998351a7175a919e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5457ba310d189853cd5fdee380bc10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44126d8573588cd7b166820d048a95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e669ed9968e39eabd90b909a05369b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9a7cfdf7b734ce8c011e54d4040f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e002eb3a2fea6a795064b17ac7c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8dc157a1acde960f17be9671b5959194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c8b3e4f22fa52375f3840eb80260f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400b0f9558ae9c4bc021f936d71c94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ed06baca1d2343e9969286860c4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf60e057197728988d078c0466168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce0d3d9976378497fca7570a69091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3423ec54f86937e3792aac217a72ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b146b81ebcf01d4f79351865e198201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27ede59744907894c2bfbdcddd679202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7394c28a96ac935927b90a224b802d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423b4008470b7edb4bbcea20369576204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077413fbe93538c509c648b8e59b3309205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae8965d09a76cff4d15d1cd17bef5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4789830ce0c484106363fa8840b07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4ae862e871a6267c1254b60027e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd436b22e0629486813533b7dcc7ed7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033f88646170fe78eb0125ec022b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c891c5b13c09492d5674335955619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52e50b532a483e811ff1d5666638a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552a856c501cdf200a44454072c8c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082b3fb5beee49a50d1b46bd28f6a06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f7acd6138f8703d5a6b98795d224215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238181f4629ecfbf066376160e8a8f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290abfc0a3700fe84236a8c3b10c0ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8734dafe0e270221778965a423b00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6774f4fefafbc1999300d8d829ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211729a3da6961c217ba830b667c72cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fee8833ef6cce8aca6207f279e0e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e63da2a21339200f45812d8c8f6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e08c935e1e5ddeeeaf8313369bcb4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811d0d8ac484959dee0ebb4a4c6e94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21127f44035ee6206a5f6a38b7403225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde730b96d9943de46b6a2a51b216026226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db20ac2198c5438d0a9ab584adfcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58780201644f61873796741e31eb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f07de126dbb34325e90071cef5060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c486fa3ca394bd1057f3e7610436230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473af1c18e9f7bae2a515281ef94a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a61e2ce2c5cf0a9b383f8b80e35dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de65b7d935d88a1b16f57192be6d332233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbca1b8ac245664ac82818724239b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcea57ae945085b4a016024375acf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b759a17b09e1961cd5b432442b01ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a1901a16eac4fa7d88adace13d10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d178d9ceeab8ccb233a2099b34db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f5be719fcaa2c5d6aaa0449f3fb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2284e413a26b0619722355db3beeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f42089537fa14ae9fde294d3cdf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8a8a505bb4fecf73f92f005e7a1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047965c8cfa401af2bb91f01bb24438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf02629fcd40335a51dfb41c39bde5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eddccef927971b66034ac3354a983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7f99696801658282fedd9b284bfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0b543739c21e0086a5b9ba503956247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365c7c072a04a44ef724cc9d4d28f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff29bf2ac00223ff0bc7a4667b56d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb21af5c74c8a656a1c972e933338250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394fc8db9312ca5bd7cae96fa92060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e700f159a918739b80129714ae4340252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dec33a1bee897f462f84d8f002018d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500343b77326334203ab7486c6a483b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5956fa2412e4e4712835786854834255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def89c3e078d43f3e864fcf7fff259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f94912f8f32cd0a66abf0edabaf06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e78af65f1efe9b2d8be73a978977258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3938a3c76f57bf97ea0cceb6f07987259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657bc7c00de371aeea2ec46a4b19dd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a44d898a15ea16f1ea43647ddd0af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da3804df3ed61636f9563c0b149778262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375bb97adce968e5bb8d8bbaed87e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd23e2296a14347d91d8f526c612b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b757269ad1a087bc710ebc4c954c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb4a8b786de2518f12f602eaa00d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e83089e0eff813decdea89aa1eeb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba84c1ef547c0c998bb6fd1dcd2871268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45c0cb81a120189a5257f36333e4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687f659cb1d7fd110d679067e9d9675270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cafc545f1590476e3185285f53b46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c6caa47e14db10324c22e897803a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca183fa481055a6192f18af853f472b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc441ded33baf6c3d2ce6b61bf59b57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a1402820d11d32b3e2a507b33f811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0125a5e189a9bab8af242ee3e60789b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f49cb18dae8490eb3941aa9c5fa95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ef67a56799ca9f3c02de01547e55e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f0056a5b604c26c08a9114f102be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ff553bff0745c5db752e4b2465f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106d40146dea616c3f52e7abda71fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9a6d6899ba9b877bd7f213b83eb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809416ed3fdf17c0b1aeb0998ddf73c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cc9afcc28684d45abdd118a81da88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e10df6bf47f6f777a0b11eaa19150285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafacb1106cb88142fdd4a7754cb4c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c6f2b260c82fbb41a2e6706c3f50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c78f21249065cf48f89e10d68ace1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766e1147a87c85df0952b77ea636943289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30101aac9294a7ff67d9b6735cf65747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae719cbaedb5b5d04ef2907f26f9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303dbe050b541e0d124583f0fc0e7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339f30aeacca6170445418535e523e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1ed306499b0f0e725f8a632e3135294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786f6002b125018fa2e498b8421473295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f01fdc97db18c3fd9fb20b91bd33a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfdb0a80f671fcc4c545032a40e78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc726c56a3464b29d7036053ca9d1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17602b4bb97020badacaec8b25e64f5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dfa3cc123b94e9c7b64b924756342300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23add2a3396e5dfb21ecbf5b9ddcbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bda59eac29160a2e8bb209df5f3c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5e4494a12fd8d940ad6dc3987d39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d31efc2f536825bda92a5e8cca5e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49a979d6ebd5830db318823b7e835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca6d9f6203800d9650954f9f555447306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b994e1b4a512c8769fb07b48ae19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092129d21ad9db6cc7df4a52325d69d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85faeaec0f60f5e21134f5e8e5fd5d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c878470cd8de121e56f752bed6ac59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a1ca9521d115120fe4b75efd38a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b31a1a3b4233c07741be3553266165312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b353dbb67920eeceee8da69195c228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c25672b6f800dbe59d829b7fd1d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b650a0e33eb2b6be42b8b75ac272315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c691a27665106ce6aa69c54dfd1e9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5cf0552077b90698dac5b7638798b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2432762119a37bc9599c531d3d2bc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f97ef52660e7bfb4212bbd25db55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf9ecde5316f609bbfc37a41f094df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16425dcaa9fff7250377cafd8b0845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750e81fb34e960939ff339580df2eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07afaa579fb3d33afcfdf62c4231265323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f37fa956ae16a1d808b10943863c07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3182715d9086802cf3573049e8f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5e9e7d3924a6b1200d66622cbe08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964fc4b5e2c9ff938b3db029068baf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6c6cc2f3ce285d98e157591c1d10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970633b64f196eaa956b0d2b846cef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0c8c300f3ffe4360535f1ea57cde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690d27a9b4aa1e67cbda755b2042cc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5982bf4b8f046edbf7fb5a2b45f27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02523fcb661732677417eb0035b127333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e907ae4cbd25aefd180b849630227851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d798354bd087c2cbcb2a270daf679d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790539e4065abc4cb7874cbeecb2a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a2913f2d8eac36c688148b36c8c6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f86990026e6b58e0bbb3f5bbd96b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e134e9fb3d6b16f099e2ec77468706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98a8ffb226320e549dd725cb1ba647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ad82fd39c318580bd99e3a3fd0df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e015142718a735d9c523a0ed60c8879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b949564e5ff2198de391e037822e3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdfea3a6f5935cf10024664b28dd6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff2956d4ae3283a55c362997ea8e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4baffbf224cca330583ed6a4be47513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1508e380e9d00a7b5274d59168617214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54034e1c92d3894419518db49d3ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0548ba1b1c7d3e654910038ce43fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3cc1bb22418ff941a3dda4f2d97717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd851ea9974615b065d7e21df1adf9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12378bb03a3572d4acf30b95ed3fbe7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b05a0ccc2d4cb2a4aaf9bcd3394020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567640a9773dbf54d3460e724e8df21021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf979d4f76f5de182b04a4888cc9c4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24848a369d8be0496280b20fd38e2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119e2c32146117f1d7b91a5f88544d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b193b73134a0b651c06702bb132f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f164e3775ec84e5bad80074c09d667726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa1409a73c8ef2f2e305dadde49cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f72b83f590fed8b74548fcabb3ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab7a6868cd9086f4cb528a12e4b5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8fd3103f936eb39b8a61ad1281f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86cedacca51c483d656f210ca46f2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b417cc8974c02310bbc3aa60d077532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625aff0832c365d1928996045ca73ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea26d215475ce589df3b8ac09191634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0f49629e895a1ebcf107e115232135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274acd16bad7dbf41599a3a256b7c1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d801ec4ca1f56c2f7600991ee1a3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c93aa6660718369f30881e1a7d9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa9be38866095deca24a165fb2b2dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34ba2150673f25aefc752c4f85e9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d0821b572c779fb1eb01cc4996bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5de336acc4727e186958de103f0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdff8541cfa1ce191e1ab91859f0d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824fa455d5c2a45ea955218d23f4eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663474bee9411025d4ca14e09e0c6b8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e886675ec3042848adc050381229e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7b58fe1316da6ab820b44afe8199d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd12af012f24467a9ba77a4ccd55448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a9ad0957109f01445c5d39cc47c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819e2508813dbcd66c7953b335bfd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385dfe8d6c1651d4a0d82a2dd23010c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03281b27a9aa4d3e71940d62b0e9563652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27641a0c1cf4ea24b805995e2dc2c05f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f74d294cd0d0d9b16534cb003e7f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc145a6f4b9187db2ed3c65d5f08e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6831828699955ba823713f1d5b8f1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b60123350c7d398f74e4b5641a8b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765b76c606eb32e20cadedbe4606d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae53a0cda3edf6f4d3e73a3db7bed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d7b0f75538c1e8e4cf535aefc05560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058e4c0eb461992470a9a06b33e90261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b7b921c8d93fb38968681e2eb742d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f95633210fae8d3c88fcd2a48b182b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a573756d3b6ffb3c9c1dddc4dc81964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b24f9ca74721fd4059893f5b9adb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552fa6bb50e97b2974c5e76df665c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3047a836e0e97bc240b405896b80c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e68f160f0b4aa476450b43ccf827068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cb8622021669a410dcd982ce43c6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fbe54726e7bfd5c259fc77010d17a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cac53dbcda273f949bfb280a3325d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd0ce7a4be28bab48d8a60e6d7d5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41304757698c0b2f005d6e72dcaa4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a87ed1175d1d706d5c89e8e73bb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18277cd7361ae72e64451b42efb1cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3003563abc60f2519335dfaed154d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ba301a373f71263db77f380347e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc78e2b71ac75e95b513a5daa7823978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4137972c1f8719ab2db0371fb2667e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb518becf9cf914bb43de42ba755a95280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767784b31320e50c1ff7a706c5f00fab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b029467e34f388e3729d5678f8d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef4da6768bf3eff326c95281d821e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3f5b6254e0f803ec14b846e6778e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76932df209255a573f22280d3712615f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01948d758d719d5c98cd35170688e4c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359ab82beac01924ad6365e88312ef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64961ba0139251eb47c71b3746b03088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687084ad791a23142d2ba256871542489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e0679ea71cf8b488a25f8f7df9d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e9f986881ec3f0c9037a7dcdafc8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133583dd4690abed847dc1d4c8922b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92217fef12c05fe2b9afc0d51ee0acb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474835623a358f2caeaeb7f5dd2b29a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4852769a9f573b98f61a7a86412e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b50553b41f8efa226fd7d004c5b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb76682d26341deaa85dfae129aee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9294634bd83989be5dead38ade729098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f4600069b29bf85efd1ac286cf4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040aed036561bd42a5c872fb063ae2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f6adda7dbd7687ee682a89209506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab90afe71c060ce95538ab41cead9f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50c268e90d41fe7a306cb8bd38aad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7211774d125dcb3d019ad20deeed653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc915d5f8a4b091db5403bc4f38ff42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd09583f72ba1d7d7b88e32c76402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e62f7fec11e1085ed2f2831d1398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7b3a55f945b2d2e7766f848ebee6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d35ce97eaee2f9090aa1f2ab67e7cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2007abd28af8ada73a339c3e420ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400bfdbb14bd8ac46ce2ec0d395131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d90d0565354db5f7273bc7eb3849d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e98c190661da223841563311f446b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7924ee7426a95027aafab8d12f271114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb88f4bb5355204b6b89fdb3b8829a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f9f95712ef34a087dee8f7ee9b4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575b1494afb67fe51bf390d54db641a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d17152348ac5c1959617a8ae62063118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a33f695797acef150c9fd305af71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2517d43db8b8c7a1386dce046a9ddf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e978af4fc7a03b5a39f1d5bb4fab6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd062b2d929545a27f79ad35369c9fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981800102f6ff153311ec30362eb3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d669c94b4b7b0c3c55dd0200895a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5724bc570bc627fac8abcd605cefb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bf8e7d1401c9c81a208e0cf605ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d97e9c3057329003f3c068d5cf03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a981fbe4847488f2630bc9ca07d66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae7edfc664939fc019bfefa8c690e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16766fc6ef89ed90878b71cc03b1969130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297f97eb70e3f651e3abe68d7346e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27728b0c23945a2500f5d980e6836a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ec60367127c24965d34186545287133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0f96c5f04e4b12592cb3bc9e3266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc09157da2d6c5424d4a72d714fca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8763c313ee14b1a772ce30289423f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559100710b98ac4b0bd10c55469e1e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5fe0594e59a918bbac65ed91d8479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022abc2658d418ad90c0495f57c67f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4377e2c3db1d7a9744d317f4f9375140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51244dc209aee0b9edb003b3aee24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da90400c71a57ed8dbf0466ef1909d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c7435f09bab5b7ca3f65d6724854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53d981ea419fb66c1d9065c5e1efc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0bc7ef4eb841f7b78792ad43947c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f8e2480fd9062cc81441242eb7804146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c5efddbce58bf711fb8a7e45a666147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41108534d64fd5941c57c423c7ece58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074fd320d470665811ed0c7294b64aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1726f5f1606b2017d7e05ef032b5b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510f38f8403bb866f4ac8ca09a07cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d910da2fb3e36758b976fd66408ac0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e7b04ed1551c6db5274f99526b2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268deab092a69ad70065ec96847b188e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6ea0c727671ded24569f6ef0e035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaceeff41ee1032b01f1060266df89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353acaad15273c51bd4c25c14d3887157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb4f2daad94d0aff87965ef409360158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a5c72823f0a48b8e2f6534926ecf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37217f6f35751bb59211e86b7a23b7d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59a93ee1fb847ffbcd8f7c4416ee4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c6b769fa70c9f6020acf27192d37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc7bcaa625f7452620fd52d99c1e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7e09c3ad1f133ac016f531bb6bee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2347ad8735328ef7b4c89dfd3b2772165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27706908a8d72bf0c8d8b340d010af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca78020884129a0b28d7c29bba9cf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adf326ed7d07c420bc92a9c0a3d21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e4f2b5510eb2924043866603501a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a9d4acb84f36200fc857e96d7ed7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787d5720f3ceca5675da0bb37847f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e7c0e7cf81725b4b3179af22d5f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4140067b3a1371d4ec8f0d3a3043173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e23272b9f1ffcefd2f5d6600ddb1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea179887630d34626f46a9252fe46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d7702976fb12f99f23016580c01bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219169e2db977759bace92413b9e5ccb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25f0478450ec730bec27be9388e40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32c78880865ba16586067e6c882e87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e56562ff5e477b38457d230f432d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e6b401750454c695ed4186f93a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cce4a66efdfff6ede954dba0b04ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d23d3828745a6ada291b0a2febdcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b4218cd4bc555627d2d51278d28f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fde636b0195a1e1d057857a329495f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130417c0a7111b8dd451d9da027f75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe10368cad943c575e1122a2ab98ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df382a187c8026de87883f537e935ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97e9853fae5a8acf82471b803b78d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee803390c4b5cc412a356070954913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0598222b753bffc1413a86b3ad1bba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392484146f43f7e915ce812888f619be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924cc8707330db8d8b296e8fdacb329193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3e48f61dd2fe0a0a629d1ef5bfd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24708ccc01604d17b8a56b6662befaf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397dc2888c0b2471bd0f1d0d4901bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c306a1b3459599a9c67fcb8a68fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff78e66ea9bd29ceabf23eca8697a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019599c4ad65bb88f7c382d19cd1b4f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e9f1ef1b462023119de4ce66fecc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb89a24c8816b0d90f7ead0b90360d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f85fc419885e5c02b396383cf9042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e92da74168df7c3fd2d7e48245a7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b3ed9660c787ca413fd0fa5a90ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f25266675f0cce839bad33cba93115205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de11cd9b37fc165d95864ebfa3f7d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a9b744b1c963c0dfb84f36f664f7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242df5454c74ce0297da165aa0a77aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715242a9c8a0d965a86bdb78c87a3e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e97299a4afb7e6d09208b30f07d62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e29e0cee14ecfbdca910174868d71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698dece52c359d3bbadb83d34e1731212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c417b272e880ceb89ff5d2225ed69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43d0517f36ac0f3600b1afec6e890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908585c862a8ebc9a1672828cb5b2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39a3150e2252523e0bd63bd80b6e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b90dab02ea034ee5ee992785090ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d86b3b0a5a48092f0ae70c9d2cc88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aaeb95aad95fe4b1e47b751604b5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf22c1f263282c00bcfca0dd25914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cd060acb28260c17bcabf82ef7b62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e265f60b09efda8a226b8ec66665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95b8fa4f3c37531359ef09bfd7bda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c3dd5a6caf31031a720f8ff9b784224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21ef4796f5ffb3ae03b5dbad26d59d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4554730828660f014c3bcad489ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907371836fba9dcab4c0b626d26524b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f1effa728d484b565c9892fdd1cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c144cc51c98107e24387929672dc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d3d7d8ffc9d3ac133fc7de172089c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3b902ba444188e9c77a4c5612f8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14efb8657804cb3e4bdb1a6b763be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c2d63ef65e811b3bb055f4577667233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43134d9c3e14e835126bfce85f1b6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc25191652473182c31184844b5bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5986ecb67076ed208e2a54941620d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e47e160e21ef686acbdad0393864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45969d8e781d9fdee54f296be43697f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d5e14517604ba4a136dd2981752e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bec624225ac2d908cf4e40bbafd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191dacc2212ec7ab05e0637e23d6c2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590afeaa9ca365a16e38564221c1a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5677b182c1ee1ce0a2ac21df9c9e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002824a90802968680220246a448646244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675797f9d866f965ecdd4380976eba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0e719647bdbde4f703421f4ccf4ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77732e4400c54e7aa36d56d14b4dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77338f080f3ce6f36c97eebe21c464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6bf7c1a322ea7defe0e4f6965f7ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a819f2701153d5f657ee4096b47f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8211220df1495d833143f5bdff6483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c036982252dc10803e3f2d2710ebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e227f44d949f130d0d37be38181b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c088ce86e4dc736e5127f651879fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a804a29a32244e49ff700779487c7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac003e267722228a4235416f7881d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59bb9ebf95ead4d627b6e37baab76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f9c0b41fecf2bd08f77978ade7f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c9864230f26614d88288c7de84ab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2584b95991727ef90767e648af79b24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7698138dd98ba03313facc3c6f9557261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf30cf460f6880b48901eecb86aa6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122e79bb68b8c9113490b7fcb07439263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a3a4901497d5b55fe84ad08bfaaac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0f22f7ef42e67f9b0dc224d08816265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928e0241f592624a52d5b3f9a6e6c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f87e05ab55014678614a89375e237267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a59c1f73c541be4c79f1c2c2a8524268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04ed27afffa982394d01850fcd610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30d51d2a363a921b9eb545207e353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fdd9a1605e77c3d46e31f47f00ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a878340f56d2a32280c629cc79d9db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d05c4f1da07ad2d558614226ac279273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ff534daebc9ccab6a447197ea337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705e36540859890039f8acef9855ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5578f671f2689ce77a3811bc84c9ae3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64230e08fb89703d497c0bf77fd745277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7becac362218664646ff71bdfa485278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25b248b39c357c7d64a6dc558cb7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837cc0d5c6e6ebaafae21516a339de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c41083826ae1740a60a390f5c4cd33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb6872e961a9199e357c3f5352206282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc892da42c3d709297d7b1716df22b3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e6d5c5c64e01ea2326b0ab431f2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd64ea16312ff2252c094939dc9f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711daec184ef3d16812dfe4b82ecbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f15c771caf1bdf9b7f35a3c134758287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c20606ebf47ce4790097a34d77fd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c2520c67fbe7397197a609ffe8a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecebbb5918763a3da75d04472da199c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bc97f8667ef5f38b6489ff121e570291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a85573ea31bdf660a30eae80bf66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f29cf8eec6ddeac1001aa9059d7bdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5a2835ac76f834403862b67d2b5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708eeefbde8d26948d409b9fcdc09d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc3fa212db1143c881058dcc0be73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463be57a732d533b0df6b39275a7f6f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c62f21e3ae44c55a2eb33f002dbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7d7999d8ad3c73182b0c74479317299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf9eb6bbae3132e95f614ef0427dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde0eb8bb34151ee72be5760ee65c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512392709488f1cd6262186440d700d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f92ac4796cb4a772538c7d7cf186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437ae9febba326bcf82c5688ab930a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c2f95a3c0a26d106531b72fabbb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc1e55f585dafab73c2cd5a0659d54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2abd8a06e6cde6f640cc46cf0b5036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8ea56520e7c7175b7b7d5840627a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d81745a375022488ffaa3d95416e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d89edcc055da352dcddf66145fb13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ad2e833bc7cede4127b5070e1623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8160f3186fe532fa9c07813f851b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8557b78882ddc156ce13599f4a04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db371dd403fd34dab4e8d38830157f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6195cdae6612b9ef7fe7f8260048de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed54208cb8bfa1bae8cd993362bdb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d15039dfcaa12712d10acbadd08864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d103e001b866d1e6a6084b7ceace318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520d70233d6e1419f550cd29c2c41cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc77054cb4c997d603c8dcabc083de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b1c66dc067d2268f3102f826caa78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb3eecc8818d6868f51aae0fbb0f68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6216f2c88d81e9a08e3f1030922b5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdec016523cf04b08113648bd27a0dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496278e7cfd6a245167a5158b3aba551325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>