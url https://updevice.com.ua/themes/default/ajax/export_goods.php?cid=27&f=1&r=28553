--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7a6d14b22aa819bda47029dc25ad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e5204e95f9523973d6ab5345cd9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791412f2846f5282b7146eb13f27c303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5321c78389d14b5dc2add525b25534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab4f152d1f2dd9f93df93caaa8add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca0f1bb776fb2e9633fddb969ba6f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b17b25fbb2eed9397d0aed15b9257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f862b92e1d2e9a9c0ae992353ae34e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b11d70fac1417ef20757e9c6327c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab568bf5be1f23cf78bfbaae727df710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa697b901c4fcd2146b184b306295cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a098d3a9d238df93dbcea656350812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a721da1078df528a01d5ccab69325913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716de63e89741cccb519100a0ea669514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1c273d077c2d9d0a58d1a4a3c57515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f67d121864e6007a46bb88a32a05816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897861e9751db469a51ec33e47ee81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4761570fbdbde700ca6d5f62b1bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032d38cd4d7343e59fe8e93b4dff4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab78bcd042a8ab6c00bf99ed12b21af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d97e251f956ae071a53f28dcad9f3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb2154ff4185d1127b75e2765694622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0361434c1cdb55ded5bd5677dce7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e28e526e09697a4f977dbc47a082124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2294e0a5ee469ed6b92ed66e79cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f8f055aa3145d466d5fd9c425dee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c98e2fa95e1e18d2efb60bf815cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8e085e47932ad4a70ee2e794032628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316ab4bb36a3932874a9147c49b79e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3fce46a7cdb0e9721daaad52d688930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf275bfcdd17ab91efa60431aeb3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6cdb951ab62209eebc585fca60e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d43996a345ab86e962b6dc8c067433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcdb7bd30972096b3c009ecd1c9ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f77ae19473a48c496e7e4e1453b9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa5ae7585afaa021aa467297e09db936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eaad6172bee6fccc0c51435c25aa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b12355c69bd70c9fdcf5bcf4dace38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e267b6bcea5b38b7f0ccca12eddea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a613ee04cb5b28b4202fe17c93fd0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de1c2aadfd4a5cee9e7ca965dbda1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43021e49b778e6310e3daafbd834dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244a02aa107277ddc65e769093895243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b89714d524d30e2a2e5fe8026f6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c5294a31a7f85876d327b70fbc1de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ffbe802dffb35919e33358cbb47e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b78746cccc0b3eaffd7342a9671c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea62160d83692e1e268ca42f5b7d8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d5aa1248eecd840989c119b7af7a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631340328e33cc0e0b369231d421cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf90288c84e308b653a179cb4db2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd3a7dbf1f9bcb522d6697a4f9cc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715345cfc4f4ebaecb4d3010ef13da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fcfa0ec6435124889d38611dd696954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f572ab1cc1be3ae90d5e00433b69da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54328d5a23c75204352911450e1d1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c7ecb49cadef8c78767f68d0e40f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651b4b1befc6421a9adc94b196e4b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb9d657f5ccfcdd47c4603a6d530c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099f8f0074d170307c9a1c226c931360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c94aa90a1964c6a69864223ae4672c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61335b39b05778726d3d7bbf1a9ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7c17dd62e0ed0743f763df7443c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645b53a26a2d0b77f10a535d80f2e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8743a0a563c280d40ed3fecdf76c6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c76eaab9e01741d8e06f9a02e388366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f2527f0f3e6f1d76cbfac4142e7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17ffeb16d86fe90954ca1c02a6d1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020baaade81c6ecdc0de6777dc28e0bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcaba33b8c7467a98066742b02526770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ba7d8088bcef3bf84d258804504471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f44faa8a6cbc701628fe48cdbea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a431162a27827a086840973a3ce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2739caf255f2e9abae6b16096263e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347955130f649bae6b207270ea6196175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924eec5151491518e6bba65f34cb0bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529690c275414d009612889cd4da7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa36c1c8ef5ef49ccf1d9198e3d9c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72e364ff425e59384584abb45e39fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7806828c1cae2094a7a766d4448f5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d415de98092540ca544563544598f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec51e1e77c35bddea6c92415e0c0e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa34254aacc8444292ebbd1964416a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36ea375c96ed56ae30eb74fcf0cd0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b64e5b9bf7ede22461a4b0b91626a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ba23ea63e21716c5e7bfe005254fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37810617974168fadbcf4ec2404bf6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca2ace989c86660a9281d5854e04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c4f4751ff0e29063df1a4177c2e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da086b3eeb0d79c018b25a2a7194f0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb0370f1ff350d7d59b387646350291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b1b30ad64126211bfc302fcffa2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffd828e7549ec6db014ebad2b416893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564394fbe70ef820234666f41d6f7c8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835392dc643c9b58bd398d2b92ca6d9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003183ebe08f5d9db22ddda26926b40196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe018ede4f4b8d2f91251653077b59b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cd86ee806659e926eeee641e209898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3a3b2c090eb87ea3cf966208535499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de6c7c507deabcb265f8ee49e6c69f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237596e2af37c40a011cdbf975d819101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fea4901780826d2221d2562b1ff68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e0d5468a6f89773fedd7fd67b5d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51001612631f3dfb47c9e578078fae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e633eb79c925d10ca49734ea25b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa06ebf3a0fb502a917d7eb168c85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd42894a93920daa62f9b85d3c3b0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c52a3804669df92ef011b2b35e7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9dbd3a41cdf441fb1f4f761e7bf83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4561b65c19d09f6001d9c3db8e6b61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa422d218647057d7efac6ee16815111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df655fada249260f5dbcd9a3ad034a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a52e3cde4767e6f5e9d63806fbb416113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f5153b57c7913ae5436f82902c41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382641d2efbbac91ceb29938122fb1a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa2f7310083029fef112e48957675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c33ef8a27ecf6c6bf10dbe775539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203611f8b35e1237df3c048c5e2be24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45761fc89f8e0fdb29949686ddba31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303e63167b22e3ac589332d8ed0fb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1a55eae82dd03a8e767f58fed698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0d65503108352604654aa7694d30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4df4e87a7e0c57eb5907c80fca11b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa68b4114e361b3efac3173ae0a3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb43a57806ff8ef88d5d46ff3b2e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e8bd72fdc00ddeb1fa7edb49c0bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb68e5e91321a45cbb0a6af1ffc062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5302285bed43707886dce3f5dc162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a453eb57d2da73faae4a0e8412b1d39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7b79e76fc16ee85400c61ea97bd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e03c19859de502899cfdd04e0ae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589038b150d933210fe040042b1f7bba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748f3970b21b46a13074e75c552db1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f98149c9033247c0befdfe724ce6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc315de6aebbf2007e0b6d5b2e418135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e47863a1ba5852540bc77d4651e46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff81ae7242569cb66d18d2a3f88e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3db2a8e8c3ddd6a1b34b54825491138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c285eef7471d39f42f07da9b3bf19e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481b7245fdf18de9523268bbabb73a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f380d79ccaf46d1ca8fa13f15cbdc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a605d31f24c5777f8c4ca76d71541e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb926198a97e0ae4348f863241d11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597da7fe2bef4a164f3c5a401de9c9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68fcd20ccdc84d73ca9aaf7b59f94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90241aeed9bb471d4a80a4507454446146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f94cea2332cf6d9dec6b84f0dfda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6016cc3fab236b1549c140cf06bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a2d21cb50674c64ad6bc239f25e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d94de320cbcdb35cd69791e17fd5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb67e4a96107e1a4b99be7c288fcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb576b340934845bdccd78b3300a866152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48add2de02ca24836639a91b537fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ed90ba4433b9b8c6ab08e18fe86bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7402316d78d4e422251a20e75b0ab7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a169398867278f004a3ead9272278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791db5f6fb72cb226407396943d6ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17cf6bfd44606508fbfd4d2abb4c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d5e93e1e48e97a21fdeaab1015414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7f8126efa3e4552aacd178a401f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dff38714bb87760573b46a7db5999161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6d44533dbae4b102b44f8864e11ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44800c1799b6bd105d6d03cd21d2fa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df90aacfbc8c8ad191c96dc98039e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddb1782a1e3c20626b0ec657f7f8ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023e26a1b38b31bd17820f37f25904f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939658e32e1de34c7a2b08838eb5bc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094c1eddd50623e2ed44b424d0a2ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328205215b9f9a34ed3b5c7d00992edf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172095c19d6992f3d84384311f33829c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81981e06c4cff5ad8c2ceb829a5fe799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c2ac403491454050f26ebc2b658f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1807747fd31dccf8dbdf9ced49eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6daaaaa355afef7097a856ed61f28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25226bdef5a6e84c4325f8debc9bc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b27657ea9391abeca9987ecf0491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947ab240ab3395a13f4ffeee3a36c53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268ca54b88956b334d8102212c29fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc331f9fdc34dff10ed3874af5ea04d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931580bd291c32e39c7f7c026b09744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937a01d3f95bad9a77bb3fd740ce26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794df34b4fa8eaa2606fb04d09bdc64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fb18caab39e62aad9dae6e7f2412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c64e53dddd04a8cf1226516191d19c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e7ea38e7806fdb26e1a0a113444c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869827f9ca50a702135ac556f0c7ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b067506025913435a070724bdd81ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cd184dfcc1979091a40645b6e356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749902971f7fd9aa7ac2e5fb546697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6d5ad33ce227cf75b45f229e5006190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819b9d3471c5da8dd59c6c7b87a6d5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc9580e3b5590a8e58e29fdcbf17f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301039aa9e280a5bc83b691d7a86aa77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340098c3c43d23420ab8b4f0c928493194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de118efa04660c50feb0e3ed5fbafb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82e13c11d738394693c4505493e6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c8cb710e7c7f2535f91e51e101bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f70fca088acf112ac9b6ff4bff24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c82e2c26150a27eeb4464b0b0c9ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4527d8516ec6db657bc595510568fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0491d9df8c0c4884aaf44bd4b1f438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f20e1f7ea78d3a947385dcb67a9a68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bebd5e0cd4b64aa8dc3e41825cfa84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050eb016bf58a6571765b547e627c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7a820e63342fa85dd6bca2dee26a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109375f71b5b342c4bd1c54ccdf81416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae01615739b5aa51c40a2f470bd0f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f571816939a980728b269a4c267d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cb6bfac2605ecd9ffc455aee01cb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef94ed4e9c73decb0abb103abe934a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5ed0512ac9d45ca168a43f508952211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd952eb9c7c7fd54503db238c9cb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dff738e9fa871b9d0597ddb8c93f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26433e63a184088388f8836c002cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b83faec9f978e555cf4502d9f1dcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff499a1427da7bfc837a34c9b63f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd235ba6e71bd5dc95b7ac4fc45339c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148675646bea41afaba386219a5fd0e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a0633d1250d108c80424ba3401f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e873b9afe6d7172c9c1ee0589fce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af430aab19d9141ce2aaf57158faea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff972ee6ded77971f3fb76bd402239f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e0f701eb8e0310925e3ed0971fbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57cec6488a24f1a955b5f93851cb4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e03aab89d021f8cdec0199a28844b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085899fb0060b4ea799135427061fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7cbc4f893e6b73f8313869ad93f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350574f524555ac219fd47d52f38b84f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b49ba6d33a9263c8ac72ecf5a6096229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66268340f298712bf459179c96028f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf373a55c05f050bda5b1f2999c501c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e487de6fc255d76d2d9302e0780e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d8959d870b7bdf6471f2a8efacb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748566587b08efc2a79cd975302c0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ad731a3d4bbad1e53f0fc4dbb3035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51569f656715bbf4dbc49419bea4566e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646662f580e1cb983f41d987576eaab3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12edcff0dfaacb9302a64720c06f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d425bd4682c25a060a000868d5d5619239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db54030ce404f5fa0d1064f0de3ebf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33918b6158c8ceb6e5a93bd7ae5cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb2b2f0e8f02d247c71b6ff88f908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74237274a677e6c8a910846d496d80ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86aaa50b16088371f64a3ea02a33d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527d509d1d50856b5ade0498e5e72b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ffd42eb39e37800dbf60705a0a572246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbeb4b9c37788ba7dc164ef1375f00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b9cb65cebe02af7c0322b772ec6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1e3ca01ab2655d85c6690ec086da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbde20db732e6e56b51c0a1afd179f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd9fd5a51f21f7cdb0a45c154136f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375547035bcbf02c44f3dd656e36ab9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b478bb965cee39b0507f43183c94f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2181bf7bfd0486db971e728d01ee78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b9b2978274078103de7ae049ed19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63787c29637d4b53895a1790a3c1b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a50dcfe6086eb8eb8578ffdce6a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d63e5964f58c59833c5e33d9dda0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbedc7e38d7e1449dbc0dd2a5883273259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568695beddc452baa53dbf3793f8c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab197822fbedb12c059dbe1046eee071261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007681dbb2e71d45f095b5bda181cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9be0a0f863aa6f4320f749d4d67460263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ccb567030671719f5059aa0bed6ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7050e02feca434971fc7453db94da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75d53aa9f5a1795d4c456c0596994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f6fcf29090cb669b3e36731baff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823f264d4571f6d86af91e8c61177c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b8ce441ab194c6eac2558075e9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd543a8cfc7bcde5e5e7008e6a8e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2189eb88538739dc5c48070d3f13e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360d72d7f6856d5973b02e7461bb5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eada7eca9381c00dcdebf031104e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a113ad70f42a584c812623e828ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a5d23001d170db0b46c9441a58f94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8448bf93b4d1caede402a2a10893276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b581839e6cd0a93a8cd52868b4a33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dc836a6f21498461e0dc1dcb399a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e219a121a9bc7485101872f37c1a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74513f278736fa406f6277256348634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef8654c70842cb81168268f745f0b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a7e4897e4920fbfab2c19f963fd32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15b45ae30c9a45091ed76193e4a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ccfc0ef4e8845a0d585036ade4dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c53fbe3f0a92d176254a90285d970285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf7b0eac8fa42a29901b2f3456a0d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319013014cbfeddfb7a23a489ec1c2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e207317246354a185b5c6e3245b99e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832406abb9f941b332317fa4d5ee836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a59af9214271eb7ef56a48a716661290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a144368f07767a67f2d8a243a9578d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fa6bb4cae1bbbef9157f780619cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cf54b62723c651c4c0dc9e8c49509293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a51215d76bfd9529bd8db82da0bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3d1a1f9ff3590d40f02ee7323e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe12a29145f126baf187df0e2807b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0dc9af2cd49eaa22458b88c376e68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda25320eb58e56355d94ad6b084ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4efb65abf86bf69a1755e7158efd95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13ae594df7d406647b5bb8987ee7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da059a5d8e7c2890b4303ab76bcce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98cc4b321564f9517046d5a463e06c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d797effc38cbeb64b6609c24243066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3495891fb7bab0c35f0a5d74f6b34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812db7a107eb8f47bd180e9618f4875305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667b279ce482adc38816f3c0b56499306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d3f76cacb7c77f200fcdbae7a869c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c650b34e1b92139552b5001430fe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5eb6f5ca2bf22fdde4bdfb5e376b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5268ca0079feb7ee4ae1f6164b54aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c3066e0228602c01595a5d5a6641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519a78209f988e0e4012688eb41411312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3e8c41847eba330d067b953e24a29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c5c75c748889b1ea7ab715312e64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804379479fbebc3698780f407c437f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf098d5a839c82e24b2fba13a396e82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184532ef54d4d83826363404372863f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f363a77d5c25a1a29d862cbcca269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0106e9495eceb6db376050c9d07c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f23b8bd397166be2c15d9a912612320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f2666c015386dde4c073e8368a3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6820838380db879e38d9af9fca6c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3e3f1c0b40a5a9139aa78b7d2fe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50949211bcf9b4e15e0c830ebad009324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454234c2ef4effcecf82bd57286ecbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb76ce530a45e16766a6bb06240a3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87197e5ba68eb7affd7ba31ddaf07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61639c9d69c6cc7fe6e3010d945785328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234593607638a576f559a8b1df86264329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861e49a9751442e9c716ce51f355a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d6ef33e64ea1d28e18d1c0cbb8fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40fe4f4773ce41ca0453eb0908fe1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06221c7fffa61a2da2702533ce34ac333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1cb5209ed2a83c88c634ca034327b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ebc20c12eb5d37ea968b540a3be92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1fa052ca71329fb24ef06189a1edc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccc505fe94c56038419d6bd78bd6654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917eb367dfc392c771c8c963c415ed75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22a74fd037a9c9ba417acd467b92b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8efa24450d0243407c3e7f953061a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6378566930ea34082e57983e204e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba517d9626486b1af8ead643f08a4139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff75d6ecf4888ad36c602d901896ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec749a6631f2aaeff0cfe90f0c4c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817a8a3f5415ce2f3274830f940f1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e99b06cbea6fcd70e48a7618e101213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349e1c41dba8b76a9a272de58e25cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b083b0537b2979f2c32d9ee7056415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b1adb17fa2bda30c5cd4c1f9a84616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b930ce3291c2508834c7be8cade15217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c0b72bffef776dde4bde8725464d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d000e833d9085e91f7ad25c668393a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b329b3a1c0f006be4f9254f365f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1e8b69dfe2c60117b8c1b76c7b2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16408be8957e9abc307b5d9d4ae5fbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705beac33d7a057208e51293066fda0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671651c9f83369421fd661865a5d8ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b1c80664c3d7d257e10dd1aaf77325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f05f0cde5dad02536210cdfb79e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b163d83720440936ecdd4a95939b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0233c4099008478ceb69b6b03064128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16dd0cf768c456f1eafe2b2bb233129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2220fb5ab224c8bd48d28483b9cff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b20182693cf6d65bd76bbcc1bd3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5187bb34318f28328cd5d512e1f6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cfba12bd760e9cdc7c73c4cb995ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdfcc768339b40f9bb740e61f1d91834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b6c1d7fab7656f6bb3cd4750b914635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787aea68ec12a01a9250b9233c5ce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c3c0160e9ed7d5c586b430ee038dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d823a68dda7530b2c43d5f4954c83f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93fc55c0c902145d23000ba0b4c40139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d650c2f5136350886b6992cee257240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d4994ef697a1523bea3fcd9d319141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc85b04b82a7812ba4df45d87399442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb440fcefb5df3280b0f602f128a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb38d8fbfd76d189551bf0d3c3b6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e807b0c4b6aaf726a6b15ef007d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8de9a59f44efd4ed9fcd1f0ff85046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa77f6c5356450be36925c9f2875a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b20f13241f7f82ecb49c1c864e91a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d37fbb3d3fe1995e5074892a6163149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a0c0f18acba67f5b54f2b4e74532650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063180df1b9a1774ff6bc7267b92bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39daf3d43acf9922e3e2e7f58484552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b15855e832cffde99333fc87ffa1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83029d4ab7f74b96e778d3eb2a9e866154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0152ab403e14666c995ca44ef7e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b37dda6ec104a4e8bf0a0bb59fc4f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd006cb48aff92f77c4a1cd13562557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b98de7c04192fa68cf03e71f86bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621acda2c672d876030a72b8e5f857559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d366c3c9746ab0919f49f247d31060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e48d795015505cb460284e66f5b7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403d9f19f3f345c20ab4bf7b369e6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6a130de44508c8d9de60702f379fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b169dc478ed3ed6cdef2872bddcfcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079cc82b8967539c2ec4f64a5549fe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ff36d98e091b0c2e0343cc4d8491766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa95e4adaff3aea797bf97edc45ac1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141861b8a5fe61beb8f53549d0e085868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2a8ee271b76cf383c5cebfff532869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd81a5bdecfafc97af24ee6a15869d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579083860325ed0b1a93853c75bcc5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e24bccfe294408bcd87e6b889c3a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d3f19010a611602650c0479eee6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed512dbc52e458091e30df55f96ddc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd07c332f3cf9e64cb812d19af15ed875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5d8317818fe48a0d209c29b1a80376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a0d14800d896fc1f875036dced6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e623fb6c6b8fd2b2c5af6126b51078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9fa7d6dbc4d4bb9f99a53005c23f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea58d8173578185d5e313866b917de380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f00ed301c1d8d47367259e34642e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5355aa68e0515099f16024a2320c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9159b8b1c7cab04caf0d51f7faabe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ddbacf8eb42c07e4645be4b851ea784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78fcfebcc40d6cf34e9fea6423e5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daead89cdb4348999f2439d4329c740586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f324ea9028b924d5da9bd78dc35fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e608ffb6167a8c899e916c75ea0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c912e22f989ec62c9de21a5ef3aea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577798a93f9b6977c8daefd329be19890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140412bb0cee1ebe20055005eb298cfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36d0fada4cf93f8e85da9f02af2aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554bd02b2dff4447b3566c43865dc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0b552845c92c7598a71b3da3055294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db422c6904b47e26344dfdae588c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef7a068b95d80f54fdf60bbe222eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc869abda4449dc3b6cf3c038173c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b97f57b16b100b4c7d2786103d01198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc9868e15f04010a6da04fe9b2dad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3507121d700941974eb57da0d8f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b440a79ab02fb7f693f34e6539ee0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ca18d7e8323f621dced58731df77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0a4eb9ab2ea19f3c1adb9b065d14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706484c9b7a0dd2dcc45f133e54935104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a8388ae1762fddf15b54755f4b57f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e4372967bf90110120d00da08f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f6b0bb32386273db8c0ead8c8514107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240caf371fc7d909616f6a7aa0449b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff3416d859f7885fef7db112c3e35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f95afbc6a19952e14cfc4206f2870110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e6a5a92bdd7b76b21ba1063aa886c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0993f94657bef01a5c00393f48a4d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35eb129a8e36b20cb923d46ffd209113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5514e7c28098586d870b600d7b78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd55332b7e5742ac9c26c9728b359115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cae31bb888a85225f9439c221c673116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaab47db49dc9bff2ae2e4566ddb98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba195ddb045661524b65038b3c5accc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3222de02bd8f39a3343bca125e6d69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb243c52684782f6dc9345c0ea0ec1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993cb40a865ee5acc14971f0bd9253121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8eabcece19ae5425eb2dcdc02710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895468ce04966fc0332fd69f3d8a4fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c73100aeffc640dc235c5a1a3dae35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b30aecbbef83d61a267593ab17860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8551333cf6570355b64677a80da9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f112619629eb994a7871ec72881b3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103acff8a4060016618f116a7fe2ecb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5d30a74bdfcc811ca6e1fb15befb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3a53635bd3bc3015a61774393000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3601c44fd55a4fc30af208e940c293131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a7460d4930cba88e19bbc1857112b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671dd524832bc5eee7e5aca30762805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0c4ab95a504cac5639d593b5c6cf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d1c9495a93a767d13f6721a7532d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a041abbeb6088d90ff14b93db4dcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125cb06fe9a250c57f666f5ff8f95e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba478accceca6659aa6f6ed51af15a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c39093f1d1332aceeae7de77e494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201574dbc39f497ad97b830a72880f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1673954bb408e922e97ea99d78c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b7781fc210bddca17032f237e371d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012806cb80f4cff6d90243aebc72b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1245928b1ef679d8a783e58828ee975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102be46ebbc1efb56960034c929aac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0be1c54bb22ba21f691a745ca7f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30012e16c46f43d5e0a5744f2ec808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a31624ab12b889fe10ac645ec6423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f2d6e112e7daf7fa34f5ab533cee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7966dd8696414e2d6733da94723b05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da7273926ee32f953f2987296da0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d424df2f51c64f5fab50ca0c59455f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f304188a654b0722af9fad8940051153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fcdce9daa894784af4252d666ccf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c136a20a75d6d81cc062b279e35d2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c9f8bd69bf042d138608acba23bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d1716cd702b7e48cfa853f6bc656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228e394480f9e5cca980901ac5bb7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4314191c39eff5ca65671eb8334a98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4bf6c62073d80033b07ae4bdd7721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b987d6d9f589e33b2f05f3cb134f749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7b21418d73d610cf3f16cfc65d43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bbf349fbcbbb97e6a2d3ee9a0caee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba9f95d86e8e6bc5118c4572aad442164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41397893b6aeb7c9e34e470c744f9f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457f0020c1d2400c76e7af3416b824166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c8c775ff18c18e973345a3de750c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c65a1c856c3e0d1c6adde2753ad12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b947d2957bc4120c8eb9585f9c9212169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234eca6c47c10500543cb0ca1490e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d93d2147bb031a9144f6e78bdf30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6db4dadcd60083e386bbda349da63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca5d4688e476058104059456bcab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0b4422994a89148ece46d646570d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ad861c9e508ba074c406034eb60ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f6172747c89c232b6bde3c2eba2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d210f0c6b82a4c02b91a92c5c87c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d019d564e4e9681256a5fa69a05a04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690179bf274b35f6ccac77114e9302d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3daf291119e10c388449eb0d99f06b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a90666ef8bdb6d9b3346e5af0df32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0a49e8d9f1b9e9211a613fad219a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999ce0ee79d27e1d90b79fa06ec1cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca86a7dd6dd89f769198ee84619a8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c292c3beb5acd79292ab04058b728b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f044d1861f7f80937d54ba4de187d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a73071446ce5ddf7a5523db6ae654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cea27166b57a07c5cf47c692b1de39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6094e776e3957cd51862c8a6fd9fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aaef330d83be8b267ba409ec09606190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9075e144d8ac52250925148db85f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c72685231b9e17818450545ee1d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc82a14f18950ad9d894343723424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722b26cf4a8988c4a729e46cf47cc5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da062383560e950e64ff4e80d3a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e0218c10c8fc645b11bcee8fa1f3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fb3b3a344b7ac9be69a359390437f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4f221bfa55a643bcd5fc379fd0b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67274e29ee68bfe7ef0fcbb0667ad0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70dff5d8417048a83d2e64b490d95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1212e6cba04f4e95015d6b0e9f2eaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87d5b5d3a4c12d12e71cc8d33c5e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cf39a05a37fdeaeba8de618179a31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935a08d472bc291fec88c5739c9cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c358d6e7fd5439df96c241debf457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ad7050a8f2b83e8bc92ea5f5bcc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4ea0fc5d81de8efb30cfc0e4b5b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48fd39e0a1aadcd8005c6c6c5595bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd52e8ee55d7334bd087f23b84697209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a9a04fbbd8a8724f5576f21823c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f50d8f45c80e91ee976e13dd0677211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734a1e01dd41b8aea0dcefe983db1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f771e96a84e109430db96a5fda96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d9b158b9270f9da390d16881f54e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b62e70b5709f57b759847f2f13d3df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b19118bf0d1db91513876e31b324d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0e68cc5224eb85ed84b4816d330d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f75816cc41248053b1d62710644f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede847ac6cdf3f75421c04e94d497f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311dd01f69ab6e24feab163fa9d3c5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964948aa4e20c27066f639b5f041bc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711139fcd9e496d11a38fee428e4db89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd6adb094558af9e1d0e75290e5941223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962988f0f7d09c821ba18b00033fac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2339033eba2aa7cd860098a117aab5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a315fef32408f109a34e2824d1d9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bbc88132220b6eb966b27653b4450227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a51423064c12d0f7a209e15313d1a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc2ee8e5e718b40e346bdb33f5b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b76c252032e2865e3ca402c344fd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f65cde08db03886dbb0f15f872adac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae8f420ea99fe12b18e60fc42e6a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737925e41c9e089fa79201d497d75f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57107d51441351cf8140f2b1c4db4b42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7320e44843d60d0f7f197e46f3d74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310627a819016990f140f33b03f9600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf49f918931947557dec9665808299237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b38f95f4e1bf0ca9946402b97b946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26266e1f040b4744494067b31ad668d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cad7baf6d9d2f5f91f76825220497240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265060ccd5d9a45ec1b70c1cc813bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942bf23e2883d4081d4e59fbe9a1f11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8ed7083772fb0820f10d2ca12336243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70aae36737912a39738c22e58bf482244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a905736c50dd55f22d1d0a5e17e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213141e35802ac968efe45bfdaa49ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b07cc3c14cfe9b682be08a362e0ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a832b05d7b377922e18a6fd3d7a08d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91586b8bd837f2d4c1632adc311d226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd5f4f31820769355e11ada71bd75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff4a6ab47e80fb5a11b6d9e238b0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c7923eb4a74501c7a020c238d626252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120d1039c09d7529da1a9597396c807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af5bdde42bf83cde6108099120e34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6b72a45535bb9b650fd5f3f885def255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed54b101eed2b143e7304d32e3483d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b97462edb013f6540adcf2a6a89cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b3311b32d50ee486f6ae54561132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b73bc533184fc935f5e4397c811e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fdcf78febc268f872ebb76a46d6f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364068d651224581aff320197b9efc2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f1e0e548c8ddeb8a052afe1ed750d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f847d2ba333acd1e8bbe205439cb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d86927d78c2bfc3351415245857381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f737aac50d15de0de8329dfd4b4122e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b6e7ca564381b3ee05ce78392594266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97ab2cdcd433c0a5224af82410936267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc922b8378c1e0028678054964744d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d37882e2147949840d03caa68e58d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd33a3c40c8160f5bc825883f0417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e3e02459a8b31954765734b7beb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0cb25c6a2642d3fea08c3126ccf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febd5e7202878a9fd59f1b2b6cd592273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec6ed9d0066f3cfc3411ea7e058419274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7f834aacb3bcacd2b44bd7746702275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471dab8bc2c4fd631f336207b4d231e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d34c236541d6c350768fecf0f1690f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ada142684b830fa0dd370782e1b8c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce0fdb2acc6db32ae22ddbb0b9a9f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46230b370483d541ad01336bce60c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be51db85af28b193e9f7058fec3177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2cfde0207f48807e41ad8a0185aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed58878a8907aeb4bee756605c1cc8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed03cd3fbf4c16259d2b9f2693c2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3887261b7e8605bea3afe10b07daa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade53c3aa5a8bc9b666aa2793b6dfeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267592ea7072fb0b11e62acf761e1375287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1407c63a180715502cc93ce5b562288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e26f56b3c61903141a06a55525334289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5934ff9fe40f621a7d22fe2b05d65e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba93d2dcd20ba7efa7af3716ff2eed2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f96dc9489f666ac3f6f2b225c1811292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12c09923abe19fac258318fe4eb5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d2b2c394285dcc554a36cc6b323b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b60eeae15caa8000c86e957d78b53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa32db8e632b825326c4f71562a619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae956f044faad20ba548bba745e20fc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f736cfaf8f4e52a92208e1c7374d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22937d09f8b6d70dcf5d05b6865559c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836750eb7849639f2b3b953ff0e451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd71bd9003cccda301140914a0b10c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d19ec12e22baa26a3ce03aa59e3c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e68464567f316c5cb9a2c4a2697ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4572969faf988868f67b18f5354f4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf106bf3929f5e4c45793476f1dfc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ade9a3e3321650480ef061cd93f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b610bf350fe65f2b0719647f5ba334b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28bb80c528a524d792a9d32164c693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0fe79b1dc7b91d8cebf6d24a76304309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30e486cfcca8f4fa6ba64cbb188544310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504ba7f4c929b87d641d09624e0c79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657cb39a3c8acf1799a1ab3346bac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8602bae4d9baa4a7c4c53c67b44ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad00b7d6c15573a4a1385edd137d39d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1309932f52c16e778047b77341e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b1cb0b9322c4cdb4173407548d81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec113e57d34af41ce3127b9b977fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750cc9df793dc8d86604d70ffdf9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fede85f5e151ede70e61529edfca76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7addd4f8f72420dd383c130efd5cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26739f02ee49628a44544541399cd1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c265cd987281c355ea5ee201207c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5877d24823951d9f99169defec0aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16ae7b83e6e11780601e78438f9ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16749b5b4968aec42363d5c360dd1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>