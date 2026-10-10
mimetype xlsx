--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ec88dd71bed7483adb9378f4f6141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fbd8da7c28a8ac2c5284f454969652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8149a14f1388a4778cdbfe4e0ba4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871347a06d72a4ed0575199751a1de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c871a50e7b44457fd335d0b93661d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0242fb5b67038e113eb786716046956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6925f248780916643e54de8e015a607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be376e21695a74525b8538330cecd1618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982822fc00cb624b7f7ba71e67d95d7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf20a2571f3c6a99e0f98d21bef84110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c845fd73170b6d6a876837b43a3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4818eedd807c6f3b73ba3c5f5fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86254981f58940a22ceff58ab1c6c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dffb4091b3758911bb84191cc2682014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173b0027b41aadc2595cc130ccde35315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca1257086465e033b7b356a47587816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de027149cbc728df87f586d01706d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf77a0854da7af74af9d0ee79e229918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c500f4e4ea17419036eca066ea488619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d96df2f429b90145f49ec8aa10d09920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138019192b16483c91adebcf9fc413521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037048b79a5de03c865d5cb34f1890f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a15741d9e044208dfc94854bf886e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f03e88d50d21cb0394456f190eee324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d0191df128acb1a297a2162a6d95725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbfb484955c2cde9d2dd1e610253e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805779c00d8aa4230594bfcdec2dfaae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6429eee0b3984a709b3e6a77064528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f470809e291ec2a2b6e8f4e334d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b49ee1d0b041f2822b5921d9857f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e40937f9384d93477f9d408fa6fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eea63db3f7ea81b40c3bff214279732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af11f4c490b47de058ef73f7bbc9e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88258e2e4a67c029c1804c58227ee034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2c84b0671ece080bf3db464dcdca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24063a8cade9c538c23e90918863b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d61561d0a17a90bd58a6adcf7d41937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857c0e3c65b8d75d21999f5ead27e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f72938414510b6db5928c2fb107af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa26e68565ea67d48aed2ded1942440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35205160a500f617c6e573430808362c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0eca702675b6aa6d9646ad77622c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2077cc4d8e7b59b40b9f92570a6d04843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ba58b7aad775d18814b49282b46f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008e84605eb29e5e63a9d19b036ff4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fbacf29e667cf01a749f22210f99146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebdb6020435dc63b28377807524f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab21dff57efd53d789cc703b45561bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0806a8ed50ed8f012be1189ed3d6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13226a9ada36ade565bd5a87497676650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2abe612b594d0410c03deb7eead04951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56e8fe3150d72e0b5e7d0c8a9a23552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a4f0553bab714a70ef8a0e0ab0e9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136016d8a6974a094f4da0e8590c1d8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d35dd85ac86799f6c05982666d55255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9aae40b9941e3269be69c6b5b6ae756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3a0883377f0d093d11c79fefed9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11c5b69962490a4cfe2ab39bd5e3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455427c6155ac75ebcd667ca953b3b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc22d69f1748aefdcff39f430f6ca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd43bac5ebd6b669ff573d382dc2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae390a069e2fcab84a9d39dabf406f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc886daa38a7926f61c5971fcb1d39d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d48a93353b98d56ca87884d7ef18e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ff459db944696c6fa535017d5f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61821ab50f6ecf484a36cc1eb32d272466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b67214457992306abc1be90405eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a01d888fac55f481ef5e2068880ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04fa89a9c42fcc27fcf29b01dd1f1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b660fa602899a7ecde482b721ccb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971eb685bfb5635c354a389d73dcf0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e55b81a7828e2c14d926c5115e4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec533413c83a6cc362d5e5e3842e4e6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de52fd8bd28f45eb11ac62bced0269374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4d41ab646aa430e1b7ccb004167275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1fe7983e1a790faa0392c4337dd7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3069558762ab403adf430d17583b4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd167f132ce1d8f716e4c37f32813678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7338f6324ba3388e5d81b8b224e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0338f4d11c2b216cf743e945d770d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecec038847e9332cfd2f421b3d60b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10705be176524b0a511ab8078649d3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddcb4ebe4c17b10155cefc52df932e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c27d793cc3af6febf04e3df50f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4787516aae88f65cc61d7a0b45f5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f9cad0dac78284200aad11011c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30995bd6ad5c9e227809b3603dc63387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd9e09bdff5f59d78b1794b51430a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae8508377d581d21585d7abf7f6c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd722feb896c23b7a1109c936747f7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af6a7a1c3e6a9fb8c06ae2279dffc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594b453fba0c02acf64c3b7e45e078e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56536634a3da78a0758140e7e8a8a0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9fc418cb2aff693aa2d793997304994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250cb0f22e0ebb6d7b974147ac649195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6e4a07526bc6cccba03a90c9b60396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e065ec55432e9819b0742e70231897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cdd0bf89567b9b3782f220ceaf09498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c62afcbb208ff0cec450bfbd2ce0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3aa4ba18b1b04f05503663261f97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382978371fc59e6b7f4cb61d88bb05be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c345ea626bd367085334d7da3fa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ebd5ae541c6a1b429771257202f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c1782918eac5056843ab45010788104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ea2e9cb338fcef14141b35b6658a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae81f290aeda246902faa111ddc36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0877ddd47ef591a931899200fced911107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b27e06cc48add7eb2b43fba76791c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa973a18b412a89e87761d0d099ba23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d75963add73a0d757e4301f9390e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bd8fbbe36df26162c0db3369f6866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480389e207bd8216106be13340b20db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8ca9ecc4c953be40c6ae6d87d1782113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1277fb6f37869410c6c4c9c55bee4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78549108c74d78f61d179edf9dd8fea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416826524c612e80f8fbf60e1300c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc1ab09263fc8115eba85956084d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad1a93c268050a80f9ffe5073e9d4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151e39ced4e6336fba38fd18e27e22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b633a163052b730fb93b6bf15572b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5f802fc80c010d228835039dd081121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108700a48f9963c085ba4592ca75ad40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade8545d9a078f87923cf315c82fe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be240071d2843bcc5be255a1c969b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fae7d0b496be9c1f77629fa0e96f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816aca5615ef8174745a2b14f370bf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf87f4c9d9e69e8d57772ccc0c8fe97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa12637a697e41b201f3713329067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a5c49a81ad215bd18103475cd66b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ba8c0a0ffec8f4bec2e024901ec0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c40058acfd7cf6b0b41fc5598d67a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f7ba1e93bd42f8228ed8e1960602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803720753543bd467adaf9d2d50367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a9388198710ea5d5f2b3f95525f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc17652e32be68471314cd5bb46a9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34ed9b223ab3125cdb0f54c806be0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773a40a7aa88e72b20b2b6c66b1957137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ac34abb4accfd0da3ed2943ca8c0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6febd9b3eda06e65d6372e22a8829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8b3eb58e3b87603073d06637e360b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818e7abc5420a638c23f47a4858bada141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18d10dfdc4c718dd60fef68564003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711db72e51e55c1191b18405521b26a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed94aeacb97a665237f0dc08f73222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664fdc7212acdd5e9ae06a0e3ca235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6523a8f886b43fd856daf9e3ea1e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c605d89d80955f3e13b49f5040c2d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2936de52b633bd5523480cdc090a72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c143a5c1a9b70e2a36c316a5c94e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd13a85c55b6f2447b966b8522359150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d2d0ae3f0c8fdb056c98a9f83922e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b58c82cc0a10b59e26887c0ffa71e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9621ab02209c182446f10103c096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8927c5a82052f65e73ba00297020e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05826e66b436bb4d712b060a16948155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e7a42b9f54747ec125832f09b6901156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a172c7c9d507584f1d83139f2911f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b387b03e61df9245999aa705e631e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a692282439f902f8968b170e45c6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e1283188e5e06a598d66102bff98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5dc18b09eac4523cee6898d92f7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3fe3d26431f11defd2e550b784760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255f2e64bda60e9809656a64753edd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9195d74b3b973fee8afa9c8015144ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a998727810b84598f14f96af5d2d4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65806632be0dbf65ceeff1c3180a9f69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075001135538eb0384a0dcda383c9785167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29e001493ea919a21f53ae6d1ff51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b1e9c17d25b35acbcfe6154d6c91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c90255ff5a68be06c97d5e717828a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac9b1a666e473fe1cd38f0d64c2f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e015302972402f8ac58053ad8e465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f5b071334946868aeaeed575c813d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74080d7f3b3707fcb1d6aa2b50f28ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015e6c0c9624d66841bd4515bdcb66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e1046bc0339d4533b8622bc33605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7da39f44cca1ba7d0bb18e9ed3923177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc23b1c61a8502f0c6ec2e31ead373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e565590cb5a098c45c2b7dd17719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29842ffcd30091e8aee1f7d902e4d69a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d538b87dca665f45f222798383db7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac56a5f588111f31353bdfd96926c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e20a7779139ea4023cb4928d09f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e883eda54ff73bec67cf2d28fd7d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e24464a333f0e679bfbc44a72f190185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4f6906a2cbc9f877eb08d5aa65e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125c0fbf57f78f69eb5d02103e6470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a113b3294c282bdac0c15fd8c57b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b6682f86093e5ec0dd9a8ed0b191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e347ef5301ea13529a86f12edf22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7139ba3f4ef1baeb3f5291f453e72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b77f9a7d0453372208dfc5d5b2af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b89d4fc5fdff334ea98375944e7c94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15641b3b407a3eef0608e3fec4654194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c76739cd26b8f454425b4b245e38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9637c63bb9e9bd251676eeadf42f8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5074e3a60c8e8307ef2f147e88019197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a23fd48f9283fc81e84d4247f887198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34c1a66f67ba387cea20eaf928c37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849152d36fa512d47b4edc7da155604200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789fccaf7b12d971ea7b5993aa98c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1b413ccee7b86d12ac4bc7a142e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fc31b80c2ea696c5fe45b616dbc24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284ee91dee85caf881650e64f66626204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea20bacfa5cbd5bf44bce7c448555d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba900f5b0b831e1b42712f9aaab3a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a12198d3f1ef73485de192dcc3099207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83180a1fbbf03f4c09be9578475dc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae819234482a5543ca9e2594c61791209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5937fe7426bb8d81e70cc85e80a49f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a7ab7eaf795375edde854ddc0e17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ce087f051ffd7980e809352f1e36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf24b28ea34420cab8a4455ab06393213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196e54db20fbbb97d4eb41cacf3c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb00ee1542a55828442a0fe99939c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f1459709b968abe8af4678c962c52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26d27cabb9b99ac43c3197a09cc3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83347e65970319c6573c4362f23bbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b607b5cafa0a086dbc494a56c3250e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e5c147334e27c5ba85731481c80c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f10a32ca81ace1a2cee75a99d071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc40777329fe40a3a5fe5028332ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c8279d3f4c66b4c20ef5d4c688165223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750471bebac645267bc03ffb0f9939d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f27049580f2cf97b64374d8caf9b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8f9270a88551d052769b9c16aaed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e877379d5ba3292b46d6c346669d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ed26265eb289b529a9d3ed052b57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3e865d3292614fe0c7947c341b38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294087db5179b1e70fd10385823017fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800ec9bf5124d82c2b099cb06ab7956231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132750ec8ccae1cd0af614f1f78d90be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afa75c4af201e4a34dfd05129a743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dafe06a6dca45852929f8e64e644ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a5a8048892692aa7c4eefca06051235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6815f69d503155b6172a5dc3f3d0a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8337fbf8d4553939fa5a7c2b4d435f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3620463a7e6a50373b26dd7222a18a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc15aae3b8997bbf98cc01d893e0fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da27f90ac876750740222f2dcfc50d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffddcd480af26b813aa0b45806e60b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162a86c3e41e7275ec362ddc3b37aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e1710413b100bb566d63ceeca147243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39656ac237764fb28c8b4976c1333da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ce2953643d0fe08b9ba886b0e64c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea907cb93e53acc5983c008964267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d417915410dfd632ad48cb33484e6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459221a5fb9eb222469c9c6e7b7f40b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1dee3f8890e705c36e4fa1abf2008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2e2736454221b904aae1f70eee9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359944c81d7ff73ab51caf19a84e023251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a8367d172f6f48f6c75ca9dbaee4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d78e06035d32821c39932bbd3834253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac989447108e3e7552c0282f8282f24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58ceac0546c5e96144b6ab1565d53c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc915f2f68dc062d4939d48449a0356256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8ee6be88d87e3773c58511971f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52cd9b4632d373d65fe45238da914258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387273d2d98136ae2db6f1a25c662f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ebc718c74f8ba4167b13db16c696260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89edf96d30d3beb71c041327b5be53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e75d257a96e14431260ee8b92e698a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb009ba63785c3a324ad561dc4d417b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762e0d2c658b52b7e18dff9b102366264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df428a5d80351d351dd1d8c60d2caa3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e8abe7db58731c27abbb323f3545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6037be4630988f3d0434385971bc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639743a6ef10dd7554b60872e1283bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca315bac6fd7169bafb40bf2318504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f24a35071859d43f799df1bb34eb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89441d67fcbc455b1602441efae6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7882bd53736b448c914e3e90961873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630f2979ad0b5ea07a4817cd15896a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347bbfdca151ed90aa0b71cad21ae59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ba0ec927f16990969b1e5dbde4a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138c820178414c1fc7696099031c15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a5aa41a1b2cd6836f521b691fda4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ce5167ab3161927e99f1649f5407278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e871e24ace600c66a0a53f71b77097f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce439cdb968eabe79129714f6ea3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b72ad8eadddf82f7057018322e0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22406dd4443456eaa6f41b257efdb3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f3e12257cac2786b33c3c2460508d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c22414f4c98e171582e5c694a1904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b390c69d0b906fd47ebe76f68343219285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674868da2bdde7dde9d4ac4863bc139286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f382d49700eda9f53388c322d61241287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7151214b1189f356fb7666dd43ddb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b8fad11de0173b5b2fddef388318f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594f096d43138fd1163e773bcbb16d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc85e943a47b3f61808c14e111ebf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5038f7c1e8315e5ce15a4d4e0b590fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2769d3205a6a73d4f7edd61ac89d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d267ef486a72634b1275563d9b2cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd4643fa139c8398dbf0155047cbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c770d5a44e39ca2ceabc24c3673f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b058b2f8fb6a3a86adb9f020812a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e15eda88f2d6588b0ce11a621a870298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e57e82175e3c9850eed499ef1814299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b8e547b09bfe1f2bef82789e0169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c69ce679dee63cd242b78de1ad7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd794c8d3f27e640e0bc94ff0dba1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39346b707018a1d76f5d418121815303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7ce91078b63369ac225497b5f8da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197f6efa71a9fcc643060c9b5f8320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1eb5d36c4f09361670397c7112f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf8dffe8fb69478fc77574ba13e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428593dc639fcdba7b1ad0e6bccfa403308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef7761185ddbf6e2c41350178726c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2aed3dde8f6458f8cd64467b0db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50743d03d44c1ba77fea26c1c99c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0980e62f6ea8b1ccd1a6d805e16e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e034fd430c801525806ead5e642266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146801d0e8c761fce35cd8a4a4aa4d51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ccf255890e756603601de7979219315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f50efee48c99fa4c622c79a8faedf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efc03334558dd25744f490d542c963317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf49e6033f362d5b45935fdc1c13c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea859b79acbed68c8e2420eb028ed85e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874fb7c8c58b408d541b9e2936fde3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed014e12a3c05a80e868f001031fa89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e14bfd8847798fe317644e12b966e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15855250ac92dcbca8211c3a2ae805323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41aacf1797746c25b50e1d34557d4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce771469b791e7ca333e8015398b8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52f872862c2692550a4aa217f170a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0371430968411320b4f183edefb31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1d289a47ddd80d0344d25ef38ebc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148fa5ffbbbcb8fb9128f8feb401718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486122afbb07f1378ea06a04fb8f6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a12ea0d09c12a7debaa3d23939ddd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f16c609b35d2dfcfaf9536cea42c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c2ac972520f80358e2d52a2ed1a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba7bf1992eb08c57314b29903a6121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fddfd99cddcb0059c2e432e51da42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aba7ee5d2465ddbe14ef50f8e79ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee6ad05e39e86b831b8f55ac611b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52aca837c214ec303fd304bb55ccf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3822fe6512f2399914837c9a2f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db34358230d10e4b9f9feb2a580cf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e888e9923ba7cb0145362f6a463db28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4699c9924e7894c75eb404adaedccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797749982402a44621150340bc051c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f92d966576a0b0504c55850defa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c1fdd6f712909e93c9b0196e5185312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61708c4347cbfd8b6567302f3ecc2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256ba18cc4d0f0e566007a0ecab7ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf57f65b933c1f85a5952ab3b1d65c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce415ed117f1f0ad27ee92fc32efa0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708a7e0e43e6516f8444d8a450a499e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a963e964a02c0d813c2f9af8d7d1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc228503a869a2fa0a8573eb77e3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb6e10e15db406910df7eb94c3f83e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81cae055769ac2940601fa64ef94c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9044b75d1f6501ee6551cdb50154b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85953a3baedced63b274379275f88d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ba67602e9889dc0f1493000cf82224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3b6ca728514c6cfc4c38ca39c6e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f86ccde2b19c66681381dfb6c6b8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a2375ced4a32520e1cc550ed59b6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402d2d946570af2a0c55bcb23f516c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86577933b2f0eb0e6b924377c3b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f4bd896dcd325913873b19041ae2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64ce6e6e9f139d3fa65a72ea62ef431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a8e0f7b29f882660ba2e3d93e2f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad341893ea494cb48545b313c7e2c11933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355fef89d3665a499d0ebe803e1d3e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbd66256685e373c3a462fb89840935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d43950b5e0370819ad5e43c2d295436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a437b15c6c8dfed9a1d855de14111237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4bf756c10c737bf7a7f9c00eee32038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17811721f7785b8bd22d74a5c983639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42774acfb6c49a3ec279710c46998b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe5b68fca5085926b2e3ae11c930941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ce8af914d9baeebc403f14a8be4d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46c7edf410654b22d1a23fff93f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bdd471c1cf8f87833a5912de8873f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6b4711d8e7d01f76d882baa0a2a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf21d96b2b57d1163574f6a73e1ae5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2e77d3f998dab90f79994366878347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b7e7501d3369e37db92746f1504fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de052481fdce61bb098180909a0299b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851dc82a5ca0ef568c16f1c6321a69f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08a9688ac3a93343efd7b2a46bb2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017756bd7976d56b9607d03b32f958552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe63c2068e404f6b2e67f2607d8e2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e58276572c7d07284140226215a27d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5517033b7d656f2c6176e1469432655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eda7d69c74c7116979258e987204256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023382f76c722ff03b43be3a9df631f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c808c0f3eecc8a5abdce20daf8d2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d685f33f51b85b2b1515de624eb9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd73fa4f48edd1d06c1173933d62e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0c14bb06b8b99782ca051fdca99061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766bc219a7680aeb0987a314fc633d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b764a1613a2695cdb625230d9b09063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a4662abbe3ee1cbc204ba9ed8a4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0b98fa310704fd9a9dfde9b39ea465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61abeb697c28a992baf89400eb74766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6887b204f5ce99249bf405cd236ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd923fd4806da2143052fc90b97ede668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad2af3fe55d091a8a8a82d102b51269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991de524653ac3580fb37215c5b77370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027b9f12b1e9b3d7a2f9e6bb591d0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63fb8c46456f78f104b0f50e47345672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d034b666497b2125d8ac7311b44be8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d440c4b4ad07659d82b1b830a5b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c848ea03ac97a63273b3a97547c4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98d97dcd6298e8dd0b338e5a0f5f2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de55c5a333500b889cc7128b5fbf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438aa99d10dba69b167918044a146c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49807fbd1a39b6c354f2d12b3c574a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41937dc1750f48f8985756baa9c0396380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d14d56807cc41ec45bbe78c36ccd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d058b2d096792e78c9831c49cb3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21d88af5e8ba77d1ab76cf2e7c76283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630609773419658b8c8747bc6fd5e4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a91ba48f18fcb1b90f28f9337e8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9128e59636b922f6b68ef82e585e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad894bf59f59b75c643fc24313525887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa56e02b1802d3e47b47e2e14eb9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777e83cfcdf7595611e49d9353a0d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4e65f947f57c4f3fca31b473bc7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036710dc09e85cf0f86542e829932bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af0866f2d7a760ee68adde9d74e71792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c31d71389a10b98a8836d0897177393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc511b87516bd0942277184fc91872494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d444ee5b880ffa563caad982efed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4551fb1d40624db64e32473144bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7dfbb9342ac28e741757b21afc8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c207eb3b4e5a90e7744b6050369998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809cb94b79a1b7d9da744ca9b17cd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080309ed584648bf4d34118179bc6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73e99ed4e1dd5e6bdb190cafab36e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671a2b86813e754c94921de730af71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f836814fb01168d1da79098367ad39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239176a4a2db1db0e7f293734dbf6b57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8d42889d2a3debf83872cb62ac8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd211faea292732cf79b048b26933106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf5a18043efd0053d4c150eb0a3ca5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77db8de623ee8704666654f60e2708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7487ccc57bb6fe74a94087e65a61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f400305711640978a91b21cebb01659110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd20af4b5270998fee7289d800f706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873bb6706dfa03d3f2d27ff9a643c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10aac502ad1347fdd56fb267fb30e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9c7e8084562c0b695148fe5aca84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ee16f9cf7a825f6c916d893b7087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf4bc97d258aadfb20014d443ab94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748488d64440ad49fb250eb6cfae99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854520549b723bf4e5f963e9c0e3b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8dc23f22a105ec9a69ce2bb2bd58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d206e0f3f20546f577c4cd7b919129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3fdaf11fca8abf9755b963dd11f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bf693efe9f85d45dd3be837b48d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742684ddd571b1fc2371f4371b0221123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d9c900dd61469fefbf66b0c961613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c1a27d60a09b3078beeabacc06da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619229836d2e371b4e3bd04bc12ad59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a8c744e8590cfa4655b7c3335d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d425d76dddf4607ec3430c1e9b5fb64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d698f7a018cc17aeec2e1bc0b3a6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9c4948ec726e9dd5c592b7b9bf1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a49a439a7be5194480d569b996f3f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d65ce67bd08235b2c1398823a3333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e331ac18e72bea699df27c28e4781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f4ec66bb3aeb08c62ddd35eb5600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc8a342daa55ef1c1606d0c2833bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9778d7388f354b937e7665c9a0b70e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a04538501466a923b89016769b3b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3b1ae5fe092b88a4c0ccb3fb51a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad7a8b1b72d91b6d5ef69547f3217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e35b6e6e6869a5ef09fa45df245a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd799f0425501d0187758d6b6191c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9974db792036ff2693150fe44e98e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7909f52d0e0de6137b5e1da3f3e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed77d45192653e3882f482cc64386e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ff1e7491d22efd00d64e8dce06c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027b49b5435395c14ac0b4321c5b36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94b790532cbb2658e0e84de4734f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124bf9529e83bf0418c12d89cf15593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49226d5aa009e145735d3cbbb622d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990efe24cc81be0ce87a7f749cf1e3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a606602f6889cebf797206265562c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc32b323202752b30e2a908a67e0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3b95c7614394c3976a4bbaf2b648153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3edebc106b05da3a100f4894f3d42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35dc83b4193677e87ef9a69021141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a40aeca347f83f4311f8918421d4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a31065439a59bb742a7c67ffb174157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348177138ffdc9979fa6ed3744851598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac86ccd6318c5ccd35775b4ae9ebdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295f5cee0fb7ac1f7ab6b909ae844d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c433b575913234ff8c0b16ab7eb9e2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb563f6d9c0b034f37a7bb30e81efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13405c61cf4d9e12048356ecd96397d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496d79cfcdc7c379d3c43b3ab5395b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f1a976d2466cd0c05c58ed443bad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fd347a69a7849d4d6173444681e84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94993d163b73e765967489c37639586b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7724f5099d860363508a78a7dc6dfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4bd4eaef88c079598c5512ebe3e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5180b003acff3307a41ed2863644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06eb36245d5327e883ce8b6f475fcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82025c64bcdb693de9bc8afc1ddf1e60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d2a1a145406beece7f368aeed585173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731742e0dbacc0dd1a4bfec6fda6b808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd157ead2f9d4240a580a3e4832dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201e076952205e96adf67098985423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26bfd9b9dd597028c18c7a41350809177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7dfaeee85283c1e5f8206634ab79d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca97c2dbfa1b5bef9ca3409907216e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901770e51a6e9d2111f87e5607fd94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a043c87c8718f0df5564a30af8f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a7cc926ca41c2fd5da317750bbc69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100624c5a14a247ff3d4acc8adb5d88b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a42ac5f5af6938000cbad87ce5c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b93076e88aaf20e0cbe03f608a91c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b72d3481bd9b224d304447678ed5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f715f48c7b5a7d39ad231d392152187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0debc10e9d484e0ac0ba756ce7de5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f1fc869ded4181e5c5c84095ad83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aed61670795e9b4376bfaaf45b4c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f9908033c7905fc1dab93c105a272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67119d4bddb61811cb296e1111da3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11acc30430713eda66724167429c90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309e5180a1d300e6fe0d58200a7da8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3107b7548d622fedf41ed9aa1d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051e7b1c02d56edacf1e59cc75ed3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815517bf3b9ea06d6bf006121533ba8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c19b84c14994d2418c2fb28894740198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacedb991ca4faf7e3c1d3596ec588b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02f71e198f4955a176178952f0f93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26388481af72290dfb7aeac36ae415c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d96e77667e6e8a779191145388694202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c560e278be7972c5b9be67632f76f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34791ec3d55f317a62218442f54af55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a832805825fd4207043e96affef864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c478f341bca297c917f26d13a925c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f487c12ff4e28d1c46e8e33529e26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445739fd798c93ffa770cb7d37370a23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d146194fcca775039077079ce2176209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7600b11a71600359b7f4bb1c76b2ecf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb444248f76f8927e24a86d9cee0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3886395a92e90a34d68f6f73d812fb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448d181e2b0b444aab42f21aa13242213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17108b5a3c960fe409123476bb18d35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4866d307074160c43c20c879f0e6027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533bba0186204550e2703bf86ba293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dadf09c87b4d9ceaecbce5590ec20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b1d513418d9d6a9d10dfe04b6b38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cdddec1a0189eb50c3406dc641e80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0be2bfd7954744e529f3e8ea61a50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d431c5cb376ad844449119f5ac1b19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb8371f6c83269f94beca5657a39e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076370586e0aca04d8d3dafe667869223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71a12e1f45e2aa3617c861ed5b22a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d5190b4694226d061175feee7ed23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf73e63706c260099f265cbc00274b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2157d825370502cd95de33e92ed6dec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b8e4fbbcee1e34916cfecc430101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbeec3f3625706194d8bfb2299e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f0d22aedf99548238b63bc2bdfccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293d55dce3c40c12cc4b95016ffee21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8b7719dbf4cb830362ac2b4b8853232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7c158355d974712f0afec86a1293233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f217da0ae3c15c1f6a492b0fc88a6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f4e34cccb80a5bcf583c9f04283a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9849a4b23bc3f764f63361e002f38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe02b3d2da42ee9a546b6a7929cce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef390138b79d61f87f378ad3f1880d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e19fbd55fa3682b792784dbe1931d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49720f0e760b65691330f2fdd31adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68b56da3c7a085575a6119c96a8f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71e8cb5acf73d90294ee72c3e6a2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba16ccf3dbeea0a9a321130d8362d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f6aca18f5b0052628746b0b87cbfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c01c8cc0ea63f90f137176ccc2184245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e454d29a2efc9875e088b63f1814911246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef882ead3573c917077c9ef65a9ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9bda4b3cfbbfb9ef75838a15b52d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290702a53dcd2afcee059fb1f269739249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c816d52e4ce8f8d35cc79cd535b04cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e4c790498710927013ba3d623901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f865a9bd48d5988357192d127f50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb7865b1fc5ddcba6790b6376b40fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb078800261e901fe99b9e2fde2bf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6eece150b756db76d6dcf37ca881255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e366f77d6b3231c70034f2963ac50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dd2f297e39f64d97ed0257973ca01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb6dadf4becd0cb29636cd7bc64f27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c91e8857ca0e8efe5934d7b6e9ef6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a03bc2d1817df1d893569ca50a15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18961aa31b9d26217cbb6661a48c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252211a0ed3ebaaa9da9859dbb73465262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b00eb3d895e3ac6cdfb4c67365ba7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680617fbc103a860c9c30e58a644161264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630fdc965da863fe95a79fa261fc28f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b60b4605a9d13413eea167daf348ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af80562aed80d9ffc41dfbc58c270b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54985daa92b3e87025a6bb0101426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcd02750efa5e9a80e1da95920dd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2e5adc21573cf912977c57a8cdb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995df7d34da2b6835af7671b60d7fb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ad8ecc907fe396eacb690a173b22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86f0d97098d097ac7909f2d62ff36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564c3ce29b27797ae61379af7460c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eec3fa4347486339b6315edb7d1c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20b42cf0e08dbf3d4a22b22cf9953276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d59ab3e86845e80f61717d2e0db22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e16bb7361c2624ab1f5bb9cc1e7cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501882fdff70fcbbff60b0ee21e23c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4585c3221833bf9b0e9dacff47058280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae28a61d2900cd6f125a8012edcc66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006517c0cc5054d1f51c76d18c119f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13bc8ff6c12b56b01e26a21ef7c9d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed43fc4b44ed37cd9309b4b4a9816284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0288cbb4607a2b57fe98416585fdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412937fb48b265365d3c8e7b2ab1c898286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a32549289b8077469a19527d3badbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602dfdc9a06a784ab6dde9714bf4612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941dfb44a975b5e794d106e2fdfb186289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77958a44d5f18cbc0e3f0d73c12ea51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e24293c85c74290b84d4ec92928d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7886471979dddd2c9ef6bdb485da1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf75e06d61ce1e6fd1e33bb00670c89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf15bb17b78ae059aa5091fc510910294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963df59d2282f5c2ae34d7c7e936e16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a17818d588f161890453163af459296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f024f7f8b081001039290f289f03ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3252be165bd443e690749268447c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b79a154bd3f6b3d9c013cb036a5a4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be963623f93b9594ba1d670c17c07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8d9164e82656fcff6b086745c2b9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce278c393adce4d47d9d350b87603f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fcbf7719f6ad4e77d0f83e4e8e3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea9d6f0df212222aef52e218447fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d8b2693ccd2dac810de21d31b64e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0e9c4259fc6877a31e5134d12a674306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011704cef8300f87bbb85d9ac74c1a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077a0039c738ecd81d07af592b2d87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f17e561a775dc653a4068e4a265c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3c5f5a7987282e8ef0bbb3c56705310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f8a086f5884e759e16364db13f540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e83b1d10cef652a7ec541a3096944312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4dda973dc0d3f5708609c9ebc6109313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcdcabef34400e282c665219ea0c8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b0d56f4acefad5aecaf3f98a379f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d11b71735a002a549e1c5530d9e8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96ef6ae34d7a4de53abb4adece325317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ff07369f6f5589cedbfbfd0970b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8be96fda882cafbde385be9d30d1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c778f8da05e5f81287c594774f146320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec1313f03f73f1c8d467f32624a7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c82492da6fb240ff259098c6e6937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50a91c00ccd0961dbb11916a71c4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe5e33645e4b49464d9e701cf69b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794ae20bb28b2267e2ee250a1031aa325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>