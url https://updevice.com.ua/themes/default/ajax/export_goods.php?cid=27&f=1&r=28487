--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d478c8b6a303e92d0d80150e8a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec9bc6062a9985cf3fea530feed382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3cdf0c88794bcdabcfefad0ea8493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80b3419a8659ef680ff92e454e72b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d216ad0eb507d41f47cf7cf4313b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f84ab8cf52bc4439b81538b488f886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a294583be6c33e4528fef6055a5047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3553016495f3e26882d22b94052c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffc42f9c083cf580a0a6eac4a54c4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34d40ec45bfa4bb0666116b27742a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e069151771ab8218f24bfbd7800311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93397a5e003237c1d58a5188d327cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cab1504e8411f1f4d04594df120a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff58b1c75a1e79983405e7685ac8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d7d93afe04459544b3f4966d0657315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62039886e80ebf4b44ee80afe264cd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f97f8048b12540a6388feb055a37017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8ba1e519f7564c6f3dce7cd2293f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c810aa9b352757f6e22bbcca671319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83ba9a5e0d23de71c4aabbbc959d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061559154df9a4299827fa1b2ad25f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e7ab0dcacd00bb2f0fe2bf64f06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba10730ffc04cea0bb9390ecdcf2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6227ae17e4a127e56e7e76dc0a6db0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b465b874c2e3d28878001f1fb1ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b0bc2824cab10e9eb5533dcc53af826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30514014265e12be9232986d6322faad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c74e783bd834be31f832e12a10e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed476975fa5ab324cd9c12bc171ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f3be9886ea15d1cd73289e7fa6e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd493748abedf95ec2140c0059ddfd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d41c962efd0e779545d3e5c1381932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060d60395417f9ddd4af8835211e6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4887928cb639c1acdc892df4907ef634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c898ced3d822cfd6f01756f388b240235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd60413982afb8b0fec6c5439048936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee148487e0ac4aefb2a05c374e0ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d75261e90e89d4f63b505d4e5420138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952457b4f03b938bd49d921d71d07b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503d1348e73e8a280a00956f89ec5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f37fdd89bbc06e74142494444fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ddf5356dde3156f1c3e1ab40a68a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3207684453d6debd254806c7017a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50970e8fa4591964500b6a32e4e144644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1045dffabf4e71e6d88e8286385245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1df73789d07214acc047cec0aad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb55c83958e8ff62f03ada0886efb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf075c247a522f2026468643ed9d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad85520bf0f11a4c3360f938f800449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d44321d643647844a3806448147cc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7652f78ab32359584da8a46069ce451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabb3bfcf55b98da3ab2edc0c64358f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c843516ffcac9f0211d8f27182dcecf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a57558639cf7d8d53056fc16c48ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2bd3bc85a24f70eabc1278a7c1d4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea427ec0638c5faca559071108f4dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17627d6383d1036af33171a6f88e50257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73016c7828548265738475f50108f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d267da9f9b147aaac991b28ac59da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d9b994bc4f974355e86ae0e9430e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b220269cf2ec60cb08b86219abd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262edf3990607787281723a9af3357e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e5dab4142bbfbadcc0a66c1ef90763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5381ce6692188706c7e615ca0fcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93c7dd14ea2b8341b7c4b6241efb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3b0782504dc30cfb234b13af49f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d18d4fee6f94a0a6c3190f05749367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200527cb1f2ad707fe55b752bedadbde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e04a275ac4b6f7a0eb201cb898a1cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b65eabb6f9978a273d091390490e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c3b8377ac3e164d680b4c1487a47471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcd3cb9de81b40351e7230e99e22672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289b7957bfbab9bc5a71f7ef08f09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d1c816ebdfa88495335947f156e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a58cba65a46b75f137b899e3e32975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd681ba4a130fca5ac6aab00a7fc8ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0298586cab22cf36cfa7bed9d358277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcfad7fadf1479320956e0f8a87678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a314c429024b77e63978f0c255200779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494739cb108d73a37fa21614fe9eb3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adbafb1979a9d833df41720954519181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835ee59cd49695ed950541ad0007aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321216193b153b1272fe96b500ed63b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a70e0c464d2bb598304b661f2d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c7585d64b0f50fe2288ea937f28d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c251bf3be1ba0c3872971b1d057de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858ec5b0633a1055df9fad24f5286f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c980aec24a7cd3e6f2d14336ff500988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e19540467968a7e98d4af917956d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd8044853131c1c6192063c21901090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e2f29fbb1ef69cb49e7adf08a068b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf286c9b069e85accd187e9f22b04f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b437e07c2572f4855214c20ef4468193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd5f36382ed0c391e2c32ee47216594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7b47e31d7e9579b7fee119554e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d3ce14907141f8c4451cf0112c32b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cdfe91fd4221b4be0126d1990e94997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7545237aeefbace121fd44e481c78c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709c32ad1f8b3cd0f37ec0026b091c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5011c6c8877ba729ee78d8df64b13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c51566e33f116c4634903b7ed6a24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c57da678e94645aacde066a96fb1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df55aa4c0c8fa414d67a23a8c0ac9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6091d38d1ebd463404b9df8f57507104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3082f9c7e1ee86d706eecede0029f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae32f25de5e1257bfffc9f1ac4ade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd228dc9cb161040478d595210788107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbab26f8bc66a52871f094f3192bdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83b00b6f192d80c499f789bdae585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0705c14e97666b872881eb6267761f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105dc909b3ec552d045392dc61dcef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a7e11d0a5628910ab02358c0b031c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3894673ad2a85dbcbc3cf6650813f5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6a3adcf4d006352fe84ea850563d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fb70c00e1b6af6cb9a8e006ad25c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06b1d2c22f4537bdd5cb9a05c4de0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d308e817835558d271af05f12de2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1165fbbbd5f363bdacd237f07e3c16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1aedab5eba4188451c03e2245e75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57282a05c9f23943ea7e89fd893b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b79cc591584c57e5df3518f27f6f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f268c23426210553980ba41e554c127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c8981f8c79d627273f85ca421503123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c49d404da159a6130d673e8fe99b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae5b3ce628c8dffceefd51ad64169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd8c857e886db649d4a41d67298f9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1f20bef4026e48474b07a3bc7bad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861266a7b94001e49653dffacaf7dea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7dd788ce1b95ce1ceeedd15c2a2f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367e26a79151b72c9bf1ba23da5ad9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195090e33d97dad9b1faba918800b4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab954973d014d86751d5c2473ef5acd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606ab7844f5945559bbb9d7addaeae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0269ecaa268b35988e1550962a8bf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276bd21df85f55155007a625fb4e9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f7e063eebd324a478cc4a346e263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ebfbf3c8da2946f061cad7549420e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c76775fefcf472d7e0450dd6a818b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2075265205be9039310bcc54ca8f10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953ae7236ecc752931650ac2950d7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d971550edebfcdf4c5fba30ca3d0bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfcdfbd2dd0cd222be9bbf17cffd8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad9eaea7a14217a981c009a00e946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b265658c91986ba0b397b7c53e3bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4be31d5435d732229e7f9bdef9520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f5e04707910743e3bff0c5040bb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653771ed05922684c8a067194240f1e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd3a39ffed285b31b6f9c4aae507f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa36a684612ddc084085d18416e74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d52273e21162ace3ba4fc76e0ed9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014becfab67ff2ea8f965f201470c1d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e21613326f4cd5b33a03f64fcade7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6445210ed6e6baef49f1dd89b3aa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bf02584784602ab22ec56593bdd8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bb9679b5d2c18b83506a56bbb361155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930da82bb9d7a7b6bbc7222dcbc2a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e771f38473bc66eae94c3b0277caec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435ff711bc2f12e3dd61f70228ce76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e86f16b02918d21de8c6db3c88a88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab37d653c2c54ad6494b86092d1138160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96069e2e5321ded2ec8d8a19a2345161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f60c228209c9666e141941db51624162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffcacedceaf9632d39fa8ef84e0782163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9cad6e25142acc01e2c127ad928d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f734972763c6620c4d76f4ea0cc05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceefb96640a47f304a369a2c6d5ed81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388507b734484162763a288eb9d9c630167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16581f4b35675deee3c6d4377ac8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7461f5a35ee75224fdec60268eaca16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f8118870e7eecf666078b189bf6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bc870ff423fe04bc5d55e0f993009171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb7cc43385654693e672d1406331e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f84e8dd070824d5d32c42a72641e6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c784e4dae95382e78d0de0836a043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693e40f33cbb899998044493359d222175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b0451b096bbee517a34e722dd09a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6c0a4e973d89477b7572632d0c18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51070f1024826ba5e57a844ab0f95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd238558deb1db0e20701adf815ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384fe105991c9ac91b1dd6d8d0e411a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2b131832dec3a9b1861238f35b27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b377bd46da7166b37710ebc5b8797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76c7fef594a0a33fbf71d54e6bf81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb60d9251c83e79a620c3882211473184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc39a8ac261a20e3cb52e6ffa342619185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9dc058e8d1ec4de717272c9fe19a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce9e1a89dd015ae795fe62aa16abbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c19ca47f769f1d309824a6be699e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74548b0f59bbf766eebff9dd04027189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762adba699bec3ca4f21802c8cb75a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fdb7b2d0d346972d69d2c042ff9d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739594ceb1f08af2f6102bb0102bdfa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d9c422dbdf8cf40d8304a025cf7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8f4bb5f195ab7ff404234852309dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e00271f196e15f928eac61421f4e07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71e4f1afc0add7e01f55b8b0a12a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef708432394ca11b77aa49db5fccec38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ea4feb6f9158aa161f169f4097af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f37d713aae8b364ae914729263987199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e35b68f40fc2d99e2a14338cc20c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b8da73bc9032f9945a37da882209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09871904e59570c803ab7b114747075202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570b1c2df8347422a9c407e524e306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a46dbf0772b3733d6624217bbb00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae97786c75793e5a4d0985b95404ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6dfb90066035b7f6b76969d36d8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60789ec2627ca8c8018c5cfe2e46aee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88aaf58034df59aaf7b82c98af297208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f304026e3efab961950b86439b7840209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee324bdc5af7458b321494321f40b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79068c5fd9470cbc8eb1b85805722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade49a0c33054b8b5dccbe1eae987df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3c04e9ec26b2e816e0fde4ebdcd04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356505724e16a9f55c2d92c9adf5b28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9a4d63b37e7a7eac97aaa84f9768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941036889eabde38eecab75279f2c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239525a4352ccbecd0a021b4d6ab0b67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf896afcd5e8856ff30e4650f60eae0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62623721fcf3b21b6510712bae689a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d04ff2f036c8c406c5e84279784043220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688780b78897cab31aa889a1f98971aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ff9957be4753e63bf53741c5279b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf122cafb96958d4695c24cbed97eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3f58da884e9b2ba8e459d75d07f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca388141fb14ea37b02512e3fd01ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec91ae0be4b7cf1ad3b5289aa28d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4cfcb7e0f118612a87d7d2bf32ace227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427249637f9ab6efeceba637462ce7f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13d7f292e2ed185f0f4e59c0691fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a645c73c255754b80bfdcf07cf22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d79108aa3d55fc723864d7349aba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92b8d251d43201f3a7959f341df375232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e30e5822cf917bc88866f70daa468233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df3311f536625ef5143021fab3b40d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466389f659a0495778fa7eeb0d4d73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b3b19f8ea2a7c59735f55a12b9da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421971be9f49dd0e0aaa7c1dd756be7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85234c3a519a053fc2afe172cdca21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0764b6a865f3f9a5ad8bcaa48323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77513856491b12e0d64ebb1f4d05ba3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88947b5d27375ad2ffc63ccdf59c6e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c20fbec509b5ca9cd656174209737242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ccfa0c03949b77579613c378ba39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b9788398aeaefa1df2be4f595e148244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531bac71e26384252440a4b9c76c6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2564c83579a05c83832b037ea22d2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735677b45dd6320dd405ef5d6a87b55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b3e15f32052076f8ab5edc079af5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac6a5dd0f3737b715538b6a2bad9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb96c46cf8d851bc96762a798c99a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d2e1999952ef9f41778ba6a15e5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5912262821d00cb3f9e880a84af47f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf33ccbac0e1b2d6406a092a9ead2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ed4e95eb3b9f0926da0055098032b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88ffbfa4da5c7c8dfc14ac6eddbfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c4fc5da59426062023c42048235a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d91785cc0386e2aeeece9ed9b37a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae65b737e91acae133e62d379e9bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff913e034b8e5a7e360ecd081f366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d831c7bd12b90c951e4671ca0288b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f5a315fef217ff38493df6e7fa67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4074627fc8208cda6109dbb2758ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe65150cb1c12e1a15b674eecb9002263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947bdcaa248a2d0f8665db06dbd6b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e5121f8f56ca1992c714e4d28c0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959834883dd17f89bd1d226a99bda26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd34a17e5765c01e7b1eae53e3945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320dd5c9ca80179b40e9fae69106e7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa2824124f456c52c665874173ee9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d19ac108b9eea8fd84dfec88af49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fb5f8e9d6949851823ad0039859a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784daa26afd49b92a0f755db93c675fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0742d750a935fcf14f6b22d29c494f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390afef0076ac0be518f2cca2790ca89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c68f85f79f66d7f8699e6891e0a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bfb0bd5f6cb9dfbe0758f5cc9ecc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2e881b6c36d55f9dba03404257f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f910ee9ce31603c322006ab84380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2989724c42094f3518edd05d7d38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ffb4e2ea803781a8fb793a68f21c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1056bfc1e551f21b0d46eac3479577281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef35cef19053115cec2a16692ae4a9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e38755fd99723405929a707d44d4c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825352b278f041ef61e1d6fb806d388284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00818a2d645de15292e97d08330ee2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c960a88953947a9cfcad952090e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd72d3cdd299263bd2824434e0024f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ca479218ee06ef266cdb1e86c3e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd5506e370eb780097033b10e12d94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb0f03858de0cee30bb8f4da073ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6bd309f93f9facf4928cab9f8052c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452936b0546dd65377ae6107f0434e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d71ea562738728f964ab5af189053d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58488929b038269a8db9995c745664c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92634c31653ef78c38147f3e03d12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e354baf41407321356bd2ca849f6b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68f07c909f37b589512c44bfb06a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68082f0824e82761eef11ea8d70b9c97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b56c0343f70fe5e37fbcb4efe220299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3370fcecb5e650a1826ea05185d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76306e9f5392443df2570cf20f0826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d4ed7c23e7e09cc56461de89a64c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a7b4946cd931c6ea672f06fc3e6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babae015b28a188ce8dabc5f12d96fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181b92d206aadf3459cd7f9a910bbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154643f775a893a07adba5e57005e5de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252cbe3ba85cc59ca01bf1df6d18157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efa63d4715af2e64ac79fcf7d6feb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae418dca532c5ac57820d7db452d7d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb711df927235bf5c30d6590e8ee11e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff8bd425f7147920fc69d43f937ac4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03783ff5ce583d7ca69afb4db01b702312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a28bb6bb6768c76ad564de48821f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e63498d8a54507c890f1e1d1c08ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc912056d97ad6fc747f2ed46eca6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b172366cb7a0adc27a6acfd9922f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1eb6e59970b438351515d08d0f0d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393744d890a494e5f8e6df4998eaf03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbe09a396ce13fa7ecd7a3f54dce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b9691656f812c1a5db80c20f743f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828bd1d4c595a0ffed13cc9a712d444321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7842cbf84ff55519ff31af18f31943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4d562c5443f91da8a1034cd7cc04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d66d2915fa319ed25c998058eacf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442be34a11d66029ed1e99a275a750c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268c04ba9b8e654af374a0414529da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a6ef3079b4e976df6868dd9ae1b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab813ae9b46b18ed7ea53803b12ee69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c351276d70046837cff7adc8ee935329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb130f186191052e73c038d76530c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67160ea75b32041dfe4c30c50a36c8fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf0ac74bb6faf17c73fae99f12b91e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e11e4f5cc829954c0e5349392ae570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6cd67382626f851c08345edaf9984334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7675a0e1ca47eafd6a3dd4404592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5b1b7239d2c8de98c76becb6aacd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c52f082a446a06636c1c05b59f177337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864f1c4fa0d6c53f7469e25a59708d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9afae186bad5b80363351bcdf16ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aa0f9b00b72b4f01bb95e4b0e57ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b8c4875da3bb8a8f3ca199d58d538341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6c83f6067a309360488039380037342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61c83c0b519b2e71851fa5b0d04bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a00791cb2f542ae5623b6f5f7cc1d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd5db3c15feabdd7a623ad42f188c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448eb7ac376e2344b6ddd0242058c6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c23be50838208fa9327788b0f8de2347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552063222e6fc9ec871b680eb98e4741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17edc35442532d1c929d7b9df605a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a78debe50220e055b0fec34197bb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecc94cd7ae65297865d9459193e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998ed63509017b1f66fe26929341ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bffb49ae7da2ad42c3df0dc8f0a476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3156df07ca8d41931a4bcdeb03b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed03bf79200e14f566a9f0502dbfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52358f22e8f8da09f843b7cb4085c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d7dd1f1eeb89300ea8683922dbe8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5932ef11e406be5083f60385be00711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a677d4102ffbff0a4f9450b8eca5b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8513f2b2237df35c3e3a82e733a57113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b296659d891dfbc52ffe6f713a32c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb059552b78ab19c2508ee7395cf32115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecc2e5961651efc8da9dbf49b541616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ce9de20cbdf20380fb10069d54fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae67e82ab0f2dbbd0394a928e4cff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117291e7fd8e3aef592a25e7bec773119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9867e71f3e8af761446b4201c09d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bc68e581364b912e890915e50a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de187898b46c13db71416f634594022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109669a6253467daedcfa0b793932ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088f431589588eeceb21e1369a3c7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61769fa6f38c66cdbb47f0beaa1b5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecdcd9d41a3424a13fed025ee4147226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da8009d87a0c5053271b197bddd19d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f13aa25fcca60a7c392d7772f5cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0591addceb8653572447a94a8cf6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff4adab3f203ff1f5f9694598615c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c58cd9bf49585c1e0dd5af39a788031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744442ac9ffbb44b5db049a9cdfde5cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cdf904fd942cd15a1d2daf3c28ea933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3430deb1081d955422ecb78724a7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413820cd53d2232f014d1fc377e32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff170b2bf6c5d626b281a53f111d3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9875e6ab9db22749142f0ff7b3d5e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe941da9cc773869c1b65525567de9f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d70447816f0d9aae1191a39928c4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21edca70a3ff9a95a3716df856378cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d102071175f011aa2060440346b293241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5174d5c382c4746844a91c77fa241642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7efdf00aee0a9a6ca037095aef39d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe78ff26ee0b8afd04c7c53fb3607144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ffaffa524a39e7091dfec0c779a5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73002e268076fe2a21e0519afc6376a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4267a93479f528e329ec2fc14345047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039d2d383460853e1879ca67529ed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060dc7e2e5005765c090cd5b8a9734349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf465e5c46672733690186bc98c4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf1011eb376aaca48629c70b1505ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215839380135c536be3a7aa6404c45c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f175f3cc77727032cf675150f6bd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098545aab4aaeb6c013bc88302b484254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d59557351ad93bfdee94965ad77f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea052449c726aee2b94d1fd297bba3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d02f3372533c18491a0efc41b13e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e1d6ea8d4b33a0e0cf5b27b9671758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71068f69a225321ac9153e5de5a658959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88759ad88d7abc8e2287bed8653fe0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb254103987f6f793c51913b57ef4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937164ea9d3ff6de1ac6640530478462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c879f4f148a24141c61b5ce2c586f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8483bf3ab6adf0b11083ed0b5138164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bead0bbfe256f0b45f689c0406af4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054401513e5d896a3d2046808fdcdcb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c0e9dbd8b8347b005aa103b3d3fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50aeb465e50aa7789be802b084055068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94044c84445e6094f6e5d7cd81001d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193da6b6f943273a3530a81d245c5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5145a65440860047fffd4e9501f8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed79de078468f8e01bc75c4adc982072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f4b782fb361a77a65ec16fe73da773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ce16cf1a974901616cc3288942d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2b0d8dadd787bcee5b8f711e92e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0987e594f10cb3b03998b82ea7d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f40b84785cad467414e74ac8d9cb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540c5617a14ebf605cb68ff8b42b0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55bbffaf5b61f81b476c69eb12289379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a045724d2a58e75f26e6c4949d57c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d4d615a5f074879b6e9283ec6badb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cce2ac5b0aa51d54e74035a6d1b3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6566a09ec1dbb88c781d6d60fd9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edab57404653f8e08d1c47f4d9fec384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaafaf74c2f098feadb7b81b6be81e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46facfcf4d1813cfe70316fd907ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71301e7f6d3cfe9289b1927e66da2df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d09b8e27f0e035b1b764073b2e0d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5546f545c2a5b3679d6f69c1f6b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1740cfba272c9355d7dbf22c2140bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd5a06207c497efd336e7e23d55e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eec9fe3c55913e1ea191b0d1f2c9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c58245be9696b2da0c1b3a055d5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6be53d6872b97603ea03f00b4362894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a12b349348fa89a7e859798a1286795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa459873b162dec7fddbc6c6f450e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f17c6d8fd3074003d52f5582fcef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364c9d261e0bb84c6052f2c354ba2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c35de95d79e0020c35d13048fc8cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd42f59bd6d54a8737fbd2005a0aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493cdafd45e0b7f5ef6346fa9f940c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f80189095a43fee6a094cb5f2523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22918edea3f6b0f1d915547959a575f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e6c93752e0087c8c6a1c7d761d809104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83800725e7750960a5522577f4362d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ec520bb34c489238352cea6f8111106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e2187a607581abe5c10ab19c27ebb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530beae79422313f5d20f11f0141c0a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52160c20a1d1e5878bdc41b5df0a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b02f3538f0e5a7c7d773013fc739f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e01a53d31b30bd833b65693771e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09d53814fba2cc926921f35505fef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603e5eb35716663d22ae33bb8174f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179c90387b5750fb2df6ca837c87307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8ca0c7166bfb7cd325abc05a172e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffbbf77e8d44390dd8df618b67011f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70409bb404afd639297fa719a29c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac644c3355da107783fb32306c3db6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72af3faa059659e9c1148b50011113119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21d98e9e28dfcd078c4aff3218ba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93e0af523510d25abd7a9dfecb166121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea130e21d10032fbcd15d6542edeff7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ccea038f6714747638c7b6a3e96f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52361bc6025c57e68f3c51c099860405124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3106c72f89d255f335dcbb831409125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd2837b71fcc222dac0f95044bc29d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab97bf4671d9274c17eded961f723127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed64d92f90d32a440cc23929b472ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9b69ae2bdb5a95746360e03696ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2299af19be8d6ebd21b9446478d107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930660966f0d868af3c9ea4608014633131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a7a6a72e15ae1b34f6a709e2b51d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f205b284b1bfbc570d631c86320c0cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aff991483d8342a829f3eda204a87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8c5a43ed9a58d5da575abcc0f717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0224eada3271f9ececaaf2f2d978136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad20a6d8f35fdd2829d9fb89c99ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72538885437e2acf6707ee78a052b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d83a6255139121d9a941b4170d07fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753095b3b1144221d89e147f104325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d8505e531994f3752dd419cc79c0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4b97e768dd528f6fb692cc5e8491142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e545888d697e68d43e30c27f6a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe4e3e889a08a7ce93b45e108eb43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352383470375c02cff1af1bec8fa829145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d0c37d922b186a6e7e1351597400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920cb6f85dbfa9e9bed80d58626964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb62f9f3bdfbb7d90e9177b8f344e02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382967cf3c246cb9f968e2e71917569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c627fd1a21f20958513de4ec9706150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dfe3ea7c6e677ff7c0d5eb840e646151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863da95c6b41b53a259fee5e9e304c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6ea5ad4e64977860cc5acde0fabb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f5b9366ee57c74d17bb725c8aaa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887244d9f62ca506cc05581bc58cdf0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ce73180b88f8a5d31c3f769baed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd6a5ad0276e5fdf6f6ba29ad4cbf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ef1e19a83ef69a9289d5168ad3ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076436e6e7e2ea2ad28a341a74d0f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b756ba904a64cc008398e8909abf908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d2533fb2297713b10d0ad5b028c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b93b59207350e46a1c25ed468cd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da08cec85e512238f5c9796103783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb796d2c30373c1f3b683e2cfc613b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bac8c5ac135b566bf0738de96d18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56236ee8be2f36775c125526dadc58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9deaacd42e916375ce010e875627167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649f4707e9cf2dc9408e509816eb16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f45f7cc2704a65cdf36eca0e7341b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da849aefb64226b5b55949ae0edda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e33549da6cd8aaabbe508137b5596171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44fc839a248152692c57bda742135e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15edd1da90f14159eff5a5edc8b66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4fc0a16111a25cfdd84b1e0a57465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a378d8ede028bbdebd2d438e244bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91fa4833f202cd5fe8d0124e8b6db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7a73831d2cb194dda9251bf9774a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37746d96c8d9c8438d4a01a860cd5cf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5cee3e1dadd0c98589d91a68b460179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ee6e2c2296a7349c714759c54823e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcee2144bcc97e37b22c3c979c5743181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d351ae993c87b7b65ca3193049f4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440087c5eb022f732702d8cf0e00c461183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137dbac438b9304f60ef2397c96d4e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a85fa0379b00846e9540aab614f19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292339a08f0122005cd433fc6d0d3b9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26fbc76446de79a7f73550d9aaa172187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fc78a123b20c5eefaf929f42a34b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4208151d27b68e584c287cb27cb55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd054d1155705ddec62d09d8461e324190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d7042c4cf51df72a5419a15a6413191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90febaab63e09ea97284ad712440db3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac138dd940a625cf840bd20b0d275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287144422435f05cc3a221cad6bc2cd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460430e6842a5f5414918a38772c6d18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696341660d2dd8f17197c7bed9664b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b7d8c53f7cca4aef71019c8b30a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144b6f87972731258f0dbc1d981c98f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba92bbb6d2877a8c394ac255c4b7d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375aeca058855be24a55816d6a80b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1c5f12fff10d6143360613b7b94f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176611c186615b27ae3c14bf15c35c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e1805113ab7a813ac889c7269409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834d7e999172ba32f77d3a5bcf2da2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccddd187167ac448fc284a448b8dc04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2711581c1f6128f42f03cacdb3689206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e7d7ca16b53387d5cf81ce44749b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af84b2e27a6ac828809317fe14cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf15bb390d4ff080554c7728cc5888209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84feae8ef8432a119d650b9b77189210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f511dce2065301925845f5e67911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb7212aa24568cce97f364dddfed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b8e93d47918fc9fd62beb0120b83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1808cdd30a8d4afe4f00d6efeaaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd99a7972bec204257771bab65d33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa87f31d81ed280847593c1e5dfd9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c7d30820399c708e06ee06c50bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614dd8fac2d59d43b0e102223afa138218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368b2afd155294d929aebf338460e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cf8a9c976cf4d9f2024e0310490e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8e56af9cb025fd2880d642c77127d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef67c4bcde057d7ecaac1bc4e64a60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c589ced6eaf9d7f06d9142ca0da26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395ac8e87b7e3c43fa65265571fab48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2756c9564879cea9bb0919236066225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84226a0266b426a87596bebb65d147226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1c0b3fb4667f73ea6006ffaf5a23a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc7f5fd608948aa08d094da419762228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c901220f6d4d9f2acb46860870311229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046247fdcc70ef915b12e1727f8f8765230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e28ddce66ca54f590f24827651d69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5318970d96e2fa914522354d20666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f389fb69564a4f8193d31f7cd36c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76059f8b06e2786de9ee544cc27db9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569efb1285bf965bd5a13afc82704a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a194b72a8d42a0745f32e2a6a09df7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7493592d771221f0e3e2930fc055237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453405bc0cf739d3b2419b8961400a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c743f1e288bf1fab5fadeb1e0d80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b2ee27f59f966b9219e086cf23037240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23a9ea3d7431eca5748026161e9f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1b3d6ce738819a6dcdaca04dc18f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9e254b8a2aec84df37dd4a60fc55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b361d47fcee4b6dca633f667b66b5d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece55715b105dae3248a8660222ffa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aefd6a9c70d4eea99fd787e2fd60f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb2988a63fb41eab53fd7a44e4313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3e4da96aca035b1f39f0a1231f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6eff89dfbcac4627afdb5c942eb08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de03413528625bcf3c04d52d89daa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732a9d1ac1c2948521e0ba458fd98f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa8f7fdef68b2e53add92daf83f5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f6c5c994cfbf3c2bc2cb5aafe058253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d83e55afe5e780a127b5fe30ed0de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59bc1eff5a510c1c00cec6fe726359255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe20249a845dd9886749c5ed234c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687de37bd8ec06dab466fd82c6f6d5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d75d9c66a9b10df87d3023b85db13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d524e7ddea81406812e261eaff6f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559509cea1be8ac337db2668465117260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eacd2d8d523f53cc8805be4989015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba92d8d91976c69685f39fe6ffdc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ccc731038ee3f0c299e9993a21463263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8bf641b66f4df0f9d911786e098a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e123412297557a2e20e94dc883465265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf8ab572b1f95aeb0c095569880c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e66986eb9623e36f70bc62db7467e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758010f2e3c8cc5c09c5421529b3eec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185b427551dd2f35e925c5e573e200269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3400d7beec9ac218d2456d7ee74669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1d08590dd639f88c5773ff1d37118271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d2c2dbce3427be8be2484d4501fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71281955922b26e71ba67a2c818ea861273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359476cc00503e63d792a6440ac354274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188359a1d81e84baab11661ff9c9611c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2013e5354410c01e9a94125524735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564fa0e9f3f88c33b2c55a7e039c53e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894f77d08f3d15a7ac3b192ffcb6dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e61e37d8e52c2f8b8218d1f50e0f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347dd5b18ee7e9b30a7f24b0d1d6a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f4921c4a731ad6c7b332b0a2074a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e654b55e7d39c7a2af63b6a2f0e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808593f7b9207f581667bf8534369fee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8fc7f6c81a2b46369004e0a29666f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266d39507b05546fe0e36efdceec85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139548f59718aec7418a8733eb758b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58172929ef5da380dd0d6673bd3b43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27014ba3f4eaa3d8e4944a429a7e95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bbf97790b68e71b248a7e6fb42464289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082cebd1fb9c463f7c63c8c10e48a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865624b283609c1898ecd468d6d5b60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c23c71e27d1685b879fe9f7859567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680275100bcb6067a7a6dd664d23a37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0bbabfdb2f86776bd69f5546dd44b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48e9f34354492b5ff96014dfc7b3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fb67ed7a230e99af8935281d2a74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb92816c349e5a9900649c886ac01ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6654952acee1631a591054024d74c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcadbd8e4d1c897c0e529e37abd3a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd214aef944edfc38bfbfd03e968888300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8eca13c4d621b2f5b6df2a63f9ebe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0d01e83be086d7dbb5457e0ee5a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437c7f7484620a44feea6d0b37c042303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0333bde64aa10e592faf055069e97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25363b2166694ea89c3d10df0aad39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595e3c3f3edc1e88a9c29bee08e2237306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab437cb4ae35b63a6633a020f4177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86075fa07173608c9ca9463b6b83d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a15a61169e829d1504074a04bb853a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc48b884c4cbd0e6a2fd33ddc8ed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501404c081dc7ec50f6fd0254d257055311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760606e11145cb33f47d0da9b9542f84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c6fd8e73202b324839094bdfc522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64598b40d0395017dee291693ba1494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d3b0a4965a77925336844d7891c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ce33404025ad877b2d687fd376a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe4034724565813c8d26eab9f8439317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec349bed7dea43d506a2052d5bba5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84e3806e7f2c8cbf095dd963e71f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20485a1880ce7485beb9d739b749848320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a22133688ef6e6e6d7889a3833743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd37991c3d28000af5448759cd49eb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe7d297901c4505f7d6cf9b1835b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a3e9de85276c031acec490882605324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f9cb1a3f198a9d4127e35f4530b4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>