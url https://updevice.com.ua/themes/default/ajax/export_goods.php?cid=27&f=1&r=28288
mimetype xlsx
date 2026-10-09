--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55917ea7e26cfe2767fae478bdb581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208b74630d0f1194117dad5eb4bc512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167272504db66abfc676a5559baf963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0d79f774fe554e83ec06f5de5be44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9c963d6386cd2f0c9172b72c2d2235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87af086b774979c6c96473be9b3e6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228da0532edba3b2af1a8684349ca447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed162cb1f6d5c81b2164cc0900d7c4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d31c8cc46bae3018679eafd81aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e96947d8deadccc6d9f226012856410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cef7176f64f53155f7bd49783602a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2584f588c3dcf511aec4d2e8fb968d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438d9373fa75e4a5b8e246aff9e60413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a8bc70aae4be81af37bb5630677a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e58675f26fc006777ef00d57b22e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f5e6e7bd8f90d94fa26bf04712dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4b7cef610138de76e7f9d44c167e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e4977434d35921314399c80821e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacf27c68902081da9c538be774b6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c9224243b1f0cfde419237eecacdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23ef484a3e971d82afc507ba8b223721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c425f01202df3317fb6a793f44ef3a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b469283e8b0e819091ebde6f6fa7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aba4761b695239d92698ced17166d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f0ace90a8ac5a19be1a80233eaa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb4de361d1acef6ab7ef70034c6cf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5df3d90452ab7f4dbe013f83fcc2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de980e8e067b61972e61e0c48f9bef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228fda101f6017dd15edf4dabe593a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741d2611a9db78fa35e809d4e97f22e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330731a477d96c09bd41af6822ee28a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4ed57286b787b5c96fdd10e7d72d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713dd47738a569b4049e8722f302ffa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caf09b73365db40847d4613735358d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69d39bd9967b98903f64070e4c7be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5901f45c32986094efdc629c2244236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67b15ce5609795999af8ce9157a1f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9473239ca774f068775b1eb3edfeb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002d209eb915688e4b1d60ff7ccba639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a979c35f4ca780e355091148b2790140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cadece4bd1c174a5d25a3135ff8f2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04a62cfd4b1cbab05d038eb2bce7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5123f916cf6372a34d03657ed66f7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d071e870d84bfd577caf569452f01444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f13ef0b6233bdb156c8f5830e104045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112c50c28609885d98863cd2bb4b0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d41a9fb7aed2774c4da9ca18e3a7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802922468313a32503753ece83d9e1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e463263c4d5aacf6765f87aab05149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9b542f7d372f07030b960b6de80a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343782d246cee9a5695ccffc9671ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f2b4f7031cbff755489a19a744a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239875f1d56e9c364b5c7641f0dbb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed014366d2b3953a51a0bfef6737dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d123959a329d90e73062d98e5d4bf8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b805e639ff077f486817b789a22e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0021a1637ae697a651e9c0bf4bd6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21dba072cfe9fbb088a1359ac0776c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50cb0d1f86875c1b58d5c680473aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712564532f3cc626ae242123c737ab9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50673b394936276473fa344a3cd9b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335ebeebc91a51e5466f655144bc2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ec5ba93b38796689675d13f3bf7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968917ba12e0324f11b2d8744b2e6c6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524e3863122f2d7e2d36e02661b61b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08552a611a57fd561dcf533815dcf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267723602a2acc98ce0535413f9ce2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af0f3a1e9db551844a52086cb4ccd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205ea001abd9ffb6befef22f6359a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc73ced8e83ef399abf8957e64bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac26a1bc4b4ea6c84d3ddbb95690c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336d61ebba520046d84cce57867d00772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64df3fb53c3a6bc2390fa7fad3216973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36ece76a99fc1a04dac11c25594d0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca8aed38058f74b5594eacf4d175175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947360aadd4f800cd5c777a9892ef5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840184f02b4ff38aba028f300a7adee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0893dcecbef353d17b8ad6e5be4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c31a6ddd79beb19f3907e0032714a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d111761bf1ab07275bb8cee59a7b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dc1eed0d8baa63ed95fe9a3ed2bd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57649d92f1b804723559ce3d2dc80c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee6ef3c291bc71cda6ea086b2a90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f354905989d7862565e30e38c075284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fba60ef4af8694a069c3d8f58e9d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b9a4c7db233b2685ba1377fbda4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918760782390de243b5acaa77cc96e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e0c5a64d8a6e3f9b46ed8407335788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cd51e597ca0e5df37d9911780a2a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a52e34ebb5d35d942593a40609a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b612a7df0ec93a2ca0c9ea5c0ab92291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11a45b6a27c88a0e5c3ea8c7bb07792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510bba3fc7ec06ee3476bc0109fdcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1d8b627a0abf46c7e8b7608f19f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ad7b3052e97bf0c9ec33a94c962695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e25f11c85772e48a7fca2b0f50df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6525604aa5ed44998b979cbb77c0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1b8b8e8d30e73623dc21b81f3b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509cd3cda157e7eede3c6f8376f119799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cecbdfaac18a37577e38a13ad782100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce15a490e122f09ed763a88e5cd46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d5dcb92eac912beb071bdab5b645c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4d901a029a9da054f0c327145b33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092183c8dedcea038702089a7c070a14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f53538ca9bee12e1bfa26faf58ee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a15fc06b7ee348b2e2174dfa3d1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab192761c389c2441f9c37f8ad3bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612504c166649aff220d8f17bfb3076d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d867115b475d3fdcc5dea3f3cc9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f6cd2021ee36b969dcf334e7e2b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88265800cc3b69905294c9a1d10e59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd382f296467c7a7d53134237e6b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef404dc9d9d1d13d6ae35d38663454cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8f997b6bdbc8239b9b5b38a727dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b55def94ad92f467348fbd1fb079bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51adcbb3877186afda18538ae19d56c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d827d7010041d9565b74dbf4a9743117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db986cdcdb50665d2ea6d7712ef5c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f6360a57f48a8c270e4aa219cd1ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2bb5cb6ea3a97baeae21cae8dc143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240981c1507837245734b4ed0c0560c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ba8bb721188d1ad098eab8736c94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180f85417ea534ea26e126acad363f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d289a6ce995cc7f3536e1d80d830124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ba3f4dec0a43280365389a44193f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bf8d33aa83dac684f3fcb61fa5381126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94d4272b676726601458c71aff2f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161510b81d3b692eaf7e8a2f99a19e0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ccd090b7f8619a0a62cb8a8f82f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384f2da1689d14838cb36707cff4d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20fe1acb880c9bad167da39de416f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cff98a0296584c659a68801b19cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bde8631ab9b4ffd80c2699841db946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb3268715c2a50f2e2436e8b20262e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a838f5c7c7e23bb99f87957f37cc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52373be83bedd65bb9ae383d23c50fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43436ff8f19d0862e9c1328fbc2410137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d215399d619e24164a77f94613f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb57eeaebf528c17ee411b0ed869bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434e12623b4ac5fb5716edc541feea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbbde8b965040ac75a68cc84055c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a581b913248ec1a7fd8ba34f98acd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347a5e60affd2d93c321ac04812c37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd57f309c7b24d84f76c76743141a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e72d9d8769a9e3bc2dec03de63a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a9dbb212806ef484e119d7ba06d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3e9dae3944641c62eded113ede37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8f92d58a9dc90a86f413702ea6cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162d24678c1efa5278f406658d045e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfcfe16101514dfc5a809f93f8f2c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32869809775dd82b21fe518fd353f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817979a2b2c04b50bb62474eaaf2480d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e080cd7959bac3ea55f5e963524e37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc1c169c6c254b322f5ed36e099da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcdcd496ba64670a958925b2e071a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3482810b2d0332123fc4d938f7370156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f3ae0f8212a0504b2446ce91c522b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecb081ff50132a27de04e57045298f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb51f586c090692982dcf8109cfed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce530fcf3d2e2395d6375c7d8efbbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623e8330f28a9728640e93176117e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534c1805d54995685839128cfc52315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0180dba32574140a8a1b2440059d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaded522675438e0dc3e3ce022931d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98169e4adb53c348aeba38a954748906165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b9c9a72cf7d68f7aaea9d239e2a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16664edca4bf78987415224f7730a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfb6c3b833205bca734ce32744f4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ed5acc4c323bfd8effa629c08b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebceaf38a2c79fad5be4923bca2afcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142822fa21ffb2f9aaf9b4535317d90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e35182f01313f80cc2fef8b898d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52630d85b3a199be0a9c9e6aafd5a6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8aa5ff2ade91673e6b25939d5782e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907eeb9386a5ff24058bf8bfee8cbbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f374fa32caafb693d7893490a161b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1584bcdbabe8b49210bac25a75ea40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97023677ccb301dbef7d3528b9e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42834945cbd43adec8c783faba36664e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957dd25b5ec6aaff5df3ac3bdbeaae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9961d403ac3b69afb12848dabb2ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08228a66be279df2bc512e667fa7e7a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b4f958cc81625c5139e09f403c91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117496cf652645f034d66d1d9450f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc4c7a2dffbfe46682c9ae69e0edf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d2b922be7464c37d72655f887a5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db477dbd4b49d0f8d5af27e3ed117e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1503756b8c7e269886c3cb327395808188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08c5a1f912fcd03be95b8df5a9c125189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced303e315d2e6b5ffeb508a3f47f5bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e26b602d7a8b20a7d2e368fe8413191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1653ac58d6b8b01aa76d2b596968451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5636d4fa390f8843f6e7377ea65d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1cb3240688a28a4d8b9742be0993a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46491dc2d57562c8746331eab2e4b01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af7681093061a7791582cef3707bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fc613de6fff65fa693c875891d1d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a17d0a9fc7b7d1f0ff08bf4284f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4825f2475e4fe4fc5f120f6032f4e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db959701535a99da0335fa9fe31a64d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce5fde5f0bc7ddff26d5f7779a3ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050e15977d56d95cd20ec2ee94d9f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f7fb68126aa75340db4fc3f7e887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669547013598b55c7f23e351cef3940204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e19e8065c44bc62efb065a2dcd3e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02ef3eec63ad8ee52bafd1159a34a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f391ffd766c080ed102edb71b29c88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24563d1ae5460a93d7f24258b38ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00771e9f020673007ebac96310824dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f59cb387e46a90647ac2b98482a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07e132ecbf4a8fe25e99987a3a3a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0427c02d8503cf49c5c215b1cf8ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab049d871a6168a1ad5cf0e238efa13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc5905444bddb049474d324b8b19b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78fde933336a112314af1eb2a0131d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc20dc92449df214487ac518d92e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096dd8e229a791d455241359556164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71693a1acef48bb4bd0f46d06e2cae3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362efdcda68972a9d5dddb5e7b79ac34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d85793155f9e69b77bf498e8889a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fcfd14b417df49c9c26e2db3b1742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b283871f923272ff52ef7635960ec3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35125a68beda04d1cc7c366256272c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8969b75ee94df9da13534fe1b95658224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a22efac32614ca559b2bd26b3e70b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adafa5331ece140d3c4bb13cbd6d66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932bc81b0ea203050cd7f69beb91a9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aec52b6eb4d524f555bcf5065d213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d2c4fcdb21fc87caa6400fd2fb59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75effde57c456966cbc9485965994230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80108f8734096cff67c10e4ffe9bfeb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9b8b95fbe3b092857896d9ff896e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5e05eae09b42270c40dc287b739a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdfc6c0629437442c86e19e80a68b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f545b81e6966aeb0527a11a212511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef583e8a82ef33d9318c94a2d4f29d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684a214c4adda81852e45f5cbe2874237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bea95848c8fcd9ef4548fbc9d4b39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58c71d6d2a17959e4575e037fcfdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70596599dcbcc08c6ceb91464cfe4a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5401c46c6c41ca8233676bbb11af8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a54e4d80b894e0ad288efcdc5f1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b062bd6ad831137a06d395a28803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b38d438e9a835ac36b4b0c0a5819de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf405f6caa8e47032bf4aff5123b590245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be86ca43ef8a9e49e356b0196e6c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de3675013085a4ff91b06360b65698247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d44a20a97668596a6324ce9983a20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abddb2a74bfdcb3fe659cef12296e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ae3c39f5c1c110ba35a55d8666b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207937e89b121c6b830987f5f510fb6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307e468e2530a4a27f0cbab23c43a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd117716d4d6a3de356e3a15181fa0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f96333a5a3cdab496b60d9ff4ed882254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180678d34190b171acc7e624c719c554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa98215d37d5f2252917dd40facf67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d26e08482831ec711ae3f1073c2a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bbf3c4365714181f4fa5f0fffb6c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa976ce1c83e34d90d2fd64855acf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128d99d1cee725eb78ad7fd118f585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c455a8062ce9421eb4028ce64ae6e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6851bf55977af80b577487b6f81460262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740ae4a3ccf62c2fbe04da3b2f2ee2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1679667196bccff8b3a359bec14cd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aae48aa88e962a5ebef62208f6156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa5bb15af422723dc1ed33885d42a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15fa1a5a1fdd256a7d2c4a760d01e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac97e2871b379ddbfda37e156a77c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af13809746ac9a69aeefc90649f54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427ab9887fea37ae86d96621f84680270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261254f32186ae2d95ec1f5cc634772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b4fd3c5e01d0384167926119a3893272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200db31c346a3e88834472d6c41516e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297ac4840af69f77ca870bdeccd95a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6442d96cdaf2685bc214f038bc97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c012a56d8aa75fb95f0d31d285b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844643520a1ac4e6d7fb64c3c5f35d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d796759b470de144473113cc82fe54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342216e2318095db2bae2f1edb08819279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acdcb4fe67eace8928c5ce56b9054280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f12f45c06f97ebea68164c3d2380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c88ffd45e515c86f6f6da2b0bba31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd609f2b833003933165fac24fe875bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557e6df8799442cd10a11ccef6a55a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f77de6320217daa87d313f7b2d6f36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d958a321f7e77062f9668dc329fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c859b26960c2696dc1b589e93bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97b696e9bedfc4f342f9375b14ff26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ddc0698cfdd3c989eb1d42e37746a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13093ce7ef5585ab49cc767a3d101e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc6c6a95e94481894176babcd8ec6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd607a2779e18ba10d80e8587d4529b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198650ebf7c1d5f07a91c39f5fc61a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef970216c692acd6a2ce25ca1369e333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d31828b138ada18b312c06ebaaeb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb6f2c90a3fd6491ccacb55491ec2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07711d1289e66a2fcf7e9341aa1ad473297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aaf91aa296026e5d681891cc4008d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee9b4f6d5aa43efd1e0fcd0f21ca9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa4d99183ffd6bf8efa9bceb2c9a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a58104e7413cc62b74e5ace3dc9b1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea32626a2f7cf2924c7e538e420e038302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68eff3b024beb34722d69b10ca048303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166db2be0822d9e87b3ae10707eabac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb21e0050a34af5053becf6548a828305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6073c59a5158770a2c94aab164784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd63607c28326edc02081681e51bac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588cd86519dffc66b33abc75855b0ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c189073c6ba5d72e12c61fa4c5acde3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd01974bb617219c73b5d71a9ef529310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115fe0b7a4e9f259df2b852c849d8ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad47ec67eb643182ff04ac0c3373f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd4e0e30114a4c1676deb04e20652313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b338c332a81a3169e6a923e1932b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10008d30de2c63b41771a3a90ee9f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a53492b3a97b2fab83fd48578e05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee8c0a4fd7095998e8521cb47b8b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3784e0c65fa325fad35196e25fe7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394bc2ca15473bc8efda2c4ce9caa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cda3f6baee75cf27b594ed59bd9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d38d5d319ccd8a087ae13ff185985321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339323cabd73b3b510db52cab779463e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15347663a28b1b9bdf4b2933d7e213323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec00cb5436518132d41fefe992615c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda8962032fb1340541507b3fa9fe80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f348d88523242af689bfeb89ade7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78424f81ef0e8fd01ccbf33ea559a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33d93865ddb4646cbed1d7d0e4b745328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b15a317cb8ee0d7163acb831493426329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab25aa1ae71612b1b59bc3a7c72df83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb5d332a8d45d97db99a5773c5506c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7747488fa8ab8aeff0910a89df1b685332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d349bd2a65c39b3f5b3b35a3b08b4b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d0bfe92dd941caf189f7bb0804a4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e78c35200a25c70327088dfebf3992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2028822c2e4b04a9f1489b248d9e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97d915ea1c64257571c5b8b3c1f054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c331592e3ae1a130c13b291c337445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8bb3c43a83c32df655b642f081d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99829b0a51e1a1bec6a6895dc89373457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ae67b0cc8037b5820e889b7534558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f53b7737599f3b8ef08ea189e0e619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c3e2da40d16235bde7b631ae6ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea0f65131270b49c6cf6dea3bdf3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26a490ea363a9f6565817037dc92412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac959d935e26cef9508b9f73d1b5fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61649b793827f44789087ddbca941114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90801245d84f583dc97753676feb946415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0dc4e1d57877d5ac04fc90e5e1db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d1ddcfe2b0b81247d02f63174fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe8fa6789f2e851aaa3e594ee709e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a504c2b298d2388a32ce09c5a76add19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a91d5ce286085d8a9273a1edd90fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba831677d2ff9be028692013f741e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4cae9c963b0807bc5a794a4fe4a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d581922725edba5b3b665edbaa5e5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7074378e19a173e424cd4be6850c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df450fe430d1e440a29f5123f64a2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eca8487f5c9d9743d22a34607ed1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587350f79142e3b3b85dee0d429d9d7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b28dbd380e3d80d05afff3c1742928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceaffa896a07092f95628a898174a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8851e3f69116690864dfa0b5800a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8a427271c59b1f1b4647582fe26b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821abfbbc43cc685524c348ef2abd23232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236cd23058189025f32c543b20ee83533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491372330dedeb4b5d7f4a86a17c1d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47d90ac0c793ceb1bcf8d6d2dcb7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ec94bc522f8d184bf7a920c2185d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2532038971cf35d27d1874aafc2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbae602d30021fcfbe571e141bab638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0aaac33fc6e810319f98eb0abbf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb33b1ebc2357295aea0dc153df589240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b83d0c4c06d8bfe5ca0527ca32e3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b2d2a2f5e6b791da68c5b337fc6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d5373010b38f0c357ffb5a83944a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ea4eb53293912a4739bb185860ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf6e1185fe22bb85618b149086a1cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a18eaaa499fcd4c36d502f1488f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b9dc176b683b1fad47c4581b9d37547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30462acd368c6a3bcbac3fcf910ff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4fe9ca3fe455d4d0a34520efb495e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0400d030e63d8aca93252cad416e3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979bfc9d7f0fa176ce7739658cc9ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd717bd24b1a808e974f743b4b7049152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c49fbd1885d37171884226da4ea253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692802683d78ec504236d9e3f2e4203454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946448d02258257485dc3c6f1ba868c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d356f83d9cead71aeb5386c1ee8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fc7e44a1549db8e18568f6daae5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d0fc755e140f3dfccb51b56d6d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83140e853df6f9205f2d1877bd604fb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e600d9a8c75d2007e73bdca927b6e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013aa0ec7e5929c63d1079972fa46e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b47fbb2c90787bdb2a26f2acd991562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c016056e917ce0e6b840e30d7f1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e57a265d743fbe020afc6e00b4e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981bca02ad95c6b51cc910d2b21d15965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ed581d254d5f6e2d01986f50b71a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008756a194b17fe7cb019f3f842132167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9e4d6a5c29189345f47624dae60ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0e57afe8f427a76336b366eb4ee6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cf43eb148b7d8fd8e629c91a04cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63f49c65c5704931182bb84a96736071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a258c8b67a904dce9831f86b896c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1440d644f4d27137a06018e080baf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654979d28efccc5052c6a918306b4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed692bf0a3dec99634d9e8ee63c82f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2e427874aef88e5e1ae2a268f6e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5756277e2ae12e3ef40786722ebb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c629b6eef3a3241056e83093609d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80551ad7ecb5a0bdcfeb66289e3601f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088069a6fcd5bb9d88cb1d9c7bcce7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36660f3c9d43a4043a25fe49113679381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1323620e422e3c51fd6b6aeb787d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f49498d41d4da7699e0d64afc82b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd5d7f75942bec1419d2bdd3bad1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc29e2381b79fbee39693a338af12b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148bb76640f594a82b4c8d251fc9c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c9a867ce75e45aca5bf3c1a912ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf1f8a0af6a59e349560a4cfa170288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de4405d051fb1faf5496b14e781f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750309bd5fceed78ddc48f7940d8da9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e58db9390c1e74ab88c77fc174d8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f52d4ed50b83daa2fc64339f8b97092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8a89c260219d6fb2115d7b561f00b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308601d22f22e0e2f857988cdfac4b7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6ecce2c9466ad7bd39e59390f37995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3a20f24e6b0da009da24f3964e1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662632ac12bad11d43834a624d9940697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd228199d6cefdb8b9f0d5012a9ac4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb782d08a4a79794185041e219ba0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d04418d3ae9f236c8a41a6784940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4f7d2ac4a6fea29e8b9dc06c054a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89a410d00425a17125c8fbdc32223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f02c505007273f283535f13b67c7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db62340a07457fa98adbd083bb721ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d3d14c4160e3aaf4441dc79d84a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3182c3e366036a0802c544fc3aec5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb731f1eb92019144b0fce4518e6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae832f99a7095e5c4ff45f28d5abf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ddf5af574db8c204b9b77833a7c88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aed1f60310b63616fa3b9087a4112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a22bc75142d8b38c46026b4843d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f0f99d2b2d5c8be472c4d9df54c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f2371a77d6c56ad8e3c951fd4afa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff2de8dd5fd934869ad5e33ee4ba7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24bbe092f0b016b65fea55a5769fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a64934bbeab70a5212e26ca44f3aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad214e248b880b61401257f0d8fbd27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea8650de8acc4df4f0c264e036785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c655acb1835819e5965b554fe73a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac806dcd2eae9217292072fecd5f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b2f6a1b4f32c15e1cb28fd836c04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3937811bb992c7be93cc70153b7f24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739725f2cff6a464650fc2c24f0d7c13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f8fb7a613d549eeea903ca323522124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba67555b5fac78a76f99aca4a4af02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2e21b3b4c15e605cb8fae75c6f436126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625558f833187708a709207d182603e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef0751126066a8d5f43f1c1ebedf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9bf80b15f01fd9f9ed2938e3ac411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb01b0c3321dd83465040ce6b0747130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332b9cc52d12e08a5be9b3ef9e18d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e31d0ec9a39a1b15d3a6c2a815c76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a85d1a7e3d1cc9f3e3cfbf9c3566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff4edd6735416a5183cbd89d65f64d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f32bfd087b2a599283a16db236235135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13448351423585eaf4783aedad1efb82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf163188cfad986c96eb17e785fac8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc6c26c7c3f6706b68045c0f14b4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e2a2381c9673bf6bec7e852e386c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8606df48d6706132cffd33b30b295a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4db1b13ba3b01f3bcfa761e248d1b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ce372b71326e389487995baca6aa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6536ccfefccc499673dd6d0853e41f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6adc58810e980d1b6e6cb319d2fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251150239ecec713d4e9aebff18d501145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c40a95ab7032cb73635bbf01c81bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7ed40a0cf0a30690ec5ed1c0ace7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d7fe691e351961bbe86da49a2235e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea650fe5086104c2c58e944da58038b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c162e164cd0ea41191dc2532a816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcebe507d68753a3e32e8714cb41a4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb905c93973a515e9b5d4f342af1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37bb580f98f876122f0e3a74aa79c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21bc0a60e0c56c1c485ff79903c17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71a7b1c60afc8aaf9cad44b047571155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc64ebde58b5e671345782704ae1e06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bae7c7418b93d001302e9dd940a16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976cb8adfcb0373bc439078cc71b0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4ea50858e3a42330825bb63496ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1fe475bb099f13dac6e9f5155659e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b883e711741e2033d0fc1098797b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d983f9618eff39d37bf169bc1bcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9edd6342c70ef81676167159f22a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34b6f3646d4a484f1b73b00a4583aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673a4c1b6f5f424cd5f5dbce2a06c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90e873b19b608d862e7eb81404e7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10425c27d6e04b9346915180db171cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90cdf1e7db87e982d3b5a13c82837e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea6309376404aa6cd5d11ac962bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdfaf1f881d0ff881f691866f11ea9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b515662138d24469ed7cf434a48eea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2073e8c07bceb07b0edcecbc21cafbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0684c37336a51f2a76fc9053aece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0a2b7a337d4f7ea7df03abfee858174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8a19cf3985f90837aaa524424641175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec2d98d3a53c479d3fb0dbf6aa885a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d9737b95bffc4054894185dcb7cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a63a7c6970fc816aa1705d41e5444178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d9a8c9486d57c12df2aa485c18ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4fc83a9e5e5e1c22befb126b9c08c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e400336fb39b60a9b94d708b5e27d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f9c691350d72e738bed6ec870fdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095578e53877e0e6d464d88db0217c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662f742e5db2aa4a310b27f55a9425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e266b96d8dde15893d85e93407965c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ddcc2e020efae29c2dd7ef95ec32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f4c28cd9cd1c853d41774b291433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c5b87d0980189232bd2e592fe4db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d36fe1205a683716ab8889e8e1e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681686bd23db014c536935aa58fc7f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d72be83f687eeb7508d8f2f5c5845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80617e070748c1a9b7d5f71b741be7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea037046307e511e83185daf66c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543e7dc8960c13b0ce6356175aa7bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0597efc57ba6741edc27490883d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde1b00ec44ae589b66afe4230b904196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f1e17ff051ca0744991ed2d612c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a0a3d4921472dacf78a9936d7e1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a7a241034b4d6d03b7d467e454726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3f626f5a9ec66851ec15ec3b622b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d351892df003a062264db66a5e733b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f2e82e3f0616377524fd6399b577a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc37aac369f41a010c5c9e47648ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d91d4a28595c2dcdc420a6df6d07cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e304b49bc5456e8280f0d8e0f72286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0211585253fa80b4e64f2af11461206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d14762fd7b49cfae7092cfebf6de9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fcae2087cc6a38787c50d02a5895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df728689d3cacdef2251126fd816bf3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a7a138d12e8e3ee94c5250aad486d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86896a1dcc8f882c68cb3a7bd62d2f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c91f53203c5558148c4f9045f2f7f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8055a5a5d9a514d1e89ca891735bdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a6f5a09ec6a3a185a5e810ea2ab9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4255aa4eadcce186546981f414a55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee01b9ebf4fcad6463f8dc2e78d832216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965a9dd9c8f9baf81dad86adaffe18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b86642a9f6f05433042dae8b9af2eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e440ceba19c49a0d1b4127383b4eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3454d3f03c706c1f5a77cfff8a7e1fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae20e9a812bc273e22dd8cc9f45dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a8cb5e517140e0bedd6689a26229222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b91a70ec32858404c79970d9f08d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081497557b7450840c974b066d5e0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e45d0a50bca93ad414ef13977fcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d28d8ba22e0b6e9e05f47a79b0bea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc02b9e511ceb8147c5714e1b9392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456259a4d26248f2f6fb89e86aaaedcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac961892cc7770753cba99a6a3cde8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e2b20063e3a9a3c7ef52eef26a31b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78cc8199b9aaac4a602457a0b25a15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98debd3c41972765b45361f6df27eab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dac0181e4da1c203cb570bfbde654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594bb96c8a33465bc172332db30eb8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5d2862a4f57cb7b1710fb092ed533235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63760d45b5ce6289738ef585080846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84857d97e99b129832f24dd39339d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b625bdaea4ce968281e0a1345013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9456a99e0e0010103ced42344456239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629689d325319dc3884926f25b7d7d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0db1e7ff8286fecbc1513e8150ae3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f52ebef2714b839031d1b4dc765d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752eef228a932e968fcc7f3998cd6b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49750d092927b39702c96d611a50d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27473ce3eb4c1fa2e1cf9c120f060245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e453076e31926cd00031a7d3e5bb83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a452b3f19957444f0d838baaa115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb3916f410fc9cfa05b4b296b9b3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70827e265b4f20b5191a607ed37c28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ad0e908f71895cf541623d4c5d2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c75b51d1dedb16f9e64d17062a4e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b640569c60ee64efbed54e8cbb7e7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5921da627f6f2ab5afaab974f8e79e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d9faac3e36185a08b1f2f189a24f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1abeaa935a1415f935ec0e46d5a05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbef4a872912e12e1511b0eaa139b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e78c0be514db97f4f506fe5b921b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63866aac489a4a932fc234ae2a97b994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c563e28d5ea9227b82918212d0d01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f722af0f785dcaced7e24185d4df29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d708c6e4a64b2fc7f104a923e7359b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6792a9fbc8632bd51bd365111046262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab01fecd9d0a6818836a9070129579263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5309adbfb7186aa120e72f2ef5ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fa878e46b09d66954d83b21850b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dbc9696b752f9d7b6b66a27813483266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c222e09e2bf000ce7a34bb01df24d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a146ee8086f072d0739bfee111ab464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca916a07118e75f0f3b9b779d965712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833844eb5331971d1b83b1e8aa25e251270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367562fb109d2b5d8c39b8af17ea7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec602f6ec3854fdc8923df4d2a9453c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff63ee582736fdfd1230e71f92371f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970e5253341870d6b630d7d60e2e48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b076cd4ba4690e6ff361a95df6902f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e5e6d8b4b8b0537bf9f77ea0dd5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083986edc46c23fc2efca3f600c99a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906935661381f91c0e889e78092ef3bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c361b0a6cee86fc8d57e048ce74e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6ecfab79d5f9d357f51f705405067280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e32b8be4685f0c5a6612ad410fc4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e7629b229b4d4db6a283abd4a45e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528cfebf7f7f5025ba489e3d1f3c3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519576e5982ddddee118a8b1ff86e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d9f9e0ae9bbd66a56a0498498cb17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb561b932b372adb6fae06c3a318f97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ad1cb6207a5c66aec4febc448cbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7048226941bda0870512f4fcec77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7af7985f0458402cd4979c710a68cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e65baff0271452f2b07aa21c6f795290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b36f33b3a1ae57907779f619eab6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f39de550b1a212186cfa4a29bec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbabb79798e696bafc696c60e99192b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224576f7f9620ec23d77c9876c2a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf894cf6cb0183b6bee6238317a99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac753a075581e2bd354af9f9f6c1efd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a4abf2a18c34a04e50e3ada85687e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43008569bf1e0f6a9bb1a3abda1758c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ad3f6c5afd3e6ea84629cecd83c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848b012fd8eef4f38901e507ccb26d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb29d60e3d308bd8c557522e665e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a9e57a4e62dc68df6c92d3b171d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c2af7ccb31d554e0d1f92a8ea1f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b49067149b0d8221f4205ec1ece79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da31f0200024f6ca80b79a1d80aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345affbfebb12ebad289ad1b4572a44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1438f87c8a53d86b3116889f08aae68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100f2c54e9d9bdf7afe4cd28e38f9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedb2bc62f28649d2b3e21c495e6ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343a6a46e087f3dc4e31065162bbaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c079be9a042768445c4e44176bb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132d2e5f047a90df298f9d34129531312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebbc668127e25464b5868429f3fea7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6f69531c6fd64a61ed4d226194de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48c25207d4baff667782ae2d7efc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5d4fe3b2289e48d9f321206c5bf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2469045c82ddc1a6fe5e3b3a00f5ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578360e6dd146cab827ea99c3f9933a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2784600e97c7a75f69154e58bc5bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f81672bd841d48c4145a2435e747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1107921e369c378add9ba0d4d16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a88b860ae2fe85e3047d22ca26f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d3abdddc2cfcba51bd615b2f7139323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668214ab0ec44b07d3a9436079acd158324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b01a5672ff9d7f34d4fbc94517cb8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>