--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbebec07e6f86bc8e53138878e8fb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa112de8faf6eea5ce04f6894b15dcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893c395aa6e49d5188587a9aba1dc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1b464d216d4427012fd760921e5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102045d7d5e3f16e147844536e33475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cd4ed40100c8469e3e6780ee04726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f356bd1aff068ad0bf4d209e06dbf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070d4290375f82309f0396303f3eb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c5e01b7cb7241632a7902d4507259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b394b56e01a4c07e08e9427d5bcf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350899eefd81eb61c342dfb3a5db4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2087e16415b874991bab2cd240c9e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28875e7928c221faa27565ae984452613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba957249a18a03b9111427090174a49e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e098f41fd77f257da140f002337f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049eaf7edbee97a4643a8b4162a028a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3988c90218de1ef40fb9412eef2c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b4ee53cc7c8288d3c4c869224d02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fa9e1dbad34422a682c3b45bcef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb31d308c11911f1bf497282dd07520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528419cb2868d2a6540d55d3e40af81c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c998880fa7e1832d1e2a1789fb9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a720061a32aaf1bd4e43d94391eff7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ead32afd29cca95f5baf93d3574b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07415217f7724af44b597cefa47b88d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c0fcddcb09962e21da12ba681bd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b89b74cec3d08364f8471da772b4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a420cb24a2e9cb85d79106874fb07028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc875a442b2f9b8270a21e806c02b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172828de72c7e931df0b3f22c89488730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e8b4baced001da8ae816939dae0e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c61f486295c0bd100097fe72cf2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21fc49378bcacb38afa3d56045b5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c8fca42c0c6d8e76a924580286cec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062d47985944f8cefbc0960e027d0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2022ad98594465c7a0abd5eb272a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a53ac71ef26ea494bf0f6bbe9fa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e99bd14d3cb060dee4e8799513f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad03fda776602805e6b30242184ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e61a91414ad55820088f4093dd30640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d01db5858df727880be498c84a12541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af7a2f4669f1f18c49acb2d9d2dec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8433d8213a7e292046fd2e48faa043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427589c067ae756d6fc8d8dd1b4bab8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bdea2b0f9f96b63576fb722ba289f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d446f1086e4685c9a28c4c70f4550e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01998980cebea799d530f813c840f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3dbc18ca8dba986f3b1dc508697e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a4534500d391315d4d4ad07cfed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f127e2dc86cacea06cbb29da7d06250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef01fcfd5e69f667847534063d140451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b64fe641ac2ae64ffd8fe013029852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e73b3c87c5bb943073ff943b495c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef9852c7e91962cbb2f226cfe57b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45825e643dbccf5c86eb63c2db66b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7bea9c36b52349a237bee906f628c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708a084ddbf237cbff8f2a0557196457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887496d676a6e9802bab8547bc9bbc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e7c6e319b2a721da81941f4892a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff99d6663148b6090dcd74dcb4990d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ce84d6ee6e81fb67ec956c292c8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e437d227f3b38ab8da75138cd92a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b95f8e2782c12c7ac503c2731d8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6babec763cad222cb39589391b54564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb561c171706b9181773232de7948c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8331c92e781cd379201e6b0993c49966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7f85afb89ff43816cdc5abcbc02f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f83783f377ae3ce56f2b017b0f92b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e24e76feb4ffece15fe77a98e82a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822134151674b8121a1a86ca0ae22fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb0b31f86a2b7114f294faf50fae771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157879a559e2cf3be054f49b4a7a1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853adeb5c5380833cbd8611c0bc1dae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a73821e45bbd9852d05ce335a205a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90b10e7080fe860c35d3f293bb64975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d6aa9881f96a5f7f4fe5df89b635c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d666424a2d6d7f282b7ecb813f8c53377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d824dfb7f7e34575abda0d90224ca6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f816eece7a5abbbafaecf2c739b07b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1427b683af8322180ff1fd6dba596080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1617e381d41c5d152653f27ccb6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3b754882f6aa1834b8310787b09c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebf974420560ede2c3ea63418ae48f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410d474ffc326216c2902284db6ce484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20302e03a409f2a89bc82815daf837e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1ecddb17d2a8dcda94c32a98e0b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c66a18f0c3e0776d4a1954dcfbee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101317bece7c8f053354ee3ebdf018688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166f2e59ccbbf139f5cb2d15b3342589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d06b9d4f18445d643c1e2582d7ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca4b303f40432b4f3f6623477d0f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fff89bd40591c8f538d4691cc812392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999644eb3fc3cec46876d3ade6cb962c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20796421bcf359dc1696aefb3f83b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc75c42a1b6a860242d41545443b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99d3754ab306d1f613f3ded2ee3a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46c16afab453dbe7eb7f2aa288a86497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1e72aba3c08236f6cb3b815459d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d19c96e6c8d635e29924ff361e0f9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2b7acdcbd0661b96d46b8481ec537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b516e898030afc663c5f3998a3740101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45d97497404ab4dddf217e7f74b7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd1ff89e0dd9fdd28ecc7a23e91f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040fa62b0e6015b0048f5f8221c576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5c08d13111f281aea233759ae611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d008a167f55b74f0d1a015c4ab4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdb4c18afa4e3161c42ffce13f5b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80132828f4e9617b9a066142d245be2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135779e3cc33c49062fe614b6779b60a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e16d68fcbca3ef985edf6c710b93e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bca3347d9402f5dd277ae44044e77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9476307680845d09d7c22597c261d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d0e154a40f2ece10953ba5e21058113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4d565f3625ad2554974afc54e89f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c3cc0895bf975381a0b4431054828115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd686ec6e728862671dc8383c65a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905320bdc3c1d61dd0035d6648e6826117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728eaea55d9fee849f457ebcdbe908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77e832724daa8a800ff3177986a2bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244e1cbedb86f073262090e009a183120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d64d4f94343dafd89e3f466c0eb2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839afc19d35f5ac47c74e8083fb6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf24e18324c5d3726b0e0d916e401a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed17717684892287c91ec021653644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e52f7171c20330bd07196dcf6ba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0f28f2086cd837f60799ea0f7984126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cbbcbe3cd90df785c530642dfd54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b934f3d2c00663775f60ec3930c410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ece21705a9c3e42d94de6c5b34b7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f86888dccdde5ef962abf2213a5bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae441e6561ae80e328e1f73f5b5a1b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3d24253c42dcdc65f3bafa9d04183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba0cfbef5d3446dd618a5d555c1ae6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c03fdd910298a2e470afb3cdc2df43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fdd9f940fcc5b0e4dbda0cdf0b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e93011d23a08671a553e7827e9298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03156d5aa6ed1543508fa7cb7103461a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2b21ffd0f2d8ae57e05a8507be62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236446c4d01a11cbe3b86c19f920af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacb4058294ac8edd3ec8256e56581f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220b2388ab5be06854e4e1fd6337e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2e53338b6905e9a59e6b239cec835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c995c99c384c3760fb8e9180f44a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381db44ddcf624f33a105df008ddde7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47825655d1b98ab5477bfd570721437145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4752729d12bb145128f8c076da52bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78c14529232ef26599d5b821e873d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92895040aef0119a94a03c922e8a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935238e25dacbdf2716c7ff5dd3cd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1a903dadcb79f9756d36fad35ee33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c546c6a5122069a542d806b93e8bbad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b9b1ff0be6c2c9c5ee9d83e591a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6a8a681ee84b97a265715d0d84f2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87032ed9666dd349c0456c9a03cc49d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d562bc986e444295ba0aafb5614f9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ab85b2b58b1a895e96b17b532ef2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84730e4edd3d78157caaf65667f11f3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad765c398b3ec689672ffd725f5478158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311e4beab0b01f1e5d031ca8327a12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292199f313913982778b39e869fa034160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97664e80f8c85b11cd3c764dbc31b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ec32f20b514dc386ddfb27019de4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda19f81b860bcfd0f981759cf830f58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6e165028bdad21d00f6cbb4e7a54e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ffaf84589a06f34dc7d4a6e9345e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5754d1dcc77a711006cc6a7e1549166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f4ecee96a29494ae6c22c67589f23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108dd6f216800588272fb4121e90cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835eb9c8dc717a983cfe1455d67a1e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027f204ad02e6e3df90a2da14641a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88913847e1aa43dfb4e0ce6036e5a0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131cf6d436ef0b1b2de216fca33b497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deaee6458bff2c1469997d4b33cfaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077aa01a6544cd2a9f3255229979bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01319a8d1e0acd59b3aaf39dd82c33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94056a65673ac26fa34986df8b23f6ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553941bc956a60461c2349c94ddb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ff06779336268e76248a917c1875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210413ff41616e847759eba90c70000e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da79b22e4bf5521f31ebdc9a46e427180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47e622a592efa219ce7973d8d5f0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ec42c12be375f7b11cbdbfc7531a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b860513e01566c8b577a136c79b2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907bcffc934cefab5d571fe9fc7c7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99050d82882432786d726797900c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e15cde45c4c08ccf56b0d2c61a9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438290be8680bb3d2f590ffead8ddff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c3d9be5a1d55fc65d8f63cb77640188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f788c66de958bdee403a37c714c6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdbe2eaea37c0be023873972933045190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc5953bc980a89bdddff9eb80df64c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de0eaf72c7fa61ccc79e8b9d1676fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01c940c86d5ef601121417d08e91f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc4dc279a976b16cfce1cd2719dd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918daf937b6873739f37a621246b1c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412648e70025ca74e14a1e3c120da2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff7a2e001df27797c901c5221d9b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f123d74ed5cf80392a22c509b0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ac82cc9038bb29047be060c3ea864199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7b810eff7b38110b78935bec574af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e638ef7329730fabf60261de06cb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb62615bd95c87fc7ccf2c5b589ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fc42c30a1afd1ba8c581eb5c78708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f570256d58f303e5279d5e66084bc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccb2aef83a0c3256bb022e1a7cf5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a08032f179ed4474e6e49669ab2436206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6a1a1a5782d30918776a93464495207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941efca02252cfffca86155d0eebe090208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ee2cf303f1b27db7c07e234a8c178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd3ddcb3ceaf419c53c02f7ad0ba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fba414e9c07bdade812f4a29f3e1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07800873bcbcbae1fa218fbaa38be06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d034a8f6f09f6a238ed9f10b098514213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe13de27825020b8dcad04f036422a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb6690d8578c362f976292f4de5a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9b6a15a83559493ba688d584c938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370e2e7df12b76803c121d44aeb438217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1919bc3ba162946ae4f4fb8cb11af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac687b1c97c7706d8d710c1672289c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f62e57d9d598698aa19f473ebefb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837713fff5036b249f9f5357261cd34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa3caaac56d47431fb9013fdee3ad4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d0c791a8d015dbedbde8026c521e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ff7b075086dd6fae321f5d81da3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3482248ecee245b8cbc374400a47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa10b754a7baf8a5351bfcc28c99553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cc9ff40f0979d07885419d7b992b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6cc6fd19ea260916fb7b344ab7596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24706016c082972006ff1000d55d2ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60e07061feadff67a10dd06b04ce7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd8eafb222bc234a02d1580d82bd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124b06fc0b785e79542010f38b1082e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ff9512e74a974e8e7a9e0cfc09d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c4f637df956edaf700926a9e279b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8488a67607473f7f0f5ba818dde1a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00140f93479f0a05d9108cb968c827da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a0c8c55848d4b890aedb0a5ef0ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6282a817d38934abf0282cc9e590b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a2de8e6082f0bbee9165bc284f30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ade4d2787b1fb55c2f755e71a686d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5a8af85087f50b11c0eec47574c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83cb1264a7514e94c35085ffde9af7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce938cd778788d10547f6a6293b52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ca95e26d928ed39394450bc416c27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a6240755e3fbb431ab43dee64e3ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ebd33d7d8eb56e98a5d45e26795c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8ddf7137596088fd0e94ca7d100b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d86fabd8f39b78ca4d6584aa425c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d085467139001c4910971638afec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c2e4b9676fa119756be851164109250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f73961a511caa9dadcb6e008f9b6bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66d41a1eccf405a9398ff7b36837d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4e48da3006d3b08a00324d7a634b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28363003c2bfec0851626487725ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876467c8c7316801e2d707c61cb4881255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0358c1f59a1d615b68b1a71ba6e00e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab558fe8b2fc0976400ae987bbb8e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0259b2166b6fd8eba7affb63cff55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c62fcf7147155f3f0627ee2e433a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb724ecc148685cdcd6c38a883295a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ed2b3c5be37b825b7882ab81fdda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf948391e179e06ae556e615b097cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f314a3ed257cb86ba281f727f684263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5769affeae6d10f9452632235aaaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d72b47b7d43af77ec71ec106530cd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f0855f55c9f2a4661c94edbb4522266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08daf4c757e455a99e8d97c9c4cb4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036cfa84aaf7138790cc10dc75c669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b89c40a4b4f6b51303030814e1f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e97786f4e3a85a84b51be4a4a3be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f0805eae46daaea8ec01907dbaf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a598b1fe6c35301d60a134b82c47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600146884a129a294d9f4834a8ddce0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec2cddccdeda369d79ec44836b9ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d224d249aba9262cc2fa9d9ad08c1a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0904e4d9cf7afd289bf1b060b37e69a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf98701809967ad11c35f016598d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e6d6f5c52528f01f9c9bd59657f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b1a75139d25ef1c396a18ceab8e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9d61a16ac8701d566d4c6fc5c3ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beeb33f5a30705b77dfe5ca8a3d3b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832ef36c88d5ac839aaef16e81515b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907dcd0df4ef7071165df24a7bccc3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1eba9dd71f23657be7571dbc5101f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e300ea295a05d073d624d6dbcf31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8c4395fea77ecdbec1dd2da142db1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa356d6f0008b18dbb8fd180095db6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0c3f52a9c880aff16b0205b42b6fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6f5b03d77f3e8b9c45cfa7aa80f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa5a780ba31a9d6554551939ac461290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f411c8b5415a0c4f50d2f080301d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50899a206a67c82c68de24f03192f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f787566465c379e2bf227f9b797543293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6594831c4ecca0bcd5717b7374e24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7874c8922a4fb4c6a3a070cddb09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc80385625e3c7e521b643d9315a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f7546c84cc859ceb22863e083f6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2edf679581ace2c27263505f0d76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4018af1c1b9ea582a2ba9390acfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe55af8929e73a5e5c9679283c6034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfdb360f059625f88db6b734199fa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee188c1a312d41e0f1398626752fd3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f04c29669bb780262ab1f44b426d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515f062faab4f68daea2a1d0008acf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea44ce7c7502ee8ec077be37b30a86b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3dff74d5781b95593cd483e42cc3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a693d7e8aa6e72b6e528461737f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539feb88f8d6691142e1c79335d96a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f22d682a684f298c67a450ed54db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7c27df0b0ad196e73af2f5b14903310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4df102d1ef6b42baeab4ed353e753311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a9ee52c35d4e426af3e5022f66ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de701438c03324d74ecef1741b73bc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa1656a09759d86a93fc17c8fc4e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b91965e4a7813802275ffd6d36b65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d1303b825179cd8d5daf227a2ca68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474efec4e37d5903baa9e9ffd005a55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a69cb5f604ec68ce81f90945640c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a6e72dc03fe026ab7c300a12803e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70726d55582685a5bf172124d19c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21752f571a09e56a9615e9b2d4b325dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11e0b92424b697b3990e9d1277b29e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1679dadb733c8a7d8dd8c280fb60b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3bd4a6d4209095a8f0e3f21e4426324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32510b0350e20c7a2bfe05e050645036325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95237dd8781c3aae073f999b3a2c84d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d9c09e653a24e9f183092d038329f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c2273fcbdb9315c785dd6816558b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e228dfb699f2ac1bad4c3123f9c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc3bdffadceeaeb5e73b2c5cab3382330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e6f4ec768a4bc6d131edc01d5963d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e1457d6e9600dbdaa5c99d21a5cb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187c38f794049be0a4e979ce5866961333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e5c4865a9bc7f7ece41d2d88dd07f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ffea4ef262b3357a01ec2585850ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b02f7b63414ccbf49c3ce8cb0576213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65c7afef6e2a41e84a6d73290e44b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fadc5ca238bb0a8e91e06a8c960b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5bb7061c62e13165bcd6fdae374a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbdc3255768d0177dc3a946908d8b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd472d13b953904fd1bfa03534c12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed5b10327f337013b1f653a19fcce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf44af81a6f4d6f297ddce5175938410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5842c168b99b1e1f3c74aca432ed3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3753a890313e15e9a5261da489512412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f2e094a0822d283d920a8b563f6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a124f238a272c0522ef306b97a26214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693120de8c733e814d9bab6d10f141715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d699492993f98aa2b760bee5dcd0f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12516159236e7319ddffc6c69133417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55fccea033c346f56694a2b500a8ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092d20bdc560f0b126196cc7a630fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124512391e5da3a3b01057ecfdc02220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768078264f0c7c538ed446277a6e6f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3fe4ef3b0d3776db5bd6de85ed91822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b1538036a9b9fd057d7180200aec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2fc22d0640c20ae2ab36edd1eda8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abdac22bc637b5c7b96c3a4f64754a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75105b2e1b3fa635922302a6912b8b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581346199c242677dbe80e757ddd85e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a55b597683925a27a7c6502d43d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61263627a2227087978272b842b69fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8dc9b97183d19af83a36a6ed4917930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3990ef63bb5f0a11a655b9998cb5f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e541c63b7ace5715767969cc5eead832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef9b261a0ba03bec459148f406e21f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b329d1d1059c7917affa7c503c10d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b50c7fc6e3a15ebe75bed89d2708635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739084372d8d0cbae7bb20accda89c2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a100d75ae30f76fb7a51d4610de3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87ce1bb8900b9f636ad457035c539538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e793f2665c210e5319b24c3444c05e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5acda40f6d1050f12e19b6dd445a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3462682c1fbbd4cbbae0f42256a5e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08961c257b9197e8edba7b4b521d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd915cc096d64f2b99ddb33adc380d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371802b222a20c27730b4916094671d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da147f839eebf71cf54d315573637f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f784f2d71a2fb3c4a8b9c5cc2dc7c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad8a5fe43b23571f2313bd30985ef047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bbfb69bb236f6fcd1b05bb7abeded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445d85a6911928380218644df6e345549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b609b5a4d6e4328739d63325f50b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b9b4c3ab576de21cadfe98d7dd3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bad3431f1a3b8463ebec857e0de152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926e26a1340cfc3c0311e782a72ddf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580998dc6e510ccb63167094b66653054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8dbcf4fbcdda008bdf437eed0395d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee7ed10d21ba1ea7650d7ea98b1a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75098355c4f59a539b8fcd241cea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b038b2ebd9d73430ce3fad2ca3cb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953de26f9e96da2a4e924173c282f6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceae58a776b426093594e12a84394e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05072ab5fa86d95614d686ae208be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf627613caeba12c631e8a89d2c82d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972723b1a589623d8aa3d9b6cc4c12463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e612a516068902616b1960b18282864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d56dc0762dc773359ec2c21e70a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11808a4844730b208221bfd141c1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007af187f00cf74f9b0d66b0691efa9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12dfba670c56bed2a6599bc6c675668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f8f6f98b2444bbbaf614291fa00069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59217c9f02aac44e78caa675563ddf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f6fbb751cef35ee34ec157b50a5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cbadaca5f158a0e9826f8d04c105072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8da8a45139b9910604302c67cfad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9a00b78fe9aeb4c8189cdab7582f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a67559728f3e6729861edb9009c16d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc86aee4c86afead0dcc7d94cb80376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0087e4912f22f217bf7f15fd338c5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f65bcfa6eb9c5fbeca5f0a4ca393c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030f54f271c373eb9409a7631a443179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012653afd9764c2c497701340108a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b240833ba617f4a92675d14ca75d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b543dac31f30e198e1d1c4fa2316882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ed71df75409b3d3fc40f4141c40183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791be508b79e3522a7f6a770491b2cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d548cf0ad58f1d1931fb3721ec776f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064b7fffcd6c7dc7b4a691858dcc6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe4e818eb7bbfabeada3e904f0acd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6dc3205878fb254d7fc34ba4a2f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819bffc48009db873126175dd4a1a6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8a5e629cd8bddd0556a263ac8c7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff7ecde0c172ed3d5249817af70e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f0852202d4f7a8ae4829631bf5a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ccbd0b6a6da2b93e9e46ddec21a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4211568bd311bcc2968d825ee848794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b800e2e64a5734a5578afc32d7fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82560ef5b1487a66d925fc0988bbb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880f0790212217cefdc71ed15110ebd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c98644477e77ada8867b25e49eedb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec9538b8ffdc6dcfb5cce077b380b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0d535d41d216eaa91e3391348a20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e67a5e2bfedc8486b1261f9b9fca9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c3926295950c92f43a3a7ea9c94d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da4f82b892fdc014f45e7e0c646c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f74300c6d33b5b51ff4e35d7b343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e3a7ab7148e720856fe9f37ca2f24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4685d06bad9b3af85f749aa7c31676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feca9f89cf53998319edbafc474baa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f671653a1844fa9099a9b0cfbde7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55dc5cda50b413c0befef66c1b803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a104b8ba34930ca986b93a2b40424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aabd07a077b8ae2372102f297be6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd656b8f7e369a0a6e59f2c57ebd00a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535a89263176dfed98d28b84439695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01930bca3b0e6c5c3eaa3b91c10decf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582e95fc57c9d87ceb7c945abe13c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1498fe30dddcae7ff19ef90a26a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415446b2ddaa9a0e725493b7abc184e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c2b1838cc5886d9069761833eaa2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192f427d4b0049d7bfa09abf7c71d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc87e36175ec9b6e9c4540ed672e79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed7066544c1c37817751f6e89f09f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c172c34813c4027119074de93baf7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457466bab15a1edf7f36a4b17cb6134e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccab26122b084ed12b57cd9a6865cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14044ed461bbdcda094684a9bb81da0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41fad078005bc754a03309aa14a097126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75125eac42831698f8efc6164a84909127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1e055bf4c677bd2c8df430d864e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0c7c67f6aa9dc46715c55f7fe129129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b338a9364b838f4354be8095b69c2f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4bf6c5eacb446b194eb4cef13b0d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb274a078cb3d8a670a2ae600c74050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addaaa805231a3940eff21e58d89302133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245722ade7bb8b7e064bd89f9750a4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050b18503378df410ef3c072c083c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240aa66bf4839a21373c73675ad0c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767e3f3072d66e9797eea767703551137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d935974f11f1c677dd6abb4dd8e5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cce706c71c825e395d4e7ed28fb19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f75332a67b63dfbee2b343d5a7503140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb58f0a0b5406e93fbebe25207107b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd66e0f2f355e4aa6adb114cfe5b56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b481eddbb4fc36c5e3b0ab41978cb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe174f8dce29a793539e9afb3ec4a6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4eee4c0fc7864b9cddef09b602ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f9faf51cf1b3c6f62971d5dc3800146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4b16b7fb5e31cbd86da97c6669d3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fabd1ccbf9fee781ff2750b65b8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560f7d36a9f8bd6d700630536b1bae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651855299105fbfa11c4360e0d2285f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdeff606618ec2a4a147785424fa2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c8a71ee5ac974b2d8e6151df55ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a0120d8afc090fb5f258f46b2e66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af11ad3b9416a5db1a5585881c3aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c88aea7d8e13beb6e254efc02ef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b29eae22e6b05fbac5644de857efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213f96832a6c117b4cf2b8ff588597157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c3ee54ebc7d91c9667d96fd919af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f66ef64d86e8783464b6d1763e704159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16b6952736134cfaf21d52a657449160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfbde3de1a7674e7c8e3cae9d9f19c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b418c1947230a67df157f4da841e04c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a24fe4b06eadec8e6df5e7dcd2f0d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d127beea51c577725c4cf43c11cfcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dfc9b6c10941ea17a3d007841555a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb160dbd64a139e59f9299bc275689e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ab39acf43ddf971e120c9b3516ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9888a4353b918ea60494e22a41e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ef569f6b98822477a4534f70ed52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbc9fa80ac5f1d5d24af8009d5944a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4084afebe1af11e2c141a431f96f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c560c2241ab2ca93330350448285a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e1570f3adb99fa29cecad29d4856173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7edd27e6c6563803f757c756cb21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5d9bd6959dfa0473a636a9da4b17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d16e12352ca76716eacae63fb394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae92a9cc75317dc9b39cd1b64a9338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938c9d5b787d34dd931c05efb54c71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc20b177c18ac8ff78d6d54f606a53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4846ab30e91b64915776fd22e17f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592be663691050269e6e39e45aa2272181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dfbe6fe26fe7c25bc5faf5a71775d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8dddf2fcbd8f1e92115de3ce96a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf347848001b009028fd1f9ca824d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d02b3ed25096efab00e4ef2fc08e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b037fcba323e39606adc664f04f66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194689204786d3878d20dd820fb89c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482a23ce561f50418e18f720ddbd38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5378a10d22f5c1442116bcd6b68fca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4ed05a0fa42423f40b298c39233f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbcf7f7c66d9cefc876a9620b5e019191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e04946eaf35928d91a8cd591fd98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78f8b2b2ce90408a1f49565aa77d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948088e55955dc6a9c4fd9684766ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1a429939d28612f076d7d5864b7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb6db8655f108e1cb3f9c77ad9b79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0543ee4ab3413a51bb359ab91531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e223948519444989fc935c1489ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a83fd74571d899aa0e80de6d6f8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b109a950522056a57c8672e6e1e53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ec3e16b347f9b41e19f413b2c7c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f851379969f62fd2595d50f3feaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a264d1c69c4b6dcdc5412a4bd0ce55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f46c27bd911b4b0de51df90a31f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2556300f977bdc7486d78397bc071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8889c75ac765479c7c5a30db73c2c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef342fa4b7ff25dece7c742eb632bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2998f3ff3deda39b58410ef2a30df7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ba3d84899412a0695ea8093d9dcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81236035cada20c8dd83707fe1f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd03d2d4ad5dcdc1b239992d42ea0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150eca2293139d516cc3792d3d29e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c3c3ae4ef37311772fdd95b32d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31560659357c5efd54f81aa6bcec7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a49874edfe5c5c5876e66daeca764215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae923e299ea31e2c66672f38d4bf67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc13f30218b42de4f6dd83b2c0a8c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906430579d8a8d21033bed0da8f6a38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b5ad4eadd8e44b396782b668b093a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3529245626303d1a52192968fb5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b54f115dd3737eee06ab3afa20a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941c68be34281269cf0e5f8a3d08e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5718ecfb64e724f45836585e98db97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82fed85f21d783ee4a722d0435bb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851310023c067e1fc9ff751887af716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12bc4d4072d61b714a409ef91ffd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e83081f29553986688fddd4bbea1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08cc294aa5dc2e0b53725a107876d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf86e54a30dbe638d7138c256b01e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7c34408f640fec3b2f24a33de062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca971878501689cef80ea2549c6532231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7507852f755f4bc352e210f812ff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cbba3bb6c71e2fc79e63e9c3d4f61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533ba1a5f7f96e6e4446c0ecd80f5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8d2473c8f468f803d24f510f8df9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f841cec16e0578f997c153e1c71216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76966afcc89934e472625cec3aa60de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea21cccd612ca09517263921ae2c12c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b608bee819e5b2318ace28cf7447239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c23058c63ce13764eee21d7b183ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a215a91b2408721038e637747adf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2480f3ea092b47297aaf7c1555bc8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c391a94101dd671d08f4a323ce573243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf741de460b69a2b40f6d73a1724d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d98aa92ac879b8f4be79bdf2607b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebe31ec7d6ce5b8c65f908774a2ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea397e8e0f39cd2b750c3bec032978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a92f4edcc5fa3379c6067a1826ccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44b844e856b89cb57bd54ebd88ac0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c47f391d0331b1b0b93bb17174dad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97524d49d542ef51081faee4c57bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847e5b7486f17fb3a1dc7f9639976e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f36de192de3f4109ed4ee1429681253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a87bf224b591a27be2cb8aa284d062254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218d376352d01a5f867e8d7536b6e91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb451c456b67191eefb1351ad7a68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d35ea3ccf2657576befa18ea74621257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd860446ec53ad0d862bc8c0a739e76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c0ee6b9547a3e5543206793a02fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d759c68ba041e8382f3a2b0e26db42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1677beb0073c158dec4b7a128d370261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f35e9ec1c326986cd96889e3c606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea8db3d43d81e97f2ac6c907aa976263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f57f3a773e3e3aba23d390c1f6095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258bd9d16f912bd705123813b8ba4f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4c63df62db9d6f383e06d5a93fd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ce5b2d10707a6a53adda2d4841d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafebbccf4f83eab3170e562e2b75a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048d68cbe5fd236bc42ace8219ef08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436fe8b3371742f95e3f28c7bb44b47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391723f47c2f905341bfca1c5f5f4d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89376d844bf2ce33abfc89820fec0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdaa0b266bcc5457ed664091bcebb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c45ccab364a28c2d05d089399db45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226d3acd00363467ec8f71a7ac22a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3900660a77f4b31ff2262d08f0bc5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7013c17fc3b75cbc53dc50c7711960277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476240251d20348336f66ed4fc33334278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07154e29a6b936814c8f38532b1b4d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f50de68956b7c9fee95e12f9a3eedc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5fd985e5fdca8b18ca9ddbff7cd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62795d4803558dba62db08f3f4a91715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78205df713b8d3f2003abd2dc1da8ccd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d132553a1180a38d148993004032284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380502f69849a9811c669bbaa9eb916f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee094612e3d083f960265336c635b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15b3b33db58a0aafff7680fe382e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe6d439283c86faea4eee407246a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602582124bfab1736a94b3ad933edcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112eb8e7d483f1c6ca05b7387fdc4aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c560f9fd4fded4bb457f5457f89f13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12e9619fe71f69b4084fb9eeb8a65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec218f45f3b09d887afd8712c45af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df380295f05800b94429fd3fa977076294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cac52f998abff4c81663266b2e23c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92724ae05aac249b13c3b8fa7fcb64ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215793824319141667cbb19e73b601b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e1eb05c7b37c48472b2ece2787c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6fff40fbc6e9c173d328ca982a03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f520a10605089711d29f7776c220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2adff32b1bd68c409edbea6b1a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd936a8c6314153ade3156aac140f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2d1d680fbd52efbe99ea643a9c27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65796c2d4cd660553769f329f6b967304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce35f5b6cc7bcad170eb08b2d2bd20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ccbc4ad3086835955c220da84f2c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb392eedebf86b0e34fc19bd749a0a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c3c0b8f792f0f44a950ee4623544e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60a3e00ed9fc634b5b3210ac85a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d1e702f5385637b8807a23f830a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd0698095a5e937c2096ea6fa6746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70a26770399732b80bc4261230873312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded346e3424f8d751c2d65d172365e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc920cd1ee754f241cd6b46196929314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab5f749e8fe8f2f4c967452a0ea1d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1cceddf8a6714e248c5ce96d1a77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb932d782872773fc74869aa344c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb8506f925d50b992fc07a88f44922318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f841b22aaab5f9e03d49c66cc7eef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aaf137bdaa1956434ef8eb02141fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8539affe2a7e56a441cc5050bf663321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dce77f3b34c52a1b2d39e3ffebee5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d12bff311aa1c1f4e8608b740f22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897da866ebbcb99d488a62e64f7443324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c14d071c413296e603ada547638b20325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>