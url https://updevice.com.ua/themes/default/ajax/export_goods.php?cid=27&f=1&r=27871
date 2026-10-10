--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28930f978c208334efc11954ebcbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7bc923cb640df72c9c9fc61305792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62f2a901e9909e1aad4cefd400d8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca079489ebcce78562fcc665611644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39534c7129c14576ececa8607884abb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c662bd647957af392fc71797854686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afad7a73f9a9b587367f1b24e1692a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289af71f804a4641086f48452d6cf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76b931ff6fc1b43488a40fd6b037669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1dc58fa10b952d923e13e2a17b2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd6e00aaaa09dad259b3cdd92f728011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b020c2672620341163013a750bb0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721c887732dfe3bc7935525b3a0ed6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450001772bcda74addb302b928eb0d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cb0eed4d099b8d413aff303f2a12415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48edb04914c06e3e9c03f3a33b9e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6540b368621451e796890be9684ed417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ff3650c102dd5fcfc2b66468693d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148007c3dccf1588fdb6bdbd0601a33e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c624a18c2e5f2b09d196f4d645d413720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870205dde12b9e04bf22533c2732787c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8754de7b6b3c111bcbc9f1cdd4c0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e4e7d4345105052f261bdef3949b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6e1f064c8aaecaa3c205d8371fe9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5d2922210cd491bcaaae663b34d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7850e7a2e18428c3233b5f2814b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7963a3d2081e252699bf8ae34862627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a53931402065097207e8bcc204bab028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c0e100501841870c11070afa5d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9922946fa34796899ea5bc0fc6ab97930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636863dd8978767c6491f22935371c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31e8accb32d7ab5e16f2789f5491332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a097f521bb3e1d020a270f69aaeca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c29382f4ad11675ce8814db192b46634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642479d2143cd5f44417322b1cbc9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63e527254ed5265facbe0548c07a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c422ede611255391d34eb9251b96fde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a598f5b79366eef81cdf31208ed6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457f850e8a783c54e85ee06fd1a96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144297fdd1cf0382690a5072c2cc2c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6484a8dc9b83af15cb0f1ff7800a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e68fb5586385d2451b9921c59327b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306e6fe00ef1a289db8a950af9a7a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234663a72e9465a737ad260fac84062844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7047c18075ccd4702c87937e913d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa05fdf325380f4ac2646c7ee6eeee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8c9d4026dcb739d519c2ddfc478c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940da92d8f6f152d450787285bb8d9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d658537f71ab02342e3eedc99adae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa7ea2395297d8c5b632d7bda8fee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a76e7d41f5ebaa61ae9b977e19632551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783da4c0dd9e46298433ba9d403f4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545310cf074263454536f95b77aa53953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b2f3c86ca451c3a0741636f6383354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413045a294fe5c5704097beafd05e9c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68940d31d47b5d1c3068f60cef1172156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc382fcb0486a14fe52d6a0967e2d6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab1b9c984c53e73867aae0bf954a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cd6eb74c7ab24fb58456f9c8b37c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc3edd243cb99e384634f1005e26760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94e1438c304bb7f97c1a54135e43e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3b1a3cb7efd7ffd85c8423c09dc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71b304954cb6cd11f4cb0735b1b4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac039e057ab2450a74044e7e0196564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ce53bad4c56775a2dafd66d9c73665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3befc76b3684c382e0d3cc95bc3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14c39f3cbc380c8ede0145fa0505d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c991870a58ff0878393d3bda2c3ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb4e40af27a44724d69aabf6dbf3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956ad70058e89c39aaed8b71840c40e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408ef890980d49606715a23663dd1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77d47b09abf6552610104f4a82931c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4eab892e1a43d542966415992271473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193116b73fbf7735d97ff157778ffe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a191b318ec50ac87505604baa19475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5831143afc7b44422e81cd3d7d818976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf665b2b341193e57743243892de7ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e698b75cbf3a6fef00ed3f55abeb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a3623ffff5219a373c260c87a21179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f35494cc9286fab31707d1309b967b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32172877f4dc3fdcb4ab144e6bed3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6eff37b45e9eb40f1c2e447eda05382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84b1d8d0e565bfc1febfe498575da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd791fffa688f31ff21d86f80a24e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07e237f3dad5a9dd6fef524eada1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f19ad1efca54384002e3eaef8663486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b91a2c890ed52dedbc4027b2e7a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc285f837de7cb0464144b0b226aa8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb5769ef230aba6ac938b26be324e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c106a2c08e98edc9eac533a81952190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6c5f966e622fe5b33ff43f27972c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400a7e34ff903c60bf2ddbfab625a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1360073ac9dcf9e4a59656f0fdc7ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e834e4a54f621ffecaf4d168ee4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030119a3073933fe2d8cf30ab205a9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c6bce312d4f985cfba366ea378d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822658a4858c4f8b866c95162a1312297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab6ec7108e8114f97a49e2188c2a3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4824a570abbd442ce3c14fe25ff0d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa953c136656db2550ba561579a39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8c983e8be67c8a50939cb1b15fb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be64d62243f1802c533afb7e4f1f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c20d6e88fa9c0450289428ceee3dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37506474e43cda3c0d6a5cb4fb4c7df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e897589326cf67a7c29cefb73513e4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8185041936efe9846adf57521fe5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e20ca6995b1415a64301f90195c9de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e367e2f17afb1bcc0dbdcc3d6126f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b8eb338f9f4b2cbe550571d7fa3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26457c99d97f4ff70edb6d8b125a0f4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345566bdbc22c2680ea3784b35840155111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ed7717e4652cf88f9269c265eb7f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a565918e960a58c3f2908cd360ffd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe1c948b307b1713e92a01e426a71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c62a40179fd85e357f129363bbb04e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca89ce3bdd9a52a0b6660cbc480be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b9024c85a2ddd1df091f1d83fb6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67a5af86ac3222745ed27e9a8bf2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a31ae3bdc8b1110637a512e02223119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f649a5f474366082ae695dfb28d74e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4ecff43a5d34b43f01d32446547c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0afa954a79d32fdf6c2d97796ad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d470c050dbfafa5bf5eaf53682fc20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d1357e23ab0be76af39e4182c74ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e2d77c56d42d90090409628eccb08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f01176ed5b1aef562cf1552a9c6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2a74963e29be0d235d4de039b671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00cdcaa6ce9a96dc4e72515a9c340d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde47d1b1253e6ffed7864bf14a4b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dc405936e5c29920cb3468cb1baaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745fcbc7591136b9abf0ea3da5f9006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea03c539e4548b794327e0b7916d41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9c375d2444bc5de676b75559e6ab7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d00e6842a62d8d04796f8549a773134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2787f1543eed19fd5d6722e170a443135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a6255f666d02b3d6f5e31169418cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca467eb71e8b334a3ed0619b78488137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd188dd16b8f653c552f46f19cf425a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2f9d63f9cbae05887d3288bdbd1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf67e783b7909a7c18e1cd48bd768c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae53b5d0c66bfe5a5d9bc2e44d5e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710ea63928554719752984d0244e93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff6423e395b9c69a5d5c363c7d84cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f09a14dacba5648ead223ca5c910144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b80e99374473426b8125ae8cff578145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885354a53fa8a87f52510cce9a5ce59a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91732cbc8a313b6a1de44bc657b5da94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e16593cc85781d14fe07caac23426148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c04e1d6375638654822950f1dd84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b00735d8eb558b25b137d9ea3f9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62807b880554de9f167f549129cf219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0946abdfa4feb2a65d7f7509918365152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e6228a74d2d5de3c32e87a97813cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573afb6a978d64a56d2d4d7b42c5ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c0ba47123e43d05bc47170040651155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7cf87831720277723d5402285828b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504ae0f84aaafe04fc1cc77883d152157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d53cbd4f8df89b54a63a8680d80ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d81385f075ccb0e42bd855699e8ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2697ee0cebb3a914ecc9c5232004d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad07195d0ccdc02ef64c79afd5dae5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5175d755317399b1ed4d980c2d8341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f3bd03b290e13aed866da4a1aebfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a0f7ba985090151ca6ffe872435d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398849d7a8ce2792e0d6badddb69c75c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77097e71354961de3c8e02d0956dd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7077428b4676fec922c72f5b1f87e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1cc2cc38497d646dab2008bcc12e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028727d828bc5ebd1b78066f94a297e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8a6ea99b2d39ce32e1fdbad981ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad4f59e53fae0dee89d662791d3752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28bd7599bf81a5aac335c8abff6786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9974eff0b7690770dcb2cd81714b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863abc80bd293a2dd02e46fd3d270e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd62d6d20e7e04a4f30f0d6532c6d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19371362549a0931e22d2d8375311d5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb850797ebe5f8fae15d19444954e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7b8d3e1b91f1cf5b911b080408d26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4e1cc3f2a781be482e85079c13cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f4d8be32354e0aa382c33d82069d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a65a4485971d76f7adb6af5b9505181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c907df80e43ede3d70de5d99de597a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec645d7302bb65dace70b716b7c91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7db82b1cf7e421501c1066d48f2a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306621dd35a739a96fb483a49f23b3b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef480b4dd64796fcc41cff45c81311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bfd138e1b29e186ee87bd9cd46bb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519b15b493e8a0ae39f3e85fe0c0e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895f0f80e08f9e5442f7f5ea99ee7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888db8f5754ca2ed9142460cc169e57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13200beb0f73c7a80560b03555c4a70f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8d257bc56aa4e9f02623be839717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a5dbae8deb0939ecc9910bd9865b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f2c1a77100651ca5ace71171c776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883f138f2c92e724193899848706c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95805bd810768bc60833ed43029c811c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01abd3d87e7e43c0a7230cdf83d86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c09e86a729d02dcc968508a96487198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed1030e608a31280bcdf02a37e54e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8bd6bf439ecc0cbbc18943fa0986b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42559973b16e10595545c917b045e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93dd44021297a40c7421778e830f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c461611d870414d2161e1a556ab8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de823231c472e2fb084ab1edccfe4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a4f7dbee83f2abfa45df7fcc2026c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5766392c29e7fc2a7bc6d52a8d3a569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8682c390aa73eb01da39f0260d006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a38e66b1bb667a0cc72bda8500f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46bf5d7526cbca6fd02d376b1a1fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287d1b8c231bdcc2d2f91565c525b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a320f5158542c49741561649195a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820438217700608ba77cd157f832e740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e98b447b4da90506f30e1ae98379213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65918c631f0aecf3ed8c6aaece6e0cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ae6e5125d8e78775551145c64a36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b371b7000756fafa9e035b98476ef5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c719763c8aff1c6aa538bc098bdf68a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beacd99df1d2423ef62684680f39af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967c840026ac1a2a41b92047dfdc29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef0883957c53eb122a1248c22e681220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9519c338b6699f4893dfdf9d622a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb66a85981790d9bdda037f51fd8d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2c6a6b563808ea41f02930087066223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eb7c590194294a6bffc6578dde88e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71384142049fc5281544ba4a566543225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874441bfcede8f80d75d302492fbc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a845eeb10e7853c8a4e275f37c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3d7cd9db309f7df7bb694bc24ade228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5790948484228a1c5ccdcb3a01dcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c260392e4f5c3cc8bf2faf2d64b636230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c121448306aaccb5164fd89850695231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c28bb7b723267d1bd710fabad9e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b7f7074adb1da5f41fd5f81519da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6049a072adfaee01c779a2da8693be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df26f178305e7ff86db8de088934d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb01e86447df10082c5ee80dc690f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5562703d3e723d25ef8e3b7eb7cdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4609822f3175f5dadb89c9b2cd728238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082418d0df2c4e8d87db068ee398f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faf586b7142301a4bef6d637e1c027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f864d228e46943ceaf5e33335ec13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5003078fd2739abc03f92c243db91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38acd34a9f88c70b29b36d8bb0ceccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaeb12bbb9151e2d63861d5c45f9b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504228969ddc49660332c054b29e3e77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5784b65c627d1ab91a04ac4447ec94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d26630c1fed2cc5aacec58b2ba334247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92822253161e500c93f2206dc4a3ae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5444985e477d2914d63ee332d55037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189524fc558ce81a889f8a2386319c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6864a306196fdfde96d1b59aa357d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aaeb995abe97a9d1572e769d83dec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26e2fe8f6da530deda3b9f9e4bfa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c654d33abebdbdc5780e311be8c8c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661b7c828fef60db3d23ccb6391be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5779d9b6e54a9bb6016f822c02051256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4153d09d134cd84e82ef4808655e00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd6782f76886f1d6d1e58a5fd17df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa9e24c84189f1e5e77e8a66de8a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fbaf70b6be6e11a8b76f6d4c6b382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd85296696c6dd8471004ba58c8c9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b0846e205f20bc0fbb049d153a17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f742d5e7c4a685d8615e35c9dd2cfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbdee1bf2adb7c9479ce84f1718ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27989d5c4394162a12bc5557d626d4a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba83a0b770574207add6bd1c35bbc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cef003140238bb475f960a291e3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dae3285c56dfd33204ebd0644ca1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba7c3a0eb6fb03e47adb37aaa7290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0113b5ed49abb4b4ffe90cc6dcdda98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e0a4c64c4a38f5e517386b43d083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398c807e51fa62a366227fc8f79e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549fb45f31c236b9fc1f109356a5702273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5e0e41543b239d002d03c1168ab3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fd8bd65b30d8a08e80e4ad2b6dcba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfbb13d678c8e018b14104c1cd4423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79f9c3bf77552a6e66d0fd429e709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede13e0810fd5e1a56b4b36e093c02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408163733f8c0f9d6bd089d7231f2cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70eead67547d14341ff11352af091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4008b6295a563d581a437fda612824a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51931b50c232bc19b2919d7be5354cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f32f79e3a1b38003bbc7e440fda4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55591abcdf81a2e2ec05e51fd31900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34d8e4b3e2edc4193afb576b2e95b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9bce1d2b2b60a08742e7674965f46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03632e36a729ea57476afc03ecd73963287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef38686038b3f94bbc928471b5a488288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b469dcaa35e0192c8248e87b648383289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fdf476c41f706f8284f642ae727b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2abad3dd929460da5ac2bfef2eb100291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cea934cef3e05305bcddbb10965d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e501bb7a0313151a8f9371c496010293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f69ad82baa2382c3dada854d9ec22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536153a162c300124a083907564414295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a7cd86a38ab40b4b6759629decf02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9823b4a5ef55fde814eda1fd65b8ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0505b421e02edc180635ab278fae6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7177d58603f48ce114f5fde8fdc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811e21f85d05d3f2b5b8b7fd5cd5cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df830f35c15320eb92306b1a350eda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bba4960538a7ca99199e6cbd41bba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c6fa4377812c3b8917d739f2a4f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490b177e7c72fc42ad0498e1091af0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b6055ce9fbbd965a5de8140a8fcef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f4c54b88619a73f99b0277ef2a1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2978e9e71d093841cbad6d6f78efa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beab8e6b127c63bcd7db997f7dceab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e93ed2d0b5f66c937d714ce69f108309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34ff56d87f3355cdd8dec88147887d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb445e6f328bb09f74ba40794e536d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae37a8a7d7adb76158ef885a0dbd854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926694c3fa1584e484c5d34807a12817313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce8c9f12b1d4b5f8692e4a109d1b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff21233a18bf5f0a48aa9b402fa1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d73cc3852585a6d8ba3323cbe2dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af74bfe755c3250122383990e50b7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc374b1de151d8758b88722fbfefe2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d23df80ab6d08b1d03c22d3e6b46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c2790a8594b190c72232edcb34ff1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51cd03b70fca6c5a9db3b401df5cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cb0cdc82fcab776976cdfd36d0a61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ebc31e0a74059e7237e1fd58cd8a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04f6fe555091399b368a382e5d490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0ec82dc7be2ba7003d6e72b68e07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593e726e1d76bbf0ec4389e15a36e95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272737bf91945ad2e05e31edd131466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82f55289bb6ff0c3107c242396016328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040df95eadfd462dc555401f00922e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807519c2b72c317d79f9cce8303984d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a92326e06375496f0d7a3c32cbf68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5654918d4a9fdb7a5a157bf37c7a90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ccb3dd9c1d20520a8ef03df6a9e5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066b4fa70a8fe97a84c3ca5ba907f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845c8d2851c5b9ff7a261b7065b3c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bca7ab676c5d10440a45c1d9f5903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db51b502ecf59bc10a52008b457134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1c7a2c91b53627c55a56964c9adc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ff17c0895f316a69363ec951c4fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bd0e4716065587be9f4eb9ce75f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701edde9aa52662e16ba18d999f33098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863029ba35067cef1c6bb0fd6d4364e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ab5207fb32196040e49d250f5d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31f1309d9d3f65d77e852f4dfe29c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc0faed3e1cbaf9f353e7a10d0a4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b40533c902790ea6b14dc27b1198c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394589b3116d970a4de812c08c9304614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0627d1aaf65544a64d87967d7ddb1e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4be13f8cab03f39aded48e9a5feb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5712706787d255b3ec2985a472de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093e79edfdc14e3e6990f0dbc1105518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4e5733db2eb44c03ff9577f10a1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523eae809415f6256391eae4510ace20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2909331f0904ab6f44d8b39cc38b5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7d4a150a811ecd719690861b7018122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e646ab245faac5c25bf9f4ba58b8fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea648f2608a1085e27ec7be76f7ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507a579a0d3747be3bbfb1505f1d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea7dfff765a0ee3b1ef89bea16a3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038358e4a3564abd262c7a022a73ac327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34fb2dc737de4bfa5e549ee8e3b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f5540153310d8c4b8fcf09ffdd2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6759350b5027f48641dce69b9eed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5922a8c322fc5bcdb134f8e54ac40131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dc10aa5cf604cae639cfcdfce4ab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fcd916f40e2ccb98ee2061617f9a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e94207a59c7faa88c52d7a38cd9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e2cb9d7cff8bc08f714f01d3badb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04462e0f50427050e3f25fb470d5c62936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f25cb8c11355c5863c1a297d599e6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f6ff8488b6e9937ab8031619f54e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113de7661f2a38a88ffdd18db90eac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f56b891932f6ac4b851373be7890a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74a018bd14542886f66d834d461d5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281b81c2b47297ade5a1c8f0b276d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8432f3e3e6f629d826e7f6cf83985843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec33d7ae804d5704a188f13a6ef38944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc1908a9bef2a6d7047cd69af687b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a8bae697bbe7ef5135b2b3d14321946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483c2a25b2903c85bcab0590e902d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752f328099a268b84f5177c4f606cad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7622e211f897c50105cabd5ed1adb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e18a5d0112e529956825c476b35bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911581fc9417044789a7a96195f4d8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff00ab26bb3e1b38474ff02527ee1de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ca78fcec3d96730a6bd63c27ddf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f9c411c18f7d60b04d162f0b9e91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf12c5c3a9354b7ba06c6cf103de455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b6bfc32af3eed8146b2e69c70275056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba62b6779c9759fea9865683f240257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878313b18ce4025730233e523ec73158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288983ad179ccc57752bab564cae2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ca3112db31d0246d07b190f23d61e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363876870e4e94a82049db3c79b9f04e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9343e02fbfad7327444d43c8195e1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed3953553dad09f99091661d3c8ff563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017929cfcf195149a26b2ec7fb4303264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499870ec47bea5d495e492ab5e57b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e50c2608f86ba9c38c7546a94faf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc95376fa8ab5fe76a8298f50683867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572bf91aa9893d6a24579facafb421d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c89a075bebb95cdadd9d9e205ac369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f09c6e4015a10793b2e419a6af20e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1131fec8e1c058e47d9874b38dc8a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bef8e3812081b73774336d5b912c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96cf976ea9165a8ed84dae7b0f02273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df452b2aec29a6f74b5273c6ebc975074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2372c88e52dbebdd34fd5ae720c1c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172851f37fcfdbce7f49dddd022b44976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0de8e64dd965ce5725fdf544ded8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e09828482d45c8dcb1c3157442d0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35681992c7b9b4c604ba48b3d3bd2b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab592890a231dfe4668791d3fb70eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344265770fc973f7c75466c6a5cd2c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e07cda5d2796325d057de908af48582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb3bbda86873ce3559361f66a573fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2711f77ccf81b405d12454a687e219284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c0faef4492edd9dbaf4ba1c50e42f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505880632d8b420910c8e505e25af3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9091244bfbf1b4e876f798aa036d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c094daf249dd40b51c2f1df0f254988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889ca3451ebcbefeb613510197f4bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ce37e4fc548564312c511bd9cf7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68ef9beb17dea24295417aa34e764891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aee9f7c848e88f08866a3b3b7d94f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b50572f9520e7ddc4f2ae5fa59fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9606731dfe3b45d59b67ed5ad13c95794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55d178caec2d735e5f0f3c6f003f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6623c1be9a64565bfad176e0d5cfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2981db6944167fa305c9c036df3c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d96f441ce7b78aedac4ed57258d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ea0e10b89979feabc1ad70c2f31199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6aade247e20665ca325f01a34717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708789aeb3d62c10e4737d75d0b27850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5ed164bb5bce6440554caee72242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220548bfd07af9f6502b4cd7fadd412103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8357597b0bbcc573ca24b216d2f3a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ee9ba9b5641921620cd75821c268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605223626c0a8f0ba2e8afd6c7a325a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0597b2eda33643ceadee8080062a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88000adff428874eb27655874fc11b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b58fd76d628888add4fbcf1509a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b4107469e6945268dae688631400e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c79117c55bdc691119f3bc4586faef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d0b3cb2043e15ef55472c78bb61c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cfbff720b099af76b7fcd96b65702113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d49bb523501be1dba755dd60e0e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072320a0ce66f7d9d7eb7b4795412b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10eaad277c6a812d871e8b2ea1a682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4143b30409bba3459bace06a527e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501acade789ad98700a1c42c44138f24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52661b9983f8733efec65ba8f3aac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd1c34579bccd4f8b349892b923d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86076887750643eb97c93e85dd6e09f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354293bd7f914fa07a41f6a45e1d8c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a79bb59c113bb3b5d23d24555f1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03c9c6fab78e26c058f3195e3764a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929981871d2412dc09665e176f9e680125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdff80bef408150b6d6230497a3645126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb03e662a5382202c374b778b5a10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22228cd909be0b26243c33aa57fd22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab867e2a4e4ff9c89a9e71a1e0c3d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d188a7adebf3d4c4d8a3bc080d3c16b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b11a0405ad1b6d260d95981c2e0f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e51670ea0024998e449c402d22dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a17f80886ae7521c5673b64f81e12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184808e4436e05eea3170498180c9602134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257b5b5cb55df4fdc9fcac057789b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bc8c6c0d492860bbf7c0121e46379136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209ed7f4fc835909d0459536d748b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a57f8950dbed19d3652e2267fc0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498bda600d67c89a90f278ed281aae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95c5eebe06aef03847a79e07e51b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5c3faa37a41f96533f153918298e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48fd763fbc0d6ea6677f5212f7d4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870925cc3731d53ccafece49a54dcd45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb7a05852356efcd32b0f16e4dd7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945861a1e21a62941e552f878bb1d27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6055f0adc259597551bcf3314a756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7067263bf0d0a5e63c5b126e0e1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd57183e42dac261ebe1dc166f3fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442793a79c60956aacd6de9e5a8b3c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac536983ae8e33f5e9293b3e93b87f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f45acb11e35a347115daee1c0ddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394389a4fa077351b855081ed371c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b93a06128ed48e0efc40eff547d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130aa9df4041097b8549572fd242fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02cb3725ec8526d123f48e193dd09d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1dd6a2b845c23a0c371e1d35316b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb96bfbad6b8b87686b6a11d673c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da18093828b1ea1fbef2d6af91202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf352f1f612ab969d25c22e93e0c526159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc3697e5d488827dbe49c077495a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df9c6c1c09b4ee420fa853cc12399161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd316f53e64a33a06fd73eb4e321e57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3c8cb91836bccbc05c28443baff4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32466eb04824d444af6baa1d17298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c923f14b366794656867299a83918165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c2359eb96a51577b7cbeb94034f72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d61994ef79b4d5d1921a6288db0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb54e22c25d5307dee663483dd80f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47591124c5afc8e44288a22b723f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86e557f75ec9e57324d22b9dd0062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcacd2404b5b2a67b48a4867ba83a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c889b1d0f79f21d8a4c45419f38b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1d89cf3544789dd1bb382c1c3fb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05c6171201f87c79666e86c66ba981174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab3e58e1e3fc44d6e0dcb52bec463175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc87609a068fcdd85a808a62aa0db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2e27890fbfd44dd2dac5189f1b01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4461429be18219ef46d8947813e71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb09d1402a6e337ea2ef8cd19c89c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dec5b16ae8387a9f092f62bd61fab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e1c5dba58059dab8adac3d81013a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b50889c98a2c25febfc13b82d294c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715f570eab741c1843812667f98a88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254fd6a5b1671918a7d2fe4872f8d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251720c49bb6fcce2e9187c4ca2c56b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35527dc9511a71c4c5bb54f8f231fd2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ef121c4896a8981a794f25296473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f49af6638518b1643d81679f41f61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d6de57970ce90426f67bc58b42da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aebb9bf8ec9367b7e6c0a7107dc3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c674fbc9964dce45b1b305e5ed011c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabd25f7056e5bf7f19066ee7f9c3cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289fbfebe2593c3bd721b4fcb91d01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927c6a66f1550792ea35487654a916194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece832509debadde6214aaa98e482d1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe3da8821df90df1375aef9a8e8c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b81d89696e318cbbc6d5562ee512197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872d9bba3161a218347c94ed2582485198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ec12a082647cdb0be75ca6a7e0e49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29203251cc1bb008f5b1017696ff86d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea53ff42c8c1f688682a7216c7a607201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff467f87ac90e2da552aafc7732969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6133b40094dbc62877d84a7190f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426c25bb8517a8824e9b3a9ab9a637204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d61f8d114005b21dc67f2801eec21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e66f21d0527b8aeeaa1359284b008206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9948adf539a0bfaa253f25219b91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5e7b832ff21bc56b1037c629393a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0e87aa7b683e3c0ed0b4169972f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859189c6a65490c561df65536539d7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956810b9d2a6bdf7ccee9a7eabaf14b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a833bb21ccf042ac36d4fcea633a0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccd7569057b473fd85d53e762bd3a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e5fd3f705ba147cfa3a7fdd24f49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e454668617c7c1e43b5f8c13a2ebc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b421a90fb6a104ea65607439e26c27d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8164c4e9fcde59cd8b9da924317369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddabe891d0a5dd80471bcec346b67a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c7867997038cf2b18e263844b8c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849ef1071f73e94715a1e1a828aefb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da43cc5a9d948ce778b8fa595d4bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738e3c435a518d3edce1e91cdd26f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dc71f5dde12fe55a7989e0a448323223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293291823fcc4d3ca02c498e6f9925224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e00b3cbd6aac998c9d006ea359611f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb24c92573b23d56b3339ea491bd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b8d02bc50f9448591c04f2ea56e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424d79a7f761f16ad289621a0779c78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b895a47fa4fcb269f6d65cfbe091229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28d4a02d10f9062da73fda759b918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17e6df87f41dc38d6f43ad25e22b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87e84de09b3b558748c5fd4cf6a81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fff721e5a32549635d64a71cf1410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066791502c0f37c18edf298e59a00efc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddf8d7bc28cdd0c8439dcd401731f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd26d909acb0826928d972d91b5dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3465481facf9d28eb173aa5ba401f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88badd92182466fa77fd311422779b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a75dd69a49e7587af25dffbcd0e6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9145b12ebebd961dca9a067ad74820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c3fe97a6c776cad6c2c64f2b63796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950955d42d198ab06ea3464244f3004d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf7ff929bd5d5375b04a16a03a0966243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7238ac9f9c1dacbc63ca828513a321c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2af121016623c80f14424e69d9b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e353c7eed61b255c447dfb070fd4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d665624234f579ac4800b05120a85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397d3cf586e91c846aeedfed6fbcc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea3f18736c3b6bcd13e90385612a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980bb325f602aaeec650c0242b37f78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654804199a2288b304678974e2faa69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18467ffaed28ef53364106005c47799252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a52cd72f89b5a0a651797744d9a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bf53f1cfdc11501277cd87ed2ef14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e74f00f352b9c162d3bac9467f8f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66f8466821b9fa6e00873d5cc203f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb21a9b1cd371961e050887865c1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a12bf1bf01c2f69f71b2d8468c6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d23d3f9a1163c62df1050bea43ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311a4ba9c6394d1b1d40a143b4bc7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6aa913c87033ea5a986c2785ce9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3d01ccdc3cdc82108c8c365b1810262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8149ce8c5af2b5326aa3604e0e476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73622c57d174e199644480df9ace9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55065211eea490a6e487dd84421325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b1aa807a68e9e6385fc7d62b80fa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3117ce43fa04bce58d9dae8548e45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca7c637e4422727f5d520d918438d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659241a55eaaf5fd807da99e25683dbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6fbeb73f1a185320731b115f6f7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd29f141210d15a62636300dadaa7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1daa753a8b3f6c48b0dd8e57724b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318e3c4a3b323ed18246198291da3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225f79eac20d06efcb0562e041ae35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269eacb2a6d1492717604fd36a2ad69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b7da4f3a365875b27b4af4b344b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6a21f66dea96c8264a89a4e67a95a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3bbd6cd964a48726fac55024a537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330b085f69ff876ce49ba361e227ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4685a706b1168afeda918674bc02d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06b8a0e2897251e09289efa14b8486281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344b0329b5fdda75f583166b451e0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385637db1ee45f97e99e993c15e958ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de38cac51e9724628f80ff797dd3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640aa2dd28495b3674855074ab1316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39553905086576c9591e33c5f79ac8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a62912a9c19dc581e2f2ea978c2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f222300fc2b055904356d9bbb1895a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4f88eecd43a59e6f1ce392bf07f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29caf1c8f166ada7c0c3d486916e898290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc647f52b6ce633fff252d8565f215f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115030d90de627f546c29a6820c9c87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791abe42bed05c54db8e5e840f5973c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66ea9e1338993af0d933d3a204b7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d77a45592ff15c1d8be9fe4158742295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7757d63757378502bd84160e39e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484655a765d5c4f353bebd3bf592e1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191281aea4f586447bfd01bb0fe75b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf31a9f2690ddecfeffaf6f40dccdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa31bc8b8ae625fef2b83c759e1a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69daf7570b9403605eb9bab8805c77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866bfb6a3a7050914e79be768449845302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1f6ae71ed919ab03bf0d9b6f80a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5c40171b0e059183c1f49dac6b58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef213437471182437d5ffd736a0ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ea42659a0d1c4096969d8446370d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208e24289538b07a6287e115fe722ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11174d28b1147ad3987380495f130c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24323bb67f52b617b317d53bf9c54a35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f9f18b15a310207c0c42a275c8689310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa68c4dc8e2bfa95b85ee9235c30f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f499fc2b0779a35076af02c172177312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1520d5de8bdf2e0ed5fcffb091242313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea927a767c493a9f85bc0747a0ebfdf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b241ca550d2b3b879212c4573bd38d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea75a0c1aaf40dd137ce931a4dbdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671369d37ea3e2b2bbd93dc300ff3eb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ab5b28299d3779190cadf1dc63ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51665c9facbeacac3243a3475c6cbb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f8b0fbfaa86c6f3dec6d8926e691320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759ae1a426ec8fb9b176a027b5501e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c938eff300f7931d7e0ca3ab1b017322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e3892ac4a673013ba1e88dafa7f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bd79e9043e0a40d18ed8fdbec5d31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a150c3679c172e4f35575a8e89e048325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>