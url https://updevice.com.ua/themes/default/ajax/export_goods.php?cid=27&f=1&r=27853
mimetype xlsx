--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d745e09b57d49aec19ce5a066ad81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c986b5dc0ba6403b4c5a5a0385ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a8320bae86e7f1cff85fdda7a7b113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e1803c0c6188e959d4da9559ae53c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a60beaf3402030e64e16ec8bff2bcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f48be64d8480e812a06746f456162a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff9d5cd28a564b5b3bb116ee46a2b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc555c851e8b0d7caa48df3dc634b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df9c41f758f41109a6d6a111f647a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa06f335764b0ae2aeb604168458d5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b32b066888e0bc8f9867307e671f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecbd139ff8b2626b56daf289c485112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022842bb4a828b9423c74f81f9888f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330d51d6e100d7eb2f4e51fd61b03d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cf69137fec19270e4ef9214a47bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1832c86fa92cd8005db9d7e4b4ce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51147c558b60f903076e63072e2254b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b29ab75420d4e44d307eb01e275f8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422088b5beadbfd46381e44811653719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8dc249a7aa0cb10de8df397109c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026a018e675afe69aaab79cfa29d4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4d2fcb27d111acdf1bcb1cf0c25122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ec409097694cb414b09abe073f4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601002eb1f065235bb40c87bd05564e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519aa001a9e686acfdf88df9618aa7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0adf04e3a265adc90dfa0814551e1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b61433f954cbd5c33da223f56d5d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ddc0b2dc9fa898275109876bd0dd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1badcff7d63be08fca20adf1ee32729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d774309ba6a2a87e9a6a2ddccff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18a707124694ae3fe5d57695fa97331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730096b7b16e2a706c58d57a872791632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee681ee152ffb05af1ff13503462cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836d04bfe65b5a079b436d42cdb30f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be58e6f4732e5271eddba1ba40833935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f194545a80772b44ae7d662ba0c47636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a7e4fa3018dec728d46aacbd4dde837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390b85434c5b53207dc8afc148a98538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175e9799dc275e8868dde9e4f41be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec3604ed29556ed0eb764f6ea552940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147e49df624b98eec9ba6a142b861641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1de32e0639f9a700da830734716542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ddd43866ed3566de7c532d84573743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c4bdf8742dc70f1a7bfcfb339c82444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba302b5b09eb2cc66e547dbf4342ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c430484f2895a41856348aa2f3b44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d3e819077b0ba6887efcf8b3a18c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63168db1b261f1a0daccfef40a816248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970afcf0ec52a67df210e442f42aa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cdb5fc6ad155255309b0d6994c31b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fd9496ac537090c7900b2fb7c95551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008299290e6800e3c221d968fcbfa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c1419cc9c5db70c898b30034a171e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13c330a2252ab415a97ea275187a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1b2dedbc47bbec1e84861ddac54b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20df5979aa00e9812e49f1fad89a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a17c5c4ebd2c78115f39781bf3730e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6db566b9f4570448defa3b54d742858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854432e1143636c849c42491d749a6b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82cd260cb65a78c3abb890acd1fe1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9feafcfa403ffdfb68c705440887e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331db32b64a93ea8ef9b4ede8341ace62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a15835d3d347d0ddb9c1162fb00a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5da2bcbd905b6fd52fd00e05d8ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ee0baeb17df980ef11be06a2d3f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe2e6886bfa79051a7bde828ffcb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c2ed1e5d6f2c866b10d95126c46a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e38e5dc8446c8c8d47fd5b2e7473068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c9fa62588a158dab12c30a6974bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba440941806cf36c5f187a512092dcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc988e84fa0f18ba0e04a117e25c8ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27229893d1694351c3249f09943dc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bbf4b7443c2ea6d3aff78dd963a9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe6be2442a058dc293a54bfb5aed874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650adde90db15108933308555b41be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ba3653e9fec8255e07bb68fbd94676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abaa26f0e4bc11619cfc1b5358f4d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d745d31f5ef6c638007a044e0518a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac5b05ba071a71b074b2b0500218e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b58398cf5795c9e73ea30f930be5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332936c071a27d4425270d23905c305681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928c424d284cb331bad1952f8c598a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4012ffa2306638e47c7ac6d8fe97e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbed9ddd48c4bfae988d24448470b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac54a5b61b628de027f2f6b3cc239b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a784fe2806f88b12a54d97c2e017b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72957b7a7275c50fe72b09d6107726b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fd81c9fd7fe93db80e58a5b5e1e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d154f4e139e366963146793a278f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da450ae47a45dbdf15bc2b8b1cca590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67478bf3d7b52b9325bb72fda54afc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf48ef39fcca95c984776ceb1cafd9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d84a9de54c3e7e5075f1c1bfbb2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e8b2d74beddfc41a873c48ad0bd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d199d7d2792bbca7645751bfe5355f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd5ca5bf92bff1bd679029b8eef1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7433c7477203e292d6c616af21710697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77b23fa69cc54f8c71d9dbcaba7c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d34a99e483f98cfa7955291aa2d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce84cc7b641ca1080d62f89e8412f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b75a3bbee554a5351d27097fb68e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a1123a317fb72f0cb06369500203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a7b2ef104fcb83372ea873969f2b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398e07b58eb8ce972fa080d4763321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3b2e5d75660ab9e773c6b71af86e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bffddbf51bc1f8df0800e03d91550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225e1e73ef9bd8fafdd1ae17b7ba0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76f9b99ca75e2ae58969256bbfab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10695f2a6b40229f804fa5d1188331cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834be3ff994f890bd2ed67be74ca1e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca9f51c892cacfafc0a9ec9f93c59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed442ca309df11418fd05aadde527c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573214254f4cf542161106196fc0af9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b8906236235b26c7354fd88582ddd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62b2c597805edf4aa09e90b251fba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a32bd936bb8e143f65f22190c828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e53d8ba0db6fd0f07afb8616d646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84437532c94fefacfb8b699139a6f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31135a040c4d83311af2723be988dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de131e709d73c57a75c4ff515fec27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7442b90b72c4cd24dd676d91ef81a8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328185cc31f505ef635e083befb4436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfe0549869d0c14cc34b5c33787cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8e6a9e02da809941d1efec289490124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683557ba0ca987fdf074a990aa5676d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c343b5b122115408b09966f38faf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a018253aec22c5ef4c23be75a30c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d822046f529f7986cb288397bf58ea6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea089cb0912ff0ed35e507dd4d042129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30648b734fe96bf696243149abd6b9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc8f2ee5ab6261718783fae4e38c67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43162aaae8270c7b3b35759fc2f5e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9f130967e77fa6b6c534deaccbde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9a2e42971289ed4c5c5babe7c9a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274f8b3f4665b24768e9e2949b64a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a86173e6c6bc757151111bba7b50f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e282647ddb6dad46271ab8ea6c7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791f7696e379277372659634eff9c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac9a19a9aa06774290ddd74eef8078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa49fef30e382da0931894f369f5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355418fe0fe5a614826b9adf1e77fad4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf871087f56b3fe923b1e07b460e6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf3bd0cf92461301902587a6ac4bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bf95ff6a4d6e4a3654e0c14b0edd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e490fe2c9522eb456db1a214939c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add8ba2c218529801146e2c59dac69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ec96aff93dedd27c5a7c216b08aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab8f1c6c5b49dfba6fe0c6cfcf61bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb28197fe2453904ffa6e39a90f210e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356ec871c8df31199464a5c186b697150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb731429f4a4e5c408204fa18c8c698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e59b35e553a6b38c49e08740bba2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e0ff4af80742b944a63a4d78bf37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a21845ac810ac89ff8ff4509f8014154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3b1d8b359c51a394b02867f8e756155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9f3c559bb001e26392e8d451df3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6a22d38b6aba21b9be9961d4cbdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3f89e87b8f1da5c67d19da279e60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23cb278a3d9da4e618a84ce23ca1e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93a64d682aab5ac0ee32ba4e5f565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d8301d8622867c757b29d9ed3ee20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f894081a1ab36a0fd4e5bdfcbb895162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25cfd99ab0badb439a42f639cee15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5c9e7176bf187ec3368711461647164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d40c7adb4ff45607e7e837a6cc4e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e763f808df2347c318178c21ec602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7fc1c6c9548ae440ae44186244bb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7670f5eeac4385ea8fea34c4d0deb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a24095b532e928d8e12f9969793d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c521fe3e56de47fa1d1075ca9e9a15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e749590775a4620c6d7cb384b082f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208dd8dee644bc4b38886ebde892f2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e7a68e68024a94214a6099054aba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7ed8991f0edb7da5072d09154c61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5622eb539f1ac342d5313cc447c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefee924ffae57a4939a6c837291f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0aad73cb367470e0440cff45d8ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871a3ff846847f01bf8b0e9e719516178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc95ed819f86864ecba6094f2bacfca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccadd18d3148bbbf6755be20c815768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ade33d9c88efec2411e6de56e7221181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ac2b09dd7e9d0eacce6876608136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cda81365bdc8662f12b478a16db2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29f40d02169b75ace7be244b3e395184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4586fc756fa67849273410f2dfca39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e7eb1e24f7393d22b45dee16d6bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f66b6b1db96380f4e63157645e353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6943f80a2f0e02d385a5f69f42b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77533680797f3b91716c8a30fcdde670189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4b105ec389eea3175d0b838c54265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca20869bff2969231e838fbedc63a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee18b60756051d5d7eb4d224633b95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821814278ad8f47e7e216dac2280e8f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce6648a9143eaeac18631b1a355631194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca331f6ddfb53044d8bc306dff196417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee2db32d17aaf8d5f0b7f07a2b2f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162f0755d4627931cfefeb0f6e73f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83c47a4808b5e81439a04c00e8ee36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e313c2c8ecfcfe8d97c64b7da6b0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097f38746410f28f1c738ebb75e01c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c901b7615b941ccfa5bae88b471a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c359847af40cbac5983d52bc6303202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94acbbd4347beaf791a4dbe64cf4019203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d9769bf139b7d6a42cf3bde17570c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842137a99ed4c70c55f095936a3a8046205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e6fed8c8a1eb18d7025e5f842fdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f201e485c4a1a3673638c2fd4ad4e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee62f61875f7b9cdb0541c82ba4fb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4afe7c7b1fe19558f09b215edc513209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e715e0e0054bd3b0922a65f5a5d7ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6eea4af9f79328a40896cb1b1f26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a46b59a28942e00e9dcb1f7fc96f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f576c4a0e4d59c13bafc919970e2bdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c513bf096a092829935105ce0d78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0d9fdf86a383639d2ff930ecb1ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aedf14c99f5622cdc6687059aa383d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d64278441faae4a71bb45b671a77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901852a6038e6db77a68cc7315b8b11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388646dc5a1e687e423f9a08cd0a294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196233ec4eb8f8750690d3299814c01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90dcf64e5af737bd66f68ec1103f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec613d5480afa6c1286a0b98f6ad8ae7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb06a9cace86acc497d6165d4e1066223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216a56c8ad770e6df9c558550420d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a8d631e8480127f786fef92b9cac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7defce154f3e18c54490605d548a948226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd2ee3bef52981713ad6a876b7decd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c582c0e684cf1dd4f5982203c84b02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c0fb38588c08983fba4fec4f6fc3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb68f7a18d65e4a1420e6e52afc50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f81fdddb73e864ea62ae34e7192c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d35d8278fa4a052fac741060dc38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd264bb2d4f2f1ccb87f04f24d820233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d61759c3e8145c481a539b4b0c90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b03da724547b9bfd3d3d7e73807a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc09beeae658aa3ca8dc12cc5455a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ef7d7ffeca1fa828e790984ad550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f41580651832b6918f5c18acc456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a067bbdcb66efce0ecd481a4c9b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f045401b57d54934fba544afebb69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b408cfccbd4c20c2aee95e497700241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e18c36c984405df372ae224d185d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b431c8c1817f1d0c126bd23ce0512243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7777670893d480b7e229fb11b7df8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f75656ae23d7a1634fdb46a085bfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a74543e75e3c1f1cbb6ba877f94b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a0ee2b6dacdfb9f6825c2a7c596a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ff6302b8500fd7c44d4f599037bc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd961c703103b040653646b3d0f2aff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fff504193537ee38df11a5df6feaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581423bd09d67ab4a54a885dce2240e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e11233dabcbcb8279456cedb04fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f4847ac24530ab06efec7e2bfa60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99183bead2888f9eee1c432b9efbb4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3d4e56d56190e50ccee91c76894f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ee458d2a7c43a8e6f890ded898dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8691dd0c46bffd3048d637f23736c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078c524d7e8e727b9815015b1808b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e315e87f51a300d8d7a0b00ba2879259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508547b4e93fdd6e803ae97d213826260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df4da238864f1909f35e8e2b74dc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc464a95ecbc391210f19201228286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0cb57c5e337c5367cc7c7b2fe5c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e0483699bd387564d858144a9f2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd630d7e63854f2b41bfcb09ff5d0b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0507143c97a77514f030825644ff81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929041c4856ee737e74680d908ae62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f051da44d6d1963d41417da9006509268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fdec4d61586d9ba24550839f45834269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcbb95b906cc9275eb8c9d89cca634270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983931f16f7bd0cebaaa2b162413fbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc5a8dd14b2015fe60cc10b427ab52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb38772f1c46275aafbdcd2fc7ff965273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f311c0a08e08a500c47a28acbe89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2dd9fadd6dc990db7747b16b45bfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2609150b6e2ffc59572e6963e3ec41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5149e850cd46eeb46faec8e2743765277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052dd362416cf028aa511d15e29e648278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55dc328cc49787c2439907fb10e9ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd1fd1d495b0f5f663516b3318a8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b607eb45523c2143fc1a2cf46f17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9ad72aeaafa79fe8e718dc52fa97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1946c6025b74a52fe47ae203526c7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf86ec09cf0173ead81d1981fbb45b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729027f908f67a90420d870c0c979dc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283a6fc6f83f3b53f43377bb12138d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c987f6d521c7ca7561a356a808fe27f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3cb65b41ee17d7e49468c2d8bd90b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c909e9b871af10ba97547830da2cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954092d5f4a3163024f7d6f52abfeb79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29720dfcb7f9909790d7bbecb04934291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea29ddbd79583cbbf7d3c00ca6d1782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea67efab6cac3cdb474a1bef2a5dd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887a9cb9a6eb15b0f4a9ffdae993a55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e9b51cb3769f6cc306d6b00965294295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add250d1163b4e89c18cf4865684a5db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e64c1f61e0027a93f409582f4ac1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1189165775bb21903dc7b0d3ea7df2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f7ed6ea1984db50927ec4edfcac6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700237dc8780e031c62e19665361886300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ffd39bee3dc638ff37357eb1d6f73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8ae6607509ad2bf90d3ca24461e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80369d1e5852f0ae348fbfc9f7ef1033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d0796cffcbb38635db12c0b6e2e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba33e80d90175d6fe9970dd43a73f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8497245371baa3e6a9a1ca63ed489b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f7af0d96d9dc7d43f8c028944ce68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12209db8272703d707e3053e17c22ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaee79f02bfeec816a0a444c47f1667309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b4426e5634052f15a21a28b8e7bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9012ae034b10cf10be803574f990311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c149579cd91b25835cc76d378256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f6eeb108e0ed182de98b6d8dee7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e18b285290605007d7ef11a79fd0ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134be72f9af1c0566938f8ca58237f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a652e72df7fd90bb5f533607e28b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fabed9fa8861b7fec5bfa3340eeff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b1aa8f8428496569c6d138ebc008318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c3849128232d81afde70dfe1269d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d862f30d5e3818a26b434264ce968320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11c640017494ca3ed7103c5e80bc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce43dda4b361e968d772c7956887e24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9f4cc5822c351e129640c810e8e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f66dbd404827afba6b8aae4af1c0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d0ab054c4c88f31aab4dae620fdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3314227e1d5f1fcf1b3a10ee0aa75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a899f543dd40022065aae5daea9e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a0a25bcdfad5711d14cff3013c23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363b377f68e0b65a465281576ae86b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608f4878631c58655486bccb804f0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066924e96046ddabef2ffaea707aa47c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486db687e111bdf90081f634fbe0f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ac76c0b68361a203ac9b3ff4bb95333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561b6b89fe9feef4b8ad511daa1ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5204edabc2257c6fa24127e8968502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91db72ec5ae4f40113cd479a3f9ded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6e41b4f349579f1d007c169ed109f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4fcbcae963acb012729fef2813bb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab4411e5e9d356e2b1bdbc05bb5cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993cedb1fe35a6f981122cb9e4476b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f955d6aa38957b1646196847986d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d443cba444ee81a22673ddc7b6139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a143f1ad24628cded8a9c6e4ec25a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d8d9610a0e343e4a0d88e19b2d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6359c5c903fab8bdc001ddc6237412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3c56d27ce1b479a2561e7e9b8d39313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46262e0dd17d6490e81444a17e4711c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26550e608398831e84a6acaf00be8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5077f2b46417018a9d7da5994e02216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7502f4f5f42149422b38ea1bee32e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369fad5d312fa186173a144584585018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95ba5e53a3432ae022533f02482a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcef0bf7498148f69c31e1ea7378920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab330a9c0eeaf18a15fe04c3cebded21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459a8e41d1696fb5a237bdf87f6d7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b35f28b36b8ec50de3be3dbe1e2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025abbbb740d018d16dec075da92c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e30e01c76d55fa7d7576ffc4c40f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424bb5aede5f3a1850d0520552132e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef658304139ef92311d49c54d9edaaa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bcce8d2925902d7765be9f3524b3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9dd0171fb8e4a47976e97a20dd8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93e3f9a2fabefc70f9dc6a14ed1aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca743ac539093315291a4641b8c11bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cfc03dc9d9d94319eb94a518f331532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b18a72ddaee4bea1755dcc2bd4a0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ec37f3e65b45e1e550f38414cf8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40553011ccb3d33d671fa717254bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5578da362a7a4d6fb98833792297436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d35ac250982d145b0269f6057c5e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a0550bcf81273ff10bd17483cd12d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d17c89b1135e9587f1ed4daa6379a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f505666ce98d8db2d3037e2839e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59aac2618ad469a58e32f4e931238041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76a3aa34389942ca1d98aa30e38e3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8853646512e91751a9989d93035f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226e399fca2f1c9563d435273892f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2b4d5e4f8211efea638f94084cbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c757f854f498d0cfec4ffdc8c105d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0dc667d74502f536e886070720aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541e068b79f343bd2e32400a68aab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46f5899564304d30c7556f3832aee949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c83ad48764f7cabb45717fa6255850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4285509124d43d99dfcb9425c408c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9edfbd8069a46abb21f230aecb4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c99bde58adadd854b8757d937fa2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c0207af255027929df59fd77cbd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1849b31c2abe97557a5015b9602755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cc4ea9b42a58bd89e098f78c7fc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3edb3b628e0fd4b37a2f1d34e9d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78976244f9f9abb0ae803e3a665b28158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3609bfb96eec065dd730cec09365f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688696e8d973c6af28c695a10119be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fffb93af8d6304b4e703e3d94e09861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634c448faf564077e5a9fa3e219ca5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b58a5a9c041340be7d53bc39cb1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fbee4ac6288a0d8e8e3a793e15db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417daece182cce8dbc0cc09de86e3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb823ea9100f4ebf6f368e41ef92466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a90fc72827ea28e1ad891b58579e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007006183ed26caee8a58ae2cf041268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6beaf5a3b62b1d8656296fb07d72b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c825448ac7149ed0fb4ab9b0eb06870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853c3645e6c6ff66e2e0b4c3c91c3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f3ee87f1fd5cc1020944087f2e84872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c0a5c55b4c789f2136799c4554b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49ceb46688ef4625e9b494faba71cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cf558554b05f1e9d6d39064b1db2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247818975580682d6bc6fad227040eaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd169d70c50b0efaf1926f8ee997b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e08f1e686449a7e1a21903abb502278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72812d7f88edcda6e7adf08abf5ac1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927644692084935bf186a77b6942e0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59960ae436f35ee5ea7cda047a05981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0cf6d0c504042b634c680f2f81a6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c7e6e1b5340577085c99aa2e9f7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d99ce740b611ac9248d55469050d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe04aec03e003b20800a72eca93b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a30ffea0b308bd01dd26fea1e9fb5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47446266840e8f5f79b026085543187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654c15c647cbf9982840afb951891b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282b4d21a92b79505f8f6394c5f68a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b87bcf0d94ef5abe3a8e087be7dbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997536b411437de49c23a8fa76bc3a9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed3ac2d40151a885a99c9654b6ca2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c801c335bf1968e6c6c7fc9e31c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401dace0127056fc237d2ae40b15bef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47a5cdb97c60898b8cc6b3ebe37c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f6cc2413e1b42191331f97d73ab796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7f65b2843bdc8872701e53b9523197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1869aeaf051e214896d6e7c9bbbc5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544ea85a1252d3fcdf668ad9e2f08299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace4ab910d78f5add2daf73d9026ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122785b414ec0fc8e5d73ea28a1cf4ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760e433f971509f23657dc0930a75c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958fbe4196848f582228182a56dfaf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad11afaaad62d84d556b936116536104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c9b7758aec54fe20b47b8643e607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb019935b308448d3de18bf6af256106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33b89cd6455dfecc5ab5ccdf4bf18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d336ce78d433a7ae117e02495404e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773d3875dba4c82df8219f86d3b38a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5be798cb78626d6148397c1ca6ef2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae95bc8b97d901bb572c6bcde64e07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61474a1c222ca6ff56954e3f92c86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50cdf9c4e30b42940735f9dfbf2b78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1aacde1e0743ea09114f6407f624e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab20c7ec53e95952bd01ad385a0dfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ae25b7c1895dbee752005f09c0dc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94636956d5e11425155dac4db9abf08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f9de470d9450859f42684f9093a12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb959eee40554ced325b62305d6ffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ef11e76ba58aa4a29c3e21284387120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5daa2e4528c728b42c3125633bc59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fbafd1e282095740e4a24850c5151122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cceca2f305c2dc6a47cde69ed94f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f7ddd40eedb18fb8ed40bcf0dd235124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f99692cc89ed65ac9ba0e88705f434125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f08ddc90d00e878e3a5830653364126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9300e4667fc9507e6d12454b0f66ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249294338e415c8122663af7d76172d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f601bb57d65dfc3d7e29b3ef63875a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21e317568d8ff4851165bc3628416130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60881c4e3bac2df8b8458812eb66b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c52cfb87a54c86446b2eaee2e18fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817c08c972ce869f1c0da2587dd427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b930bacddcfdafce5a8e29add30933134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af14eb682022bf970debe2362b8b43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c3bc45970de272142b72c87c93ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a938541327680f4735e7555584f2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149df61473cddc3e6687addce555702138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09223f16e01fa42fe1586c8a90c4803139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6424a1bc447cfc008fd701ab8ed28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc228972f292e20fc3cc1acefbe3da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea3ebe9e054f036cf4213cb6085c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fdaca52dc4cad28e9956be369e52f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771369b3a8dfa92fd6008a6bfd1e00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81bdd8be970a1862372b8807451db4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabf472697ab119a0130976ed27d8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0273c6cae2a89839f2fb87c797082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238c5700f3db01ee54e24e81eddffb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c8dde7f042f5d7d6276cc559a19ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb14e9aa18fef87cef0e213faaed3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f5e8f44b93ca9ba20ed7ba0b56f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77485f6a37af8c6992c175f83b646c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b62322d4643b16989c6c6d6ee643153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ce32c3efc48e8dedafbdd7b3063a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551289b2abe573547a32ee906b729d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33babfa3b00fccbf7cd2515dedf1e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfc46c158f4c71ed888c8bffb0b80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e495a8082e6d9f9321536c797f5e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ff7019c806c30848996d5874118d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086706ef2adb1a629ebade9e103cabef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f389f92db9b5a524eb04d9bddcd9c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbde19b38f9a56b10a0e80fdaeadd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526a6b14f3402910f6688ca50fe2ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c03025c3321c8727b7935cf5de838164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13609b79d9da85594481c4e38af86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04d0db6d4c17d5431c9de4bc609ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983eb0ae1e8f6e06e2fd826626edbad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98402902c738c18f77acfc6bdb8caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e63b6c83da4506795718476cd750e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f127b1ae476c20b10ab8f38a3e1c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d52755f29ceeb3305f60f14ff9d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631d332b339552f2e54e339152beac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b9d0ffd551dfb39b35da5c04126a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e9d8c9867206148e75e8fbab99a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cab85080c3b13313b6204e606600c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689878a0a9869f696d3290f00c2591176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb77bed1c8a66a72ada5144bd8045177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6641f050f513a84b6ac86594e4dc3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cf375a8cf5662ab261eee00ea02d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71236c61f852f49110904af210f2df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674fedd3cdfda954265edf0a724859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb84ab8aac297d197e323fae0d6c3d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647105338d46fced8a43ecf05c64bc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3d2a505229c4a43e90bd3c1c7652184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8851c74c3eab7ada7855059e10150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629df7858dbd9fae584b51ff647d17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b8bbcda40f563d590b5e555f501b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88859ae8bb6960fb39b99858fc1bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc059baa0a864214fb496c10f31b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72d00f8f7a9ba4bc2fe242b3753e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac4600f51ec69999d81af177d97ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c9d7966a646871dbe696f24016d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573772b641ca2255a3937dd0de080ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4c91c9f4ad0a50f9a57018d752e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0cf078c7aba6ddf0fc2255a5b86bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d071cd8085daf736a131b3240857a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4da93e9bdc5877ff2397e16803292197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1029182141b473f0f796d36e0bd79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e2a1d9cada9b4e0cb91645cf0aeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddebf580eefd796c91a48edc01cb73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f216a719b2f3a2cd8b7aac9b079548d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed159b510c0e8b3881b82fe42a31914202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da419572de86e73a337cd8b7d849e71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2af938590bb2094e94716ab84afd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef508a30a0019ea5e06e1f5ec70b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981178291fb6450ca89e0248cacae04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a84487bfc5746f563396d59abca6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f178a424e0b29046794df3789dadc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84eeb4c6c216d87807d1f5626ae02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710279d9ae72dc4b095603a81a12d180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b0562e7c718d1da2d5f5ddb02a6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff58ec7a6285a93358e2f5d515fad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca609b720290a1d2bb078d7d5464d29d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5274166c53e11a7300c18399ee2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacd591b4d20ad4011045abfcb4e947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba990c0f77185a54aba2ed6006e59a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3819d3623864da22848e63482679217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae2550ba785ec802ef8ef66c9c115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cd8a5c1b07622779a0bf00a48e74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f4962c4438cbd5ec4df8640dd215220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450fa8e005d28d73377d67b8f59c6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257395943b1b92b8c549a13ab2b3b9b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1685ef92fe24427b44a4a240953807223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8cdc555f20e5e74a9ffc1910897a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413560b729f1d5183ce90ba857a16e27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd03f67aa66cf230c80d399131d6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27950ba4511bb53dce5f47ebf58b677b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554ab43ca5676516b0f4d7cb1762294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c06dee0516554a6cd5e394a98883229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f09bba4a312bdeee304f84a5dd29bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3071f1a5b145a237d4627606fdc0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84337d6f5cc0b8874cc89c36606996e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b482e29c3a0c6d19da9da37510db0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d70a43f14fe22f6ecf767df71f27a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3908d9fec66fa833d512fd912d8dbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29b4c146a23ecd8488084fe38ca9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90cba9a5187d8ad1ee66d70c6a396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601a8e5a7f93924173c04ccdf3580b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb46817a83f1de077a9c15fb33c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c869a7dcb908d5c908a3c53460b3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c701bce09934ddf1e495780133eee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316aa606787305eb26ba5e021070e0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c38859f5529c6482a4b16d5c79debd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f98e8dab4c3cb5301e5e687521e75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108757cca26e83950a4cff9e546911f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71b17b6d97082f5b2ce2f702dcd45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeab34e1955caf7a5a78d73da0ea8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f51f87ba01c6be12dd0156a60697248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfcc738650e5929084f940edfe1959249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60161cde9d66228986f9cd36611c04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fcae406ca0b9c98022d3064f7bc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a91815daad94b61ba1f689f0879e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14314cddedd38afdbe106f2d2f0705e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdec29059891d06b6ea7c951fe2d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da2d4ab11b5b3402da97cab311f7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a062ce7b00ae65b536354ffa0601f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931aeab4b97c7cb70a947595b13b439257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff573fbb30eeef1c269e51b1ae4ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb485a3a11698c45f4fe8013a026df8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b732e5363f52621530b559a575e2ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e3df47b7020cb160bfbf2463f7e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f986c65dcb28416d2679dd7127134262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdcba47ca425c8f2d3947a236019f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686e83587c65aad6386f7516a38510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a368784d02113a72fb798b52239b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19925d5f00e9b0af3918dc50a1f29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc85c23fd01dc22106ec433e051856267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b7b88ebcf088a7dd020846a9708b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102937887c1d8bc5a0a06e278f846f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1f1387bde1d9d5e673f9cd6f8ae6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e7c0b0ef9cd58cf4b5cbd39956b57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afeedeeb3ee7bc5b9fc32dc8d86a60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badccb7ce8dddeb0fdc7ea13b62d39d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c847cfc0f7ef031852cb916442c442274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd1e312b48ff3a62ff1f98285e08dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663589a00d5821a4c53c59fad31ddf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f711c4ccc780585eab30e44674260c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25abeaf1e0a35010a7992a624f03f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0659fd5a88a472ed2afb996f396d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab772c220325b11964fee229a294d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a02ac46845a1112a7785b9a6a1c51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ada9da4352d483c3af68cbd5846b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265f61b0502f69a01d31ed8e0e2ad2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8453f212e341044339b18564b3af46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e93995beabffa2a11f0e31e2120ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91343ac64e4503ea353df69db0a11264286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12787c9dd08aca7d57ff920f6f8c8891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7106954910c0a82922723137528e61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e035eb5b12277f924bf46361d26eaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010633719b565bc1eaaa6a3f14421aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6a23ed95c2e30ea863387d150c21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f89b43a9595f6dab11006f3194ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7921ff602feb5c09321b5418046d1cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695605bb027f7c8d97f8f227cdc3a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed404f89e6fc4c0f9563734fa50c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe219f7e2d692d4fc4f4d8385d310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48605005cd581d969abe2e2f9f856b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe60dd6e44729259075852ddb4471e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db890667c8bb59d043eebb818d00ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436456315dbabb04bff818f8dbef764d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092180d4186c6c9097fab1f368fd315b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d465dacdf65bf23ef0f9ec3eeb54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e2daeee6223543289ebc59d9cd06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832eb17ee5c097c8a55c731c558c118304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c3acffad48d7d2ab12e57d27a446305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79eb6318fa62555bf5d997caba0fbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958fd0cf4f614ad389c6e5a22dc1772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813601a241ff582b25c7c450158234aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4acfc91fd70cccd27d2f9630b4e52d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b002c619885a343956824230e443310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed41165b8cd97009ab322a439825f1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4defa2c275ce2c88bbc84e26c770b81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1562c2684429fa3f8caef7b5a7ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b86678b642af36cf689fd2ef0ecb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b955a3e480c3b35a48a3cd8ff86c36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0ddfb9849d73dac7f30c0180ed1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7766e30599287bbe8ab293091a9b5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751a00e243cc3445fe7cec90f45390318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6d555897dd9ab0a2f213251effa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d0f566f4bba029f17f4e16de546f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691ca1816740c29d2fa4bded2f76e7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60717fd4006cd93e68bb38c2a4c54b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be0ec75fc6de6b4b4b1a176333308f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581483072698c7f11ffcc85ab128362324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f93a1a2534a56be3618972da6667325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>