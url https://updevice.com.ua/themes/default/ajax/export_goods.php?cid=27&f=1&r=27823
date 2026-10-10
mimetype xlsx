--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435495762d283ff5c9ccaf359408fb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc24f042ced743174ab6c42d49cec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fade0a40b07a190bd147aac8878d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596368b3fd17bd1a5f20dc77bef84464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd1d56ca0588fcddd4340adcc0eb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795206eb459550d625a921db37e41b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa8e55d011c05bd1c540f9f10053d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c338afc3f9fa9afe5a78c2cf9bd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a683224c493fd33bac0eee2778dba29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2acffaf707fc2495f701ec8ef60b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585d5c5af11d207e7e247fb0970ca011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa5fd835f648746866c46638a358012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd426a9971b3ab7357fcea7e9f6ebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97e25d85f85b88044d140a6e7634714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7184d5a04f3e3450dcb2be7d0680815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a198b0e3d123071c2b51a5faaeb93516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0667104d0de7bb8f2541f02f769117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba519061d5d5b8e9666e6be029606818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c142ca995ad1efb1a9350deeb20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39673a7049d06c2d8a7915f38cd91e8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ade99ed0f55fb62c2aca960dbd57b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6335b4b8bf08b65e1d4491030a1ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9348c91a03c760b5faabffd657d588723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a49d6b07ae5970ec54a5f4cb1b5a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ddc1aa50b183e09d819980f13e00425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119064da9915c287a384415888a95a3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fdbd853a7585e0b53a27a58f011a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d25041056ada144f0ab4bdc80cec228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aeee12aaf811f612b3af0cfcc313f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d9783b50e0177d1b13a789da86cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d8af50f519481c8ec264f17b392131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcabeb6da0c1459b14bb90d9ffaeba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b308e67c2ce68a76eb9b78de736933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10648a3ecb1dd3bc4b2f797b63b7ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc63493a5ccb4eaa32da79c35266c7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772676fbe3da169c62675d2442904d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974afc0e1078e2552dd4104583de12b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5cf0d254e5afa748122ef5421cc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0f5bc5a1d1aa5000e8a16e6c9dcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2c8548d1996047d32b209d07f78c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21c8e7e0de133fc506374fc41ae1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3753a04811897ead052fdb3c2d9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc32673794f72194100294c34ad4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab94f3dc99e8f2170ccdaeaacfb0d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b32a8e4a1aabcc57d4eeadc2edae2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b5d2fccf0c3759f6a95ebedf954f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8792a2b0835c6a7afdcf8c2d14c46a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b98d2ee808bc2865ed4c5c9f783648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144e38ebdc2a17a2dc8574e30d4e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b114664f8d79121042a1a36823bc5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86c3e942f9f50ed144dcdb539692e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d39861a584fca308c552969f084252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646623b38c3930fb586eac97aabf142753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd689905e3faf789d1ae858184b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724fe5a9ebda5559aaa89b836fbf4da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9318de6a8a65948d363a61853a9d95356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e98421f788090572ea4c064e718957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ce20da07e2fd42cea05ef86c1c5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c0fca80298ab589aa1a89274e3a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7e412b73f9ba0c181565375d778b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb31fc50851cff2652b8b918724fae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a775dc13042bc312a3fe923c9623162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc866c7268725fb0d875177433f07363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e5b7e838a8174e17cae92404da6d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da6ba9c183248aa6e4b5ee047219a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ee38a97bcc9e73b2c03b92b125ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ddebac9652ac0d326ac358ad8dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f681b39c410af0bd17fae407979f5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c7e54bb124b3411d3c94393e9e3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1beecd988117fdaaa4884b3c1b09670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d848eb6fd58f66353fbea1b82ff56a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631f1de5e70d6617d941d49fee623272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc1824d53b043b263d1e4c2d265e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431c561908da7661b712cb3e88e798474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88d8da4c7552e1af70bc041ad275b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e840ad1d50a839b020bd4f7ae61676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808d3cda5620cec849fb5157e1dfd7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a11d7d86446a43f8becba6812b8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb692ae20bd3f4c62cbac3f295b5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84cf9cdd4c77219aad1637f674dac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67f114de8ad4ca94b851663e212ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610651f29dcb5b31bd31feaa29eb1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963146475682de17635ea06f6ce727383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b2981bdb72f8d0c6f374f5b8244d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5985d2fc2f9f1a2c65ec2bc995d4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c025949a57bedc274fc6bbcec56c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa1777f7e4dcacc98e2e88e40f7b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0863f7354506b09363c32a1f62c5e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dfaf92b59cd8586316d4a9e7eb58489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01582477e413d2fcc3da696e2eec6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8471a2bfd9167e853b07288bbb226591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e44d14bae05e74af5a37be9c520992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8bd122b95086b77f64fe108d8cbe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae042c1cd0b8acfcd5c3e95b7a301294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa49437486a7e1e45dbd4bb1859f9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b683a9e0518f55d38e65f589eac0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1db5fe45b9caf37ad5a6c032f43a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a36e4a8da350d5612af536996f2a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceef15894b225ca0cef1ee95c6c2e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb608d3cace77e0c7c58bc409ab319b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0107aa854231ccf21ed3486618f513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07838c21716b85778d5f13cbadbd436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ef4d47f594f70da838d755bc44ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69126b3b22e0cf6cb8dac1543771b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c47ebb6a053e12cee4fbc765dd56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e55db9b6e27803475062ce0f6c79a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae608ec1085d0ddd4a811322250a36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c286579d0ecf0b5ab7cfe34ad03d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf244006d57556b290de7310d8b5ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735c1f7918d77bb94c4bb7e2206cf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c831bc4a2075b20355dc92ee1e6923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1204875d78ff1145d74a77413a2168f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad59d00c6c7e11e0fdc6a0c31b8aa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47854eab86be5a74a2db9a1581cfa48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e1e855b8d7203701dcac379fbc27e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a3e35458c386431f10be9071e7ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c750a009b618d8899fcd9c40d8641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3f807478335899aa52be58e8151f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60d988a2e3d0f0bbbb090566ef95c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899ade091d25d83f2d6109ba070b8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf12677ff72f155b7a6bc8c33e3042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236905188644e1f6fc6d1a2a08d029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec2aaf2831dd46a4bcd49f8ae65477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab14d049be83688b256edeaf00dd8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf66e2eb05d59af94a9448b4635e638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad5363887c795f6e0aa5a1bb0e3fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6f8557e9ffe9f797131e30d42b31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e05ef201430e245ed9a0a9e5e0b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a53d0bfdbae1b04a843466ae6e5cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c9b5b7be80ec2bf7f20ceb3579ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d1bcd957dc377bb7d11490a63b83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b10536122b54f3fb356a7c4fcc01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f7490d46cd363636e7fbf3118239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ff4a40ee7f9853dd889304263c21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd42f00dfc9a3e82dfb7ad43dceaeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85c3b99012d4af7885eb2a55eb80c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4321fd67dfd0b9f013de6604dae2fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97166b2f5fb03f4310fb50aa65107138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f263bef86c7c9028295325d2bfb4e4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a1bd0ff58e9837597d923a9d9bf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592135500f3396d6c8f07d956533e840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83e316abb41e70b02be799d7c2cc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ddb9f28555f52fdf970d4cf6d5e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640013d3bdd0c3c2880187051f8897e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed315ec0fa2edccaff28f93e29fed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d91d9973fb2d5841cbb38e49b4a81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7975a76dd29924c073c7ada63c836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de96606fabe71bf496f9eda421a135148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9dfae2db88e1d20357e15b2e1d98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022be9a5f636c4b59c04bb653c6d063150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143cb18d3a8eb9dcb15a5c93f93255d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc16e14fb1a7a2ee2d6a6186ba6c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa9bb62f3cee56f48facfebfbd7550153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062c9f8ff9e3a6af7f7ea72fe2a157154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0453f442d8f4b9ef4053db01e0ac0d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81869e5cc5d734d3496c38695c2af2d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b86ed965fd0708291dd8a326d9adb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c820db6c0d4cfe5a814e65f857e56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c5ced8fea2336a2b97a83d7b9d6a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072857c5bc252370f295218c05c8b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0039d1074b24af50858c8ac4724eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c78ad3e9335b6f0e92dbe97d553591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64232a2f98975a16ecfbf0b6c5580163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277f342b468e9af93ffb2c947521b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99a5fbedea099fba0bb242cce29b6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea38dd8a21b3e47a31aaa344b533e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad2be23b6280428e7dd5942596f270167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59740466151b8e3da0df9a5d00b9a5ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed37a05bbd62a17a97e2ef394cc4d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c17d43fd81c0972af77bc7ecd153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9757eccf9d9ac49e5dc37f201205b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63203278255e4dec6e4aeaa62ac2fdfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dff094279c898bcf78987970f511a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c4ee95df119050897edacf5cf011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7625510774b46cde182e81e9b97741175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d024b59e697d26241451134b402c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0b38fe598f1450a3e05f29e274581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617f828e1835fc7877b574b2b6f2f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528b1ce1414121af3dab357bfc123b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bdfacafc78e81746ef420bcbd583b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232edf6f7a8de66cc20ab4cf277221b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2958eb142d63c553e9dc07f7e1bec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd4a3a32ae1f94d2e3d195b3422af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ff5ecf0078a908fc720e8e81a42d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ad99c5c6a1843dad5d62c866f7505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1964f30ed0fdd559e29df5fc8f91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd53f4df55ead6094a9e316baeeb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab44e7231ddc4b2982e7ae983de60c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cedcba5154cd208fe20a539f6e358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a9df3fd8608a622c377673ce5f088190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb86fea143017c9e3c16d205a1eb96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963a5bdff31dd13cd8f6f7687a481fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9fb3af746a819823e5b7af08c6ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b5bbd9fdb02d788c80ba5b2cb574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08933738fac9f6b3ed11eeccb0e8ace195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f9d1abecd1af856972e81fbb8b6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ce766df0dd849b6947b46cb1ff49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f02dc0af34a89c9ac235f7b16a09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf9f0c57cb2e12cc8e4d81d39288cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe29829850376f4b343580492af31e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9b8bfbad7d155e3a762ad29b08f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6f5babdb7b1973f0d53211bdf7a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563837f1a7ef7422b2cd246125365f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad480ac872acbfb6fe6e847f85d47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9c82ac709aff8b98e7863cf9d3f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656b29ea23ab03b70e0498680b7d4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c607591c7b9a8f74f3f464902c2c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f042ca45d213a67082d6f43a174e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4dba071cf74bfe632d44fd97f0e99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41190b89ee77cf959aa824ad9443796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444fbe45f38501a9f2d8b500710759211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12f629b30c4f08f8309c189b499050212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c37685f34b90fb06523a99ea9dfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e680c9fd561e2c3ad3071b7f0e3c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705217d1c0e04189e0322beaece92dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9d1ef4917cc24aef7653f97856f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3206783da53b382b9c78c0946e7c38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef88921eea22b516168de6e697aec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf82c032a5e61644de60c416777587a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd01dfc0b59635a8a12481c85297e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9cad12f313e16bfefb2cd8a933913221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d31d5577112e4ba2931694024018a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641850535fa042403c8fb0f18e9ed2e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de99159a5394b161b29b1d8428526224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d65b413c751bc0ded81a2a53680df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783db18fcd8e0b0319e394453a6b0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0116afa834d08e59714cb84706f8d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d7ea950dfa211635c42afb2b1ed66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272613eca659569821169e4910eb0a00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497634eb313080639bbb9c4ba125b4e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4194fffb3eeb0f23e2e6337d7246a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4958da945031003fcbe815aefe3dbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba025781d92982d1b4fec26c42e4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01da6ab80fd2bf4ab9580d3661c555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967bec2dc411e4ec8c30164c039aee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ccc9adbf5998e48b849385010b5b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadccc28aafacc3926cb161bbf319df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4589d3b19d42603dce45d3f6105517238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073358b65cae4e1c823656ef127fb7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ce8c027bc7a3f66a160f1224e0849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f12186726135682ba08835c6a84eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95582693c0645b0bdaafaec48a1df6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492966f2fbad9de95b15c36e7303ed1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93413755aa6cfaffcbffac9e470c1e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1d5696b54e75cbdf651cd0143f04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f567aa13e7a6956f786ba787866f50e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a37afef92ed4c28c641d9f88fc000247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748ebe5bca745fde4547f07cb4ba99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0a142556fc155ccd9da16c90c85b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db0fb4f373719cccf9668ceb08111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9179b85d8846bbc1b87875b29f2b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9f07f4dc1d23665927fd1c905460252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29582e232c0cb594a2ad2436baa1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c6da996d8ab3242c46200a35acc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188233909d5407b43dd5650b36d1ffb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c13ffef7befba69711938989f7caa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985e2d9796e24dc4ab7fda5c83f1f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a8f69844a3bee255e585a0b90037258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624bee446a2a6a75a2a4c95edb2273f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097cc010324fa9800f2e8ea555e8359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd193170181ccc8d0b93074c92d809e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef1cf0220309eee6b7a2d6d6ce1389262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274205939b28aa30ca50219820d4b4bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3359a915c8538fe611c37fc309d923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b4734ed161895b44fddbbfc645c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e23ab5a9f392638b55f3fb080d80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb0c1cdb0035f0c552f242e89d91e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668508768a68ece91ab0963043e911b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3ce538ae8fcf26fd9bdbdd42efea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ae571acaa99b0f1c99443f9d82d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d752cebf28d16e4d70dce917fd5be7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddf08776fc2a4a1fd0f3ad664023e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3a02c84741ab407d3427b6ebd559273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105c24de1b248bc42dc5cea86b46011274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002e1f2c0a6fd7b224a116cab2ceba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d93b044d85632c3108b5fbfc02eff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8501c2135f5b4351b4bbcdadb52b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98241496d540cdac9547d5724a9f998278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ce9785c62a27389862f63a029cf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c056403fb2bfcd937a7fbe55cc3c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f3164e498ebac2805bac0a7974f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d38721eb06528143839c678e3b20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de561d2f743878052386650d07625179283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae275399d97b4c65b96e3da5ed84f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29223f200001494dc2eec4547f5d87c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cceef4b58b1e06f034364166d4d5fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6695ce622e700d4a3814e1a2f4392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40cf71d0a08934e2b510544f2aee0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3025f72f98ae7913c35796541acb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89942a383006a34e92e085bee36dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabd4c453ca792e8a70deacfc4480a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c999e9a5f7ff2bc4539b2147e681292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67530b6e64e4fbacee301831451c42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356b6c0157aeb1305f5dbbb570d5a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef38d7db05c7b323c442b8d1da8e98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c797f7f28cc746a04e424455708605b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013d9b09029d810d00fe2565a9b861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16c2788a4084b5ed0a3b43bec5d7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed09215eedae3fb5b897a520e6193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93d1cb791d3906cfd8cedf94b364b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517ee0220fc205e07117dd798303e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3017400d8fc7f49d0f36a12609bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57df4844928e8aa8d1cca3b7228034303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03730984f335386808a0d6e79fa64c22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d7ec3d411a36cb6adf3d91958a73d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e662978e9c09e0c76f22522a8c1675b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ff39f6e519b64fcf07ff801a3338307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d2317ba501f2b61cf861e89102bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3190d1a24bbc2efead3a534a6665db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f3049318221b6e6b3782bc0566e2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada238e0bc738f5510c11bc9bde9e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfba615a8b30ea7e35a0574b3c4498312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994a03335adcc5b6b8af6a6915944f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cc03e2f598e9e8f91166c77ab3680314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e06b29ca0c46b2c6c97b9832e71c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7610dff2150ed6f036065b96eb09c22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113069e02c5f22b02a2a723766afa54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38cdb13d8d6c62622379b87d436577318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be27d4095fec62682a454f9e617e76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113aa79388b30a90b803fa7cc618f1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0dd32674636dfcc1f30adf8b0d9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1267b29bb23a7ad5ccd10c11472b94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a196afaaa5f028ccf265cc641b88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da090f36feefc4776d63f408b45e3832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889926418481d633dbef7b6bc464b07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89e27f2bb0e0f672fc4abbef4c6ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5962fbe43d2ec80fe114156dce76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba790ef8696ffd43581bae1b7c52316328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c2ed6ca92b1b37c56079345a979e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354bd3ae21905942f3e84f0191e1a98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2c5223f7541c3c38bee0039ab095331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749a5a93135794ecbf5ba16225ebf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbc1ebd15197fa2a3733eb4406fe7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8e9cbd965e43c3ac1fecb545f99561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f1db2e7d140b389a8ff78d98d0d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6875d925144109d3452d3f33c63d573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630ae102915fa40bdb7538ecb9380cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b0886b41a8fd3f87b8d6ac002dd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf082b125c1cb1e7ba0a671ff84dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cee2047ff47896dd14f298b861697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6357d47dc65b9c1d8aa120a025f7d238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e998e835749b86aef8e8572d867d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd59d000c9c4ba32bb37c4ca44e2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a37575eadc7e680ff0adc193a4fc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01460a3c769f02712002e34908e99012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4bc926a1406fe331d6974e866372413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e9196ae0ce210188ff0170a4fe2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c645c756e4fc6d6b9e67217ebac1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc53c9ba64cb4881bc63f65328fe33e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e4808044e20cd4a6728650fe223c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b2d9123ce5462ad4ca0675cbee5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785c64dc5f7b80e3ae81c8a7b46d7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b3974a350d3825054140180fbe4d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc004a26cf5c756ffb789a96f35e9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950ce7486e4222ff1d35e3ccd2c58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068381b2adf1edef3901649f13e3d9f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab0c9cc1f0795e1d272ff6aeee70124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1857b8a38c7b5556323dccae5b33725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211dafd899870a87686e060d832109e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb2b5ac22d700f2185f0664719d1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3124082ad61420eab3e257f28a75d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383896e50f5e65e2b4434bb5eb378429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eebf28c8ea48536819cf0216d378f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1051ebdde02f1bdb3ff9faa504fa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9d7c5fd913c62c77e5e5a7fd0dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45256bd1f6cd7d656af1ff2e2f443fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76afd037f45b9b6f3cd5c37f0892734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0c85bbf61ace48d95180e085d007b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce851f0d4f2ac4404cc2fddb7523436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524b1bea4560c71b0d035c13f3760437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b6c3ba12ea4a34b1865b06767b1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5884165959768eb8bf901546aa38aa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9983c5af98ff916cd35a36daa028f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec1f3d01c64d22be3f4311fedbc55b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f19d3fc353da12018e95523c55fb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842282d1013defbc6ad111034b22b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181cd0c667253f3b0b3fc481b7cfb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492572da9b608e76a67cc583c288f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654664746bee9b3b3dee4e64818ab8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589edd2725761b7d8c63734005518a7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59debe8ae825b0ea27b049b5ab40438648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b636dfca69bdc67b52de2b3a0c1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce53c170bd7a9bdbf4ee3bd78994e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e36f733562b1ff22d976b6a47c3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0867304d5adf41ee1835b5956c728052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a63d5eec167ee04406182c5923d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dbc1ddaf85f45a903756b69c0d09454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cced5e4dac2244695d0ba1c3fe63855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef123add4a44d2e713a58b07dee4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2316a9c5d57e7591254aa98ab44057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078099a6c9b2beb11c1daaf3c75eaff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb419df24a6fb04a88bcfb569d11e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e753858d0e4c0a15dfbb5170a985360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb4794d3d13fd06a82a2f85027e3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9828da41d73e956447c853e4c9e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181350894ef78f3d7a464de4192298563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75a672a9a0e23814e05f63c47a55464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63ee3752eee45d2a10f415229043165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e37c20c04111d1764e2b9a341e92566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d973a106aaa6d9b2f57fe8f8ea8e7ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13334bcf3f356a7a255dc4bcbbf42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb2f326fca6dce2756dee85778d8b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5417ccf959fbb418ebfb32f2753f23070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8673c5daf2a185ec8beaf3a0837471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e015dbdb55d644492035aa290bf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab261426df8a0483f9e2a7a81572a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef4ee76cb95cbc387d34b1d5113aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f4969da7dd97a4a85aed6e5757f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d55450ee9c0e9675750352581ae7a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0e33db6cf0b8d1841ff5815dd27077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b4f1bc0af3509b48b777f052978178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6a4e8ae8b9989134b5a2a9cc71cbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c839591c125330d0956e0720034480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b74fa0bd6b1402dacde2b84ae784781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6be5030d127e8dfa7c0ad4d3657082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d45bfaaaefbbadb70d298f57488e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fc88e878edd46476ac7d305bab6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3619756294754003113cb57a6f862a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bcf50d7940cb139fe709f4cc7721b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaecbfb7eeb7340719b675b448e98387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c792c852392ed7baaf3345e9c3cfe388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7aa68a681ff6caf3da407257f1e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02ed6cb06caad7d9ec365416d8ca6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c2cc2349fd8dc384837b695e215091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be61bb2daee1b8dc80c62bf3be70f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb934d0ccd14d4810844039685e81093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad39a222d114d8bc9269c28fb3a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5973a013b4637780c5eaa954a561795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7edafb8ae5964e5fe7d1eabf705f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911006902838d6494800e35eade4d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc9d7208d3718cba5b3f4143f866098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8123024aca77918a1397d9938e5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba10655c42be843d3502976c0c8ea5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552a37d3bba23f12572d2e8cb76ca6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c605a9b3a5fa57cb454f116ce476eba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b6f9bfa3f1920e1fb745486067ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb89b9166c6e7de4b9d1a74161b71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ddcc51f6284fab0b3aa35c9b8e46d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d17f13fe9493e8c2df59d320d25a6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749f96004e7247f4681f5cb69a07bf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289abd12e8536002018645f7cf1db7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e925311128775f576130be69a3bce7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019ffaf5eecf84153912a202dc0386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8617335a2be70dbd8900d1465924a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f832b1bb8e8136a2a77664e3ed83ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80de2c02f1537131f75912cb2c5f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4bca0fff5f8fbc959c2fae6a010c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f084140284a9b940a629fa0f383ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e874f3accf83fc818433a17288cab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac226f8dee3163bf9b1a7935bc959f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024a9f7a05ea8b3b69272daf00cc27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238dfbe1c474176c6b5a4efe063b037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b7b3f3ea691900a4417b871120cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d93b1784adf2e0d8f91a0fd8802ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625cda632ec72912ceecadf0caaec5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c85ef9d9976376881be1cbb061e84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2635bd509dc44115d5d4a44eca31d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eca4ac3448b33fd01841f87f257437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725092ce9523e66542b085ba88466188126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c4ce13d7122931d8fa48ee3b2ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302312b1dccbb470926620a6aea0b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7567e8dca3e8ea9f39d5dcf51b93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70ac0f900c6281163e29c6f79d804130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0938984c072ad4688da015e2b4f79e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c095d56b5f7a757d489aa60f68aeac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378829e499bf5c66025efa414142079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e28fb1db656386db712df1a1e78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ca53d2edf3e6deba1f5420b3dbdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c60d2bc5c16c4ddc87aa3ef6211b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6be9d5451a01abb6060898f4c5b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9eb32c8cea3f237d1229bee7da75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461ae0e1aec5f74c228f542bea25c42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73980da40dadd7eafff4962ee76adc4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5ed641567c611cf25b941d29ccb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a207db687c4421ca5d64e8c7fa9c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a752db1c361ef65906fce57fc3d9a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebfe2031cca2f7cc30fb39df6243df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2a634ad94a89154449697bf12b9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9a9c5711421539215f8e9adaf5a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5176d910e4247d4974fdb993d1cb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdcd87df46a0d4434e4f49543057c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36d300966f0628903095d938f554c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed9ec23a7478fcda22afaefd65a2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1956519b91f13ed8f09023e81bd86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796279e92d17eb7f8eed64dfb3ecfc00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088cce723af8746a3adedd60f883782153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfea5e5abed02d48ee6480163d4a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b925b3d05c4b1c0e892d7b12dea748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5584e2f520e14f2aed179cb47da1f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4295870aa955e0fbfac37e78a50a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355fb141f8df4dc5d4ed99629d415d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ec562fac8d027a9d58ac7354f978159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed6e0fb50a0ef77aa7460dd162b494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4a28a9f333b8ba81cd2e7c6386ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4c73e0535b660498361719202076162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a9dfeefa11c364d8f5e21e033abf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b98a764274ca75d950e855925c882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ab0d30e222f09decbeaa1eb912b22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996467b6c00379bb75777a7f7458d6f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413142983477c38e9dc9c6b1f07ad93d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb76a0ff340c5153e79f201af7aa69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea12d225db98970ab8b60f34edd76f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4b6066ed6a3b611d05fee0fc2a14f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2fba9928fa985885cc6d693320d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993126333896befefdc9e055e41ec1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981475fcc947efaed5a5ed5f4e8dbeb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423af388784a4b9313b4dd5cdee5f86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b61dcdd79be3e58e594b5767e4f4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b84089bddd90811cae524696286a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a2f11ba2bfe1202b838958bf26924177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082705eb3786626de15bc8a9457ebf17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8af47b4788a8d9e8b1df5d4875ab6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc38cb5e2bfc771fa303adf868eab1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7ba8a6f91be2df77550ed24c645a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd727becbb31b887db54ac5866d2d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ddc23002e60e68d5f45aa0aead26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca0b3ec2bfc3c5714cfc716686010184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4476061d814054d37ae756d9ded3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57492a2cd06a3b3770b4f03f89e2ca92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d828ef9e19b8d657e45506767f3cbd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5c7bdf22fa2f43dd16c8ddf93c07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff493d0344c70660561b07576691494189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8765927345a48133aa6ef80f3849190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db79b111673f47e7ab747d1cc3654191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02749f2dae61f8b9ea2e9c95bc35ea2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e17c84a0edd55b16932d299c9642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c57490816aebbb56e58303ebc681cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5368246597f5d06caccdae25b155ea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3704f11dff09ddf5409cbcbbd175c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de23dae585d754f20948f8ecb1360197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134775a0c1651b75bb9d9accb84e46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35ed6351ac7d8e1617e36b3bfce68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761217cbeac026a9f3f41a97b61b4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71598e04558839292b7d4f73310b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb63b5ef6cee08dc46a891dcf6ee6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492d48871f16247a965ce83ed02606203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f880d0ff6a93ce6a426892cd5bbe3dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfbe2f00b738e4ed99f2942b189093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b907fbd9e952f86eb185fffe87564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5db9aa2a3657d01109a64f52a488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16486e80667cdc156689f833817bce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b0d4e41e6cc3d6ffd9d9009dc7f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4b470a07968fdaf1516335f9e4dd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a3836420f07ae4c02f963cb0c0e3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329019d31efbff6f66dabdef2dd0832b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8796114f1604b28e38c264f850d4ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae50e90b29d7c40503c79f792831c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c453d0df76b34541924987d3fc8156e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f9cfb52d17385599d1ae5df05006216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d66a8beab741ca1b1d22104ccd26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655d985db548807423716b116b1576218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7908958306e0e4246f62294c9d11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff0a2feeda926c0ce5c189702c1db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e200c7a1eae843b3750111195557221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce1e0ce74ce5271243829a1cadb2bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc004d9010961f05b05338a910f53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684021187ea9790f50364cde18f6d5b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1851f399b728cd0f48179953d997cda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a62f03c152aba463f1d12924ef763f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3b370c58aeba567e0d1565ea14b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17079b521edfd88736856c0ba4c99c3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992af7454e11a3763eeb150a8e24ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7b096bf234a3ba154d09c7cb2454230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb36277621d8fa5eabc8f0d6a5cd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4153063eb4a7328646358b9bdb76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652306c807f13af2149bb4962e681285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cde8e08d0057c4d7a26b42ccdca47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ec3a0a48cef4594a8d5e2daedd4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6912283698340c8b576cc84bb3d542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928af815bc5a20742d83afae08aff5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934190c189694d625dd006e724232646238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe97ee92991738b88a44a6d951dea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb8ccab4f00d313a23a37de8ca1ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed36ffc7d5a8a33ee73cfe8e3c9f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c4cde4aabad4b0c41a3c43d7f2db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060f1708ba824675d4210bc58b9fb3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f00d7df4014a8a6c62caeb63ff0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a8d16d5b294191325244056d0764245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7b549cff2c0e7b945263992d606e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979a17d782e131f66f580f52b3122e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0c0279ae25f3e56dcd199a106f33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605552b5539d39db2b4e4eeb2847ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4bf196756bb954dbd86d352491af4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a5ac2cb38179ebcf0dc1d6afd4a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4001c8b0ced6997a6957f2922a4682252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0212264a04094541c131032bf14aa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbfc31c7d1ada334296d805ba6870b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bda430384d7db55db00998b0baaca0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d21f2fa0711f8abef37fe979ad561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23bcb157da2c52c9c6496a4d5e24fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc13e05bfa84380e6cef7ca90140b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d130648efc0ae72e0b969164b40d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36846bb7929b244e7370752a218c7e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c71b8a5e1a7425e3c61ccafc6c52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad95d5fa017c3504f57c7c57c4e01c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cc168892fcefe5e8d82ce77ef6de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd90cea7c46cc27d0994a0da23ea1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893d736e35fe9b89c7ea9562955104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82782c5003489c5833bd3e65fee448a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd2adea326e811bd79dd852084979f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd7158098724d4feb96e8ba2c59d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482a48ab8785a8d36d909556834376269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f60a3c4f5e7d1e742f7df6e6f7f794270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b0028d6a51b0dd0b10cd1801516a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448061fc89974b28523507d873f2cf65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527aca88ade51ca5ca71e185093d592273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d654c56d3087f26b9b8223c345c6e08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422700aa4c1b4b9363357326965335f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b62af93e0f0af48f94c1034af966276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff435bd38687002e84bb66e0100794277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2d2cc5904cda2aacb0f25a10b509278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f749d0624d0cb8ccf6d054daf7bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bdd6d71b155956d2ec2539110c039280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c450c1fd996df4dbb5e1ab8854d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108272115a62b6c8630110b11506d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31211d9384e8e1ec2e00e99817479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4bc2900fb27a684265695ba456954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c90c44a8627a539cc87419823d02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741136a69327f57dd101888ae26e6e36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41272aa92cead014694a7d7c481b87a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a62d3b2af93e162f1ac23e2fa73e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fddb57b1438267e3dccdc0d4784f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e293fd0a29bb4c6fa5bf26ad65d0ad0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580932c83c4ed269f7796c2c5ee307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d2d53c3b88ea753e12364e0d4d86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e375c51c7539eb1c449c4e38716ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cd7b9b94442b1b1bff8024957b83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf5481e7d3c79273e4b4b521c9b62f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72565329ebdc5ca50315ce6db62c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212b07712f864b888115a8b739962d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd911cd26864993dfe19315a09e2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1f3c37cddf403b57cc56d7d72f8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f705af7acda14214584615e14c9f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374e70028d20fd6f6d48288389a7f82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb787c204754e60df14cc95fc84791a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c4152463994c4a1adf3afc04a043303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f32a23997dddd1f9973d7e3785f3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3093858f3354d85399793f5a44b98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fbe0c516894b0cba98857d969f6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b90ef11afdddab7ea773d78ba38fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf447075c6355a7cbeef81e8a7790308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a867c5eb4542e628b2882a1eb7a03b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e988ac8941ef7f0cdbb67a6a2693ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36593c3c8d5880f68c92bdac3b37ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a7c1ae8c569765a49b8e54e4bdf70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297bd6ba2edf6a3795ea10fa73b779d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42fc0bfb2a892abbad16acf67a27c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed3414fd2ebc39a28d06501f586249315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208fbe4ef54a15d66f469ed7803c893316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782856007c1f5e595b95e692bda2925317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e2c9b44356b04d939ceb1569de05e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5417b21ad39ed9e706a6c6515eb78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6acd26d59b35634d0a0bf394b9d919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c4059a5623662238147135d53c27b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a8adb5f6735c710f8497bb3376d40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798e7470e5e405cd2f291caeefee0f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4eba493bfb3d6cbb19a6a7fef110324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33074fc49324eed8c94ff11672e7254f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>