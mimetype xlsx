--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54c4a7ff2bc9de3bbd1740373fea641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3d294b54498a89ce40b58e0eff02e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313e00fb4cf0a55e4c2a7e599c0e3ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba42e246cba4384b08f44faafe309a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc922f68526a7579bafc620868e881815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d6b8c1a84870fec3aa9e7202dd096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d08ac0dffd4c62bc11fed1551ead87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a97b31c5d7939890d4f66bd4a33198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba72b43ca6dbf8fb19fe4f5ded5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e439d2a5520c5f8817103dc3ebec0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b967c46913add03af202e1dd619611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4d4a8802c32fd6a7ba9fc683ef7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b8ab2ec579ec6d886099d8628d8d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d83621bb698d4f173593f42b8a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276362f16f39d11302dd5a44825dec3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb529eff9732507eab0e91756fcc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24ae150ed275ea4e2c2062cbbbab0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdde01832e04aefb39188723d5520b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0e35bd9cff3b683853dbd08162a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09689502f11f66185a2d42d9887a15520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e004a92b1decdae643f78ea2dcdbd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8e9a50408be383aa6ef0b63c3f0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64258bf3bfb516dfe560c4d3c74052d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737d71d07d9182333416bff481f8df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25687509cd2e9c9ea95d5530ce0a0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9798e90e2b525f759d402608bde126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0257116cc73ddaee7ac85972186e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085dd42f4e16b302a2d963ecc38264c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a178aaa13f93ede81617b05cdbfede29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128692d1276af32a3b5b7103d5a12e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6425365edc7af97e3a4697132b83931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab98569e4df5d90543c61e0a7e88f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2436d481574e4ef68600b378cf3f30433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced1175ea00b80364ab3d46c994df334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb16b8ecf8997b75b5168f01ad702a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df386e638ffb690cb3a8d2eb4320b3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f5b136b77e8c0ff6cea0c7ec8ebc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194692c9ff983e52fced4871c12fe9ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda28a1a712ad9e7fc0366145f86e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4434efbc5b50e1c4d694475f1a154840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89795c2c3c1d0aeb88bf92f42f2543b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3889f828539c7df687ae4c897cf27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545812f44ffe42dee0e3978946717943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff844347aea02ddd855ab5c047c90c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f1e7446bbe61a8ccb04c7a13b69f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1260f6ca71be68317fd36195c1fe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408375bec9c5a64ec0f845442875ed1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9a6bba55446c6b09c2e2a3279c6e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e59c4041e22680365c17932632f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9015d645c863d84869119c84989a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16e5af4c767598845caa51819800051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d599b659642a89943d6d02e304616352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf571c5af558d0d536a7c48876c9cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac854915cc0199e23bebc875160fe3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3c3950f3b3a90fa1985f787485aae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df922329f1ea2c465e050da107f171056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af671ade8a7a84cc0298c7b313dd3f7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca6300a10dcb5d3d994917c7c1ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8526f1748f780247112fc2c6a014d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabea576c6904308447ac945e21b09f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fe81239c053ab41518f81c158a2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a828aba717ba16988a69d919da355462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9aa97fbf5fe9cc1e2e5060833eb1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e91c16d5b2b084f5f1c0112e9450264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18e98415831f98453951b6808470f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d426144143c00fc098551661712ac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e909165838391a9e4264ca4e15ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa78c9bc4480ddcdb41f16b709d24068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5ee83f5365e53eebcea4b80e35d1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b93c470940bdd8df47251b67a6de870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31ca1eed39215d9a4cbfcf1f16e2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895fb2e6fada70f80683f7a13b73f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979503721e74b9b5ed6f82392480efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35963a8e3077940d3b6f907790b2c9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62994aab237f5abe8dd2c94fbd6d205175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1217fbc8bd3fe43a7e0633a06508076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74671115fdafdc6b2f5cdf4ab02b4f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7751b99670936fc2d646821d93e2a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ea95c1afc1919e07ab38723d44ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ad03ca99cfab78f13f8455aaeee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c3ccace595869706add4d788c49981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c540ae692215d04035a6715169a9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7bc1f7562e6369306859483f28c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a578a3afd3578d31224d4461aa6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6fa2c9fd9db6a52eb45e548c487ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb12cd3ad9aa10775f3a12534ee1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26b6cdcace7fefe6e4b5a17459018a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fd8b7b55cd364d83be1276982c6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ae7d6dbe14f1472779de493b5e1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e5e36fa42c4783ddb06f8880ce79090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f423546462e7c21ec9983bbd67c0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3beed4f161bfd91e0810d1f3834d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c9186f82a05c7ba619e5178876ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb99ea52e8731063313c91965884a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ab62eb17800b8bc61500130dfddc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fdef8281b58b0601536700fbc24fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c2b0608f438319a0b5d89c8cfe2af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5cce5b898f5f0188e0ee0a095b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913de0e67cf00d459b0375468f1afe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3cfc50efc41bfc8a7d361c2c6e59a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f00a5d6b953702b90fc3d6814f4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3232376793c3b237e07e07225abc36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f85f1112b321a1a38a4b6f7a968a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfdd0f625d207fed5bc5aba2f9414d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfc1765dbc71de811d145de6f1d72c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4462f118e0c94feac75b73fc4a13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0587049934ad9c19b37fc03456145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921a09762facd64176dc0c85f33e3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77708f2dc9ace472cc04cfd6cff31b8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf5dc25646b54c087720142d9f810110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b6985819282a93e71b842ba72114111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f309cb4ccad062b01671523ed1104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063528db0805faf3b858c284fef0107113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525fb78e03419dc490c4ea6f36e424114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb405fbba5d8f87e3660d26abe755de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd9541598dc00dbbc801037217986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa4d0db3a5dd9e3dcaba64fcad03e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6efaee0cbfc8c5ff8cdb25947aee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4b866354738cd93ac8372d6cca99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbee8802fcfef4d7818bfbc9e4bae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d48ea3d26776846ac5fec467316e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb15a1e098eba0dd60e10c63fa7eee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde496216506e8b14810176fd0ae492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf86742f9ee7eadf937c84111e58b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bcda44d6eadee8174da6fe9e4e7b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b688842d31962f014f9ba3414ec9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e17372af3fabfaa347783c74e820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f539dd81fb070d3ee13007d3fe82ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a52afd12752e7291727d5872e8bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0eb6cbdb27afbf45dc61b90b72ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c8b1b64bdf5cd12b3c7746f5928b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e20d016b090e77f3c697dd628573c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2369c2ba764b44f614fcad5661a50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbf8f1702c22e64160a83d8c26bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273263800d50c17e24d3da6b897aca6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c56b56bc7d864f0ad6b9a3cf1ed8e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd873a0a0122b1e2f22d151a10b62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55965b71b3c6a60972c8158040cdcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd5f919ea179f9b3c5846681d8012139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed56f9005ca6e20130e111751cde80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c934a3e2b8fac773e0a3e749a3038a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d797658575db66f218bf0ddb9326142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b9d85c7e35dbe7067489e37f623c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348636afe5ca14a25080c3f7dcb626144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ab5430af1332327044a32a6063bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0149f28ce3b82763701e001631cc43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7427a845b42a11b2473140635199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f428ead1074eaceaf73fac21f5dd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeabe89e39eb99aefb33567b95248ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b65f5944cd09d199f179f7ef6bae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d99c90daf0e06238962cad4117bee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e447d42eb453b545f369229c7455c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db87fc1a275f873b4d59162137b22e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaac826da399d4c241c9a04724e56a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822d0404918ffc43a9fb76039fc831155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c2116d29d8e8941a87b142d7ffab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ad71325b39cce5e918f971e98513157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6dd16d8da0d37538df1d2d1793061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700cb96695fb49c20630ae00763098159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04d32e2dd6e6617ecffd6add58289160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76bbdc55c4c9cf4825fef183876e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f5c1e9edbaef68c39bb491cc026b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b280a14bfd1f1f7fd84dde8077153163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f835d352b2b7402efe57f895981c9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b400bd606566da68c4c5cf412b76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995314f7eee434cc674c8fd93cfb68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae28e21432beb66915c55ee1d1b1cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad05239bce1c5c59abcea8f4678863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356945aa750222a3c65cf4ba92d011e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1acf5e393e5bd46592f3ed0db15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d45607d864de9079c74d6e1d3b970171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6401d49f59a61e320d946c887222af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2c9c80dcb7d7500b3de75b137878c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4a36dd43b61617e4aac9fc86a63f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab72a96358b9da890ace847096bdcea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74308280993911a1f13292fcf4f3c545176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d24d734589542b14a30870aacb11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d5094ecc8682fc591f08d103d751178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd0f7ddc6752016235ee68dfce7dca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b18efc8ca345d6b68bced7820bf42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e97daccfb538271985cbd52b9748181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee15c767fe43c42f66b7ee9afaea22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592089ac64d105994e7442fdfe23e583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da620c8876c46da8a9a3756ae456f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf254bb10be74f2d1d3d2672b1d522f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d4e8127cf190319c78a29744f0d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5941b157655047e8d5407714953583187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee7e6ff4d1273364326d213274f94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997cbdae64e7a403199af1d709555d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f01de05c01c69357527003bdd656f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8e33b86648521eafff15499d4293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e56949147e53318452932eaf71cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226609341d54112563177a9545a452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7964aada5ad9abd0272ce72ae85974c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9520e851c592787ea061ae0e0c507b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3715f5cb7e36f6bff6651153ca352196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f0b6cd559601df1c822f3b0ca2f9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e6b3c55c2ba424e16f8f3159e6da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c7fc80899a23a5182aa1fae9eff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257da755b9ad15e99ba2b5174f82c29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccec0d6d782a232bdb23139d652edf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58b6da5403046c34fbf6acc490a0ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63425f123297ae60c1725f8737e371a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7be04e60c4ea046d03d9fa46140bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8fc496e90cb3d00cfa338ab1c09dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f3be2ffcfb4081d9144635a836cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e87fe2f32a21a2ffbde4b1d46e12f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd2cb48fce7fa0ba28a733b373692208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56c588af0ec1078a8794c67666311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4129bbbf6eb91bd1c316137e49451b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc616ff6fca003248ff36a0045fe5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ac8d417d5e60aa666926dd0efee2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb164f9271f0c1674ccbe3b85f7fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1748817876d17d45556a5aa8b6c9da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749c5baca2349e138ad04b4f0f768a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6a2a9b9c54de5a7e2bf095457f70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45361b3bb404786f7c45f225d6a47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b91109f5b1c646187174ebb040b0eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8dca184f87bd4b076f5b5c14f596e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1c7a2863d57706ec037f6decf2833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d4b029d84d59029021ed5cc2d7ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe2c4a6fa53859ca80e365e2ee72e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213637c1640191611e7107eba25205e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a992a763d001cd14d27e74d14892a80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d13f8442e47094537c0c25a6092432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fabe44da70e8e6962f3596a744d4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c6b385d11e9ddae5f041f54bcb7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a840b0b76f3e433064197fbaaec23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af812b75810f3bef5e943291af4fece5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d811b57ab3720593b9f0e46517bd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2562f8b8f972cae459005678530cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5ff0162caf6d58feb0e75eebb154232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db79b056b3a2e06a3255c23961c951233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d4a16444cd1fd3f2ae190e02e37c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a2a4bd1d79eb0bdabee7ea154efd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225500afc3e901d5a845c6e4010ed6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba51c3a288945a2359166de9f8f414a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4050c82ff0d4e1ca9f2a80d31cae90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990af309b143e8f68d0ae6a5a1a8609239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda815a9e35328c2710dae23ff0e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191df90acbfdd4c667b13ae9f582ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d462b37505e0985b3cf919b549d0aec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc1da7cbf76fe240fbf9b8317ee9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cbb30f5e30cd402043507f9579801244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e342838c1de07cfbe210628f65dda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5ce70d8411b64d6669f392d6e635246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02829bead8fbeccc89474b1b9e250fc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89d97106ac334966d6fc18bcba8ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413a521b40add1fc001b0e0af48904b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c6387b7b77109f813224eb94b1cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767aa95ddaad13f9b47d3be7e8d8716251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38ccd4570dbdadd85e7da5f2f9dd9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd896c1d900debcda981b4bd68c739253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91395681be5d099fb0722dbe58b71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267bee15c85ee275feba2e6bd8c0add255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e399d1aa25a151d1f0ef225bda4ab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823223c861ba48006ce9367424a3c32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c89542f262a9a646e97892f8d9b15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2244b6bfadbcbddca9386ef8b850e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b883b37aa449788aa08bde2ac02f7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3b96086382525c090d8988a2e136261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbbbfd327220538788728581d6bff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310759b8b4aba9537e2395ec765fc7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119dfe1869098bf6e7fb223b816169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19a9a216bc3814fa27d884950fd55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369cc86852abbaa54d695d30bfabedb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466fa2df2de6ab69e00e1876d14241267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e62ab09fabd8cecfdcb89e0b1d0d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ddda9105c727d3941c56167e9716b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bcbf578c4fe488ace98d3d4ba4a22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906afcfd53293d073782bf671d6a762271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0c69f040f0efef09d3ebb710a1ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe8ece6763595050ad8fa7bebd541273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc26e43cc78fa66b2fc44ed0a12de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d906c5a80b578a92230ef6958b5a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c720631e574b40585f48548c9362276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050ca2f04be42b651173f8a507b7db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c01dd8c466ad8ac69851f4cc85619d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e15956b2dcb619b4a55f12d096807279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d93c47f7979156c54b192be111b972280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951030a247bf7a63ea4097d1cb976a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e959059416732996f8cf0170fbc51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55556d09716b51fbc1983a484e81f3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc818eaf9ffe4a35dd923222b8bf4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a756ed1f319f40255a612508abce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907ea1c6a52cc2a67b287f6a27121f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe382be8d37522e532da693fddc043287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffcebd870724ce224112c9c8cc439a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca328f57bc9905caa8b546617f2f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff689357e9bb37a35fef6b962eb891a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396895fa5fea0e9a232e9aa08316b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a97821aeba40aa6ecd292a5867ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcadda1e94f2524b5254e80d142ab2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9815f0fa065f24de67b96af80309b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547df1f9b4a39d06a59e3ad7a139ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb22e35377545e11d231fcf9185c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356e4eeca075eb5d7470fbefd85c146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd1fd3582ee04616afe97f6caf113b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc783974407a2aa09ba967ee56d3412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d782c5427702bd23212912b23b61a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac46bc59ee073f30f941c5e6a02334301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe393c064767916968f4a37614fad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f45e116483635396b7648d515a117303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e63c7df70e4724a2462405d2cd30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e83d0f8a10e3935ac8bf988d0f2c31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce997fe202352ada5878385aa735cd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491cf8b55620680d4e545782c24999307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781825f2988011d1546fd96be8f1a96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b05c3060ffbf3041b82fc7aa1d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14459014a63121e931b9c4a4c588575e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23328e7bc6fd5f9697b3be6d47de1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de04060440fcf2c90859a59fc8bf0c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e281b4b82ab6f6722d4b93e4904179313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25c5b7bd71485e44c7d09c0fc67bcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c46883f7480a98dca82df57ed49afd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d86d73cdc8f3564a5547a19546f8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b3dd5ccb04451454f482dcbed472317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fae5b56d6c6a32ef33f8885b38231318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04001176bb61108c9bfafc4c50160a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d4f8becd1d65d921ed1a191c2919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e34df245af64a13ea5e0fcbed0abc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086afa33f0ecd61abbead07abf94392322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806fdd79bbb09e10ab52947e6fff0b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed70ce96b3454b084407630989e53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f77c7c48dbaf5c6676a947205bc2eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f48adb52f8d9feda52fe75f37bfef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313bad7cc9cd1f71165b6daa96560f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a8bb2ba57bf4a80f2d33547596f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249279b860475512f2194a91fa574d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580410c39773a0660f017029c8cdac09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab7a6fa671a1a605254e7105e9560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716c20a39f47e97b2c9c0da72db6e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040c7984515e7ccc76c3f5939940a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d08f8ac1e1cad12e5c302c66d7ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70584ce77ddcc43637a5d52cb62d122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2891043198bb9a27623e88597dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb79ee9dddb76bcac03ba7fe740df4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916bc4f8886e5e9bf41b5776e9336655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278aeccf8eba1466b1c639397c91426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ef5c4ae3dead4501b77880d2f7847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99973c5b710f527b8afca0b3259888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ae8768c3af3f8b2e917d929004fdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a58c9a276a2a3b40de61cfa7153ebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf031c76592ef6ca67ab693e4693b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7618832002c9fe84f0ffb3d8406cf4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba200ff71999d84db33c6e83348c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be80662c4dd46ade79ecab48137e86614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb3eb88f1d830dbb8b06a914c6a9da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057022bb8dd6cb727f1fb735650e48416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7927098a05f01a3f1b1202372171617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4323eb8559f4aed4a85baf2ad295d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccc090e0bc2911ba5346092ca3fc6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8bb6aae26c792097a5ca749b6a91520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0b7ad56fc5f92fd2a25071965ceb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e16b8d7389920a9b153b44db4a2e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bba457bcc60d2bafd8da6565c68d6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfa7c2358a400a37238c17897669a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0edfbf4bc1d91557dc152e7f568325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaf69c18a89ffb37e911cc92427bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870cbc0ebef065dfc8c4d73791743f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da69fcee43bc880ba3b9c4ccdac9e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0804216bfea958b563fee3bb68fc5ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60766f452e048746743f62f2bc8b8d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc1a0e34bb1aa524fe162703098b9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d7ca43a323b66a8c12b5ca47513332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfe2bd054424e78e80b5b20a9787433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e25656b901842f961c0fdbafbe63d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c97eb618bc019675290eafa7ee5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6503971982d0d9fd85b9838f1dcb1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c5b0b62f169fa470c214988c7618537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484adecc36b4a8f833b98f6d16c5ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa2a805d5f35ad680ebac8ff07c2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514b7082f96416f5fc91162bcf4ebd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3adade65febafde3275b2db52b00441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe98dcc339ef8ba4753bd30bcbd1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcadac75568fd51a6f67dbc3a256c8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243bd9a4e5c77a62e1d4554f76e57344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058eea7f98a602719c75c34c2bcacc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4603aa19478b30a4eb15777eb039246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4cfa7715b400a9552688e267f042f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0791d4b5532e12bbbd3f5f48f42a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a314e4e3810ccfb870dab406cd690d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b690298ed8d97e440f32416fddae6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4317869311732c7481fcb171ef45d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f106e8cad440af0cb85ced5d6b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b46adfa0094cb6eeebb7b68d54b9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e776ee2d86b8d4f84122c9d2a5bca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed797dfc5de8702d19e2df3dbab7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577b855b175c18af3e6cc2eafdf47656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc22e449bcb673603bae8e6ee7bfed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f263354ad9bb1e3eeafac72adb2a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905b568eb3060d13a0d4adf8c14c5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134e25ab69a6890d22ddf6fd8e4c1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d48e72dfbd161b438fe0360603ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c2f2112516950312ae09c8a348fee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b8d0314a2a5bf18242892e6066b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e373a2d12d42f7aba93aff82273764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28008aa5433a06516b9d96e6a1bf883e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5709bbd260293dd46778fb3fdccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6987f694605c3cef2f5d26389f1e72c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c382f362ec71e784854998c1394068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d68d404f741cd3b08c49055dc2327769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f1c1072b7bc7c18dffd829e1a1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce559c2059c09bcd06493ca52f342cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a244065287a13a2510a924a8f37672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a0d2b26cfec842271650b8927efc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba298f8624529d2ed36e1bf0ecf90bc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7706bf95b9270cabd64312973a070075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab24df89d27d4481a1ad803439cac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257bd24af28a155d44de52ea99fde6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc50f0cc0e79010f8507800a4291f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88af4ca98922ee9f9739289653a15b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311dfa48027e060124aad65e17a1e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a3e7aa074c4407b48ea6f3db212081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a22714494ba133a9da6dd59a146582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74dc408451c722c8559b7383cec2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c66edba7757e5cfee92ee29009d6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e298d548ae01c6df49bfaf808d370985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd98cd8498711707c08830bc0dcd4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c60833e026f1c3b782a1f615c92987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d958430a9f9b6500f925c3d4eeae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc07db9908b7d79a69e0cf2a21f880289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96161e8eaf4febce8008c67575a88e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f46db2aa709658e7fc9b37ce90f20491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f220aa46975b2d550b35272cfd7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ddfa91e77e4631a89f983cf2166a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5f63e7480df1988144355afc239994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae3513db8839caff95ec18f95519c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda227e880f56a79bd33a1ad88a77e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afcf3c0ecb6cb9cc85a4c47d9d0f8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a08364151d3cf492f25a7da5a3ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00cdce57aaec18ad65a8a0053a31f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eded8b5c1f8290fa47ee6713ea1b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de19414c987e5d9a75887d6b9c1f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891140bf10106bcedd5afe36576d8a77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9e06b8729e983953f5477954526e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd407825404204cf18e0e1c12afab1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246ce67ab4e4357d14ca4730569cff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1710076e9184672138de28601678581106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c9a828621719f3164c8d859ff7b7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d0b8be2bc5ea36c1e6db3d4ee3a01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82bfcb4d415466757e0c509ba0cdcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101b09922914cb8b016fe3cae80f6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e0a7907214fa80844b4f49601d3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421f9b9ddb96842f2c805f88a85e99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31cc6cad00c91c80163df8652a3e19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f0447cef81eb5fdb0ee0ef88da1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ffa8f275083937a87939412b238e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a1a8bd8cd4041e225a25279f2cd50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ac3a2874e0565996a28bdde312b6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2358d98dc38d7b9213fde34f636d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8b65b927134beee9d8c967a6993a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61316574883f2cf53f7b043fd7df0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eddee98193d5021a975c47519c3b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343cc694ad58a1f87e9ea60d9d3e2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df21c94a94f6af093e3cfa33f2d5e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6c27ffc976e8517317bb757d5142f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f7a5f8b9a48c1ee285f0b49e6cca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862fd5f806ee6ae17d836dadcf4514a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d87a2aaf24f93332c5e31299a866b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98f6994aa92d742dbd8492597ffee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44277f477588488a4ed8afcce62ea8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04ee9c93850d81cc382c44e2a8bc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605914748848a849c4daa556c63b3ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c08a5512d6a8448378e56c7719842132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d2ce67331e98b21b611cf5dd348c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c8c25cef8c2b7cba470ec253a965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514deb34a83726cad281c00649afbae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6790d21e5d8a390d4fea77e12efe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30caf3d503a95f8ba8f8b75ce14f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb381741a7be15a051b8d711eba79de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff368225e443d47ded6b9f9568485139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180184073de90033df0a90eed1021aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bda2e3e26b6b908ba166eb09f1cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4b2ce09c343934754c9d4ffb074c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9ad13584f1ce6b06921e98f19ed2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42257125a2971fbabf5a7eb9b5253144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8baebcffbf0654c1685bbf595b7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34fdc1eda31b1ed086ffc547c384e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb6c78f8bd2795cd33c30a4960b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b352d900c56eb6e2f1adf3f024171a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f31308a900682fa3e839bd9a37bcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08595302c907e05c574fb88ff1564a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1adc7e9c91786b5f7ea2a3896dec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964a6c18d01ffb47013784065758e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974d6492d28a2fba0b9d460728aa04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa37ce4abbaa0569b9d3420be9d2ffa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef2fec3b5832fe14e365422dcad6b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0af1e3e6cd9eeb1705d0c8e4ecf4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271e01e89cb435d4b12cdf20df270e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba4fb288eba454ab0583670641fe3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95571efefb050baf7b3b9250249bb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7140b3602f30ca92a1201ee9cb1b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e5348178d13762b9eefdeaf8d4b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd4301c39c65fe34335f3f1a9460b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2881084228cfb4736bb3b39a0eea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc9567de748caaecc03455fc7848fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1239efba41458754c0231a300ea534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1033cf01ea0fc17d134705a4faf5d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97624e9786af8b0a9bec5b53f9293167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab23dba73edc895d113511f1be0c56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaeffcd1d4279a7f9304aa07cbd2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102aafa2927c95fc5392e98a3adcd9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989a6f41155b6fd1cf78489ceac65c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756edf46453654fe197b2caee4667f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dfe78a2dcc8ff668c4ab7dcc94d3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52104949ba56e946c778f797944f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d49959c067c889e76576fd52c6000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87423f7282023bbbb55e3104d2bf1f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078230d890ed2fceb441c5a4564dc186177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf920bd79f95687aa251464a3178ab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3d4b76a2802054c8c8cd02549d88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421c8a5b0192ec112d90fe694901d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad3060b142bf4a151006e3220a064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda620adffdf2c018ad6f83f860db037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afeecaa613767b9f3effdf896c6b3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a53c01461025f35e9fc07895831e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de05f4e31bef9fdd9aff24bc9b1b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dca6190b7066867159741a91d6288186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a1153c94d54f026cf95d0c8c61fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a368b1661e5aab19816101e3ec43968188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336105ddaeb12cd4c071d91bff5ad1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d536a6ff436be1aa5a5de8610225d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6948f876d6e72984d47fa246c8e81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783213c59aa70f4b3895f0d61dd9802192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861992f62dc33a7c1a64adf47bfd09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747083d991f5ce24e26149636056d904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f3de363fe7d3f70a67791c504b43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f9f8c2f51a80b36d18d4a1e941452196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba272d0ab0c4b4bad5c6d3a814e3426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06237a51ea34dd6117d9c641404031198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783956c2329248866f816da04f613da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e739caab083847eac0d4c077329a8d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14892f0c0ce922d9f37a9d2bdb54ad7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b00404191d4f1bc66e02e0e40fe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08df295d0d31e970eb95c57b3971f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c9cdad4cb06ae6d534aa4561734a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7cc0106762031ed4837bed1b9eba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f38b8ac5e01253554468b9a7fb7fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e0707296ff7f402a857275575972a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a94a33e5a8700985d975b458ad60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87f99758fe42880955212286cff39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4dba1a6abaf78344acc34d7d686ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d035fd072f30de65d4958dba8e0dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16422f3d9faf402cc3bdadf249325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e53b5e5119715542f0d837403a89c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad999d8a835ad3e12fb7f36f08ff045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140e8ff490aa2eb782abee1c4a3805215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a191fe207c5e26fc0a45914058fe48e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38575fd6667e72bbc8cd4f522fa10595217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd18729627c116c0dc33efbd3b5581218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11d80a787e5308098f7943729fedd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5a3189f51b17ad8da6bbeaeb3ae86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6089ae31df4cd2d4eb2e14d0fc61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674293cd0ff25cfd93db885efebc13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663f184354343a7d9ef55a57508cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee809d47ded517ce308b89ead5d0eb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c2cf861d9bcd259413b23440ebac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc675ec8c2599c499a97848e3da995226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385116858eb814272046c6e418e412f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d986ea9a9f27b4e7642a7cf1bcc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1504e9cfde6448a77f83c6a356a629229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e2e7eacc1fe152d70c8c43c9eb08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486f56a7bb85674dcb2f13a9f733d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eef1ae23c914f6cc21aeec6ab5cde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1dfd6174c9a39904eb1199776c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669cb09752cdbf89417f35e7d52718d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a6468e672394dcc4826f08368b81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c68bc47a6c2dc2dee956e501fda5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fe37cba4fa065393c0bbad1b0a2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec51ceb1da9d19aaa90ca1f87c5438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407343076388799f31125a43df65e9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339606336046341f07e05114c36258a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9699c412c2a41695e669f556e6182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53651b1127128569493ad65dd9939bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d67ba2741370c03018f07b5b4ab81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f7108392ce3fc2a470e11d342712244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6df7096186965d324ff037a2a227245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217148bcd309dbbd29abd247a2d4124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec07e017a06578d9179d61bccd4270e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964200ac33b53c58f05d16e88414ff8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e4fc04fc5557e624d9816ed40eeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776e33b18f56ccacbd5f2b0c2aee88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736c68e1fe436e2714ed78f16b6add251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8681fd3f5f3e148ff6b35cfbe532252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d300946769aea2d099b2667e5fa51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3c871cfbdf8fc0848117098e5812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed928797f63548cb62fde24a3a838255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e536929b35dc247ef20bb440fbc53c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7ec06b85ff021b143db8495da01ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277eda552eb89fa1de0dd4716255cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3b48ae3c24a712055b01438377dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb679c1751d7263a6865f79eed833aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc55b5b02d7d9996ee8e31429ef7fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d1aa3aa1f18d08577ce4aa14f5f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8776ef5d86f917849a587d459178b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722765ed7a22203ca7634a003b38f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8568c35fdea284e3f96cfb76447ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb041170536fc556c84b5e9f1ef26e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fed88af582b8e7e5afd2551d02f21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f52ccd62845206531bd01067a08a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34613dc4b2709e656c12883a7a8b928269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c178c785d70ebe0a2f811455fb4c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf792a9c8134f3cf40f1b3cbfaf3f17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65660ebb2c1144f786b6c90928563ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca821f3d1180874efe15f6fc72833273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09175e0cc1f36256fe150b406c8636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56f542664c968420952d4fcda528d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a947c1ddb7740f5120b619a919d2e8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c87d117920ec798dc0ac64ea47be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6b984ea8914171735e8547a58674c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc76ec80fcf5dc7db3c419ca276aa38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d652211ddf9e219bddd1b65c306be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97001619b5d766ba608f0e3b19bf34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232344baa21484183fd5c96a5b7f756282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3dffd0f2187a3b192d5d7e441806283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257afe2f1ef02ecf6a2dbe35d69d9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf8100a5f0f968bec2685ca755275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f24b3470469a1723f5e27457a34ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c86351cf6f3a27eb3be1ee9f29ff7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b09976dcde7239f790765742be79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194421685bbf511f6c06efa5b39aa2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e29a1de6eb55b78b3067435856dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c78a25fb0931f3725feaf717ec90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d27f9f42f6ce3547a4b197c416e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ce02746eb29b8d450028f8aed5f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d2ec112c197807402aa7db756a79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a040080becaababa2427f1b8396db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe0e5fc794d4e41029fff5666597e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a96e58e631eb649b802c3f7116a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eff9d3243657c026a4d71bd9d304e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea80628f4c3ff73c470d1eaba66bd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab6520c9c0ceac9cc5476f57c67b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012675d5cada8d0023d3ab5f49b65e47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ebf8ae2b809492b7141d66202f845302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12110b87a18bcbb6f3104fde97302303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689e4e2ce47fca8f398dd031335276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214624e9be3722783b4443b8d7b0b295305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43dc3691369343c1b01dba24ab407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c3019fb8257ba91d1afc4d3e9040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2a01e34958779516d9959d6ea686308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c94f43f177697fcc6e13889718de6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1a4f06ea6465ff40a2678d3a2ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44339d0fe3276e97ce3d60463af40d3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195024ea523b0fdfe7cf47fa2592b30b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b59eb368ab476add6eeb25738e1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127769e560280d062ac15c308fafb4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053b3cee521a9005fb3da750bdd0fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b046d8d9d74162656f853863552adb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cdaf4088348979385739e1c95baf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7de9cf64806b08f5780a572f9be0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7217920396bde4d04dc60251429b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748594d209cf1632216e62e8f5792ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8244421f38f7e557b58a07b6015da5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35fc53a9a676fb03f0d9b43052bc0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427d8d1de912f8c42b88bf9e6722b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c3c9a40a2fb25d8611b351005a0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32897fbde7c3b66aeb4b68e17c1434d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>