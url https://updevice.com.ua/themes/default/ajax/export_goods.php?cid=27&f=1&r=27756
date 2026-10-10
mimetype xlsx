--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee28a16e293ad82bc0dec17c1b72e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be12c0d4dc25fd847fcf8733d44ca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ab91e31c120206d70de8ba9793473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18985710daf0c616e8bab349e485c004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb088f4aac691f9f08f885b8cc38005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c9a974afeef3ddf92dad0c835ff436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f11aa4cdebaab8aa1f0d798618e067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14f8a3dde999ee47fcad615771be78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfc9219c3f9cf0ec7b7349dfef2a729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8112b0788980ab7334ce0c7e050c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab09dffd02f9ae45eadf0fc24ebde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035cd5810921d87d5e99405940519112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6bb5523a620742d7cd176b2ee37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e5754acbed1ce8b777420d30af20d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991440510cda90c395832a01c4e6efc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513562b973b616bc6a4dc8e773e3e85f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f5b378a122e6b7bca3d1c88cb7bc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0fd7c13361c5da6abd8c56b44b5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1097abd2c4283fda5087c736a5d06619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e2fef52c0a13cc1079cfab355020920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362953718ce90f8aec384cb5b639663421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc257db135d3b849757b5fc74d75f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba7eb9dc4cb9b7f834bb626adaf1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a233b6fcdd236c3968f2d2ac0ac1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d18b84607a4a30af0a75e615b25025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e15995f31380323a241c91af04424a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cead01660562d390b8c477dacc1f9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977296f4d8ec831b723648e84aa8ebaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360c4e06e35c6ddaa94246b8b8ab5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb722283527664fad528c6f81e9332d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7ddde855f9de65222413194d538f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f248f8d1155245bf76385a722103b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b923e13c067c6c72a51215100f3f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0c1818a187f881a027a19decf51a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ee12c1c8ffed36239d1b12d8518ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dcf9116b4d9aa86305bfd6dd7b76136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da427927630f8fc67823c856063be5d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5abe441206f8c206acb8e9dcaaebb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323dc951d0b09529f3dc463dfe4f42239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbba06674ac4c3659eccd61d078d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27427ecb2d81a0320aac031b7687c08541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a8de12eb6064268073dd5e3f11db342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13aed7ca689f2baea40dae6b4ca93c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e1db65af45c13eee99c5077528d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa420cfe3fdf15da7b5d7cdcb7c8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b1a8ed84448201fde2eadab7df7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b168dba20c33c72c0adaf258238f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d7758ce520cdb356956b252d89efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3c0ad73a1f1fac230f88909075c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d273dcea0a1881511fe583a1806e5b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5bb3496c0a5750d8b2fce56ea10551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fb5013d36fad086e4b05defaac1da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800d57a37a21d7e050ed49f8d47d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c5e52644222ff821b2f1f348f1d3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c7edfe2e0b050a369be1dbf0762b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d4941267a7145e9b42bc0f52461656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db087a63ba43aa1ac265817d5e284d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028961da2f98c7d9afd98467ac5cee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705404893abd4d601b5b7b81312a0ee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089f84b8b0c3b88a0682566a6c142c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b254176976652df4629296cac899761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc941dc33a9fc76683e57252b2e9dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eaba2c30d0ff3e1c6681573e4b9b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef66176efb225596d7936bdbbb82ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37ff8a706f3bda7177c4f53cf37a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bff7ba84475eaedc6c2467570438766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c6c6d0d4d49e65c1be87c426c3ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d75fc5fef77578aedaf69637c20468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936efc34df1f8a5fec428183345b095b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c052902febf24b9bdfb2c2b270b93e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab05ba8556eff19f43145451e0fbf6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b5d00cc4c528ae75064fdb08ff94872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f9b3beb451171ef2174cc0f2e74173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f5421732500d35d5b1c956222efda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e551d7ccf379511c3bbbde48c8da475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4852f053e4156163e9617259c1c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde083d8daeb35bafcebc95d8e79f7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c11c64c645a70bb064c51b8a659e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a8bb693df7085be098549bedf27079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db07d3cee00981ee7e3683cbc24a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84801999acb5fa38822ede7d81d465bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781b17fc6c3e9efff4c2d89a8dd9ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0b5da1accd6c2e194db33b91df9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d1db3c957f1590a58fc102a5f98784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afbfcf87efdc8c5c13dcd0aa64b84e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d61fcf55c3326c9ffc79c7e8a1685c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df05b2b3b5d4accd6004ccac5bd1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a042482ed6825ff424dd5b62f5833188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb94518174b782692107992aff6ad289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0077e68f35ed0ba583ce9c6732b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388053bf8f08eef034a3d377b0b01891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820032538640b35958034f54648f1efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdacf2af8573f8bf9388e40dd056a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f2648897ff193dbf45a9b5df3dfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbd215b6c98331d11c7fc38147e35d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94b00947412804f43dfa8f9b92f5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f788ca5a4ff64ec72b123185a89af797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe6c45276425cb0a2448bdb131b70198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610653d208fca808a2aae7e0f5af70c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60258e2256b89c147de817358a33627100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e106afc2667474f4656bd90f1f99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c3f4f842c0c9cb8641bf0a23c96d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed258afc24599ca85f136c45bb662a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d9402ec4ee7edabb32d63723d765104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f540f801241dd361c4be66029e695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034571a219f6028af7b0974d1c72a041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334624c7c8fb7f9c375c48aafc20d92b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6454b2762c12a51129eae9e2fdb068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c54c707ce3c280091b30d9bc3a4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006271bfb0ee8933f7eb7a0e4b217f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f767ff3c6e2d3d2c868cec8f65862c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b2b3a28ad9ce21a545a8a0a63ad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f8706bfc64d9a0cf3b4a7194eda0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c14d55e23f077f760cdfe46570f5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b992daee6a6cf802bd6d2bcdf78d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de7771f908b0a21ec21260676e4303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a193af33df0fa3de8f8be5e77b45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecbf6a9313f19c0b10a5983d94c6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374beb9fa70ad8de25cb779fd99189119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb33c8662648515e641f1fee4ab699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffeb0e7f014352827c5996748d52de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747492d9f18f49ade62b70ac91cb8a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9523aba916216c5eb901427939c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8c7990316bfe122b6da9aa2a060e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f75d0f2c07c2b0f78d67a08be992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c8413a0f39831e2cf283c9f90586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bda05211673c4a0edb14ef154be4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358657f2ddeda51b2437aaaff5fc81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d37faeb51f1091203cc44f2f00e0fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717506ff0446ae3398702419198032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a75706c01c2ef1d2315d2e7bd4482131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a48ed53d0c595e101c57e86b92196132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358fc8adb675fa8c6734739f015b70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759e815ed6c4410ea8fdc0fc00ced9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da49d98e1baa6aea0a1201ae9727b9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3380c30d585d8cfc972aada5618b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edde84cf2842c58273588ca85de59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e33126bcccd356b5f3b941b934ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc15bd14d5985ffcc6c69578dba0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3933948176cda81ecddb1264816fd01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78feb2b034db43bd4a40b81877f0123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09029e3fda3aff8db32ec434033127142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52021c64f55e888841f49d0a312c7b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532f15fed3e470bd1cf17a2c7f5af3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ebca67bc478f706e5212c9ff1f01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035183bd9e47c2a04d0ae0e7ded7c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113bcc302d1b5a0dde413663a5d913147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a185b7973335441a1d30085678bb09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899e7478bb9a73beb4d088e70e83df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4916eee3bbcae8ee06a18370d981d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cf275011d231eddf1e40d981b2dc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864695ccfae156bbc752b9d3c3653cae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de2d115d5c0313a80a514bcec3bb29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ed04221fd610aace16479946fd2bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862665ac606a8aa5f719211e6304cd87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5490e13d1ce7406e6a554404727287156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736929724e2013d77328b94494d7519157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60bd94d36421ac1528e880538f22db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9eccfec0dc29d6a587feeeef5e1bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc308fbc9ddbb42e417afe1598dd6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2254d95b8593fd92c837d417cc5b914161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3080acda4e11b7a125809f062f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a95efcfdbe1a3a01a0307dcfbcce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5378271a9126d4f53ad5d2610fa2b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cd955c85aee35a7b65bca8a64af80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7201bb213dee15b8a08bc62bacf44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b101cba3a9dacab4c00cbdd9e449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922bc730d7875af80fb9150f63aa05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20950b90f24f8405eaa40916be6f35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26d18eb9f76713dc0f371bb54f5bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546aa5a0290999ff5507e2e8b1e6beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d76b5ad9c885f05cb584df35228b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e1daab0f38a8e24a9479d157c4baa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9baab661a0491cb8fdf108e2d269c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949697d124f52795bdd27a440256072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116cd05946d5da83b913f6d388c4fa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49907fd28f100a2bf684ce417a0d3b41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664806cd4dbbad67967cfeb7958c243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b9de63f735c00a0b50be537ad4c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b718630cc3e936cbab2ae73012411180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7dd94fad9a95a7bfa3ce279a07f71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8838606a4bfbcbf01d6557857be7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d57d130fd207574ed7435edd86e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f44c31809944fccd34657081f361184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08e2e70670376ab2caa9710acedb01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791652a8fc31a001c5d2eb1a041d406186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e6e1ad2a7ae80f0ae6574decaeb75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a54bff154bc997cf8305e60788b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b93a1bda022043f20544d81fd039189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da7de2e51df97f47a084a02eaac9f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148644093dd14683525dff9e3b2192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc12072ff8258d4c3362d00f32603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21a18f5e608b6796787ca4d520f623193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1b389eeda7fa68e0e0eaeb53a0c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080eed0ffd1bb67165f87c8a23747f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aaf7ce463a9bdbd715939ef991ba2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1aee96d8472ff28283378ca10bdf7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770bb155bae1542e39780159ebedaab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082d3a637aca897035e7c7226ede0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0096806ba4e86fc512c447ad7c272c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97134aaa18c3091c88cd692494736bcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa651a2543b138c97237ef442323d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f9db6dcf02a4e5e47de1edf8869b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35117b0f27f6098834aa9c5aaada9a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28da6f29ae18ab82c2d1df254c57c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36895316f5a78340d46469a9c41e69b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bcbd0e8f6ba3e00b19578e86eacc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba5ed8e0757f0a25412cdc2820ea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a79edb7e2e601d0b3d27334bde509209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800bf5efe446721dcbcf7e5530f045210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa478ad7d2567f93645bfec4a38f26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c22a8bbe80186a9628525eeec69589212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78cd9f31c41a60f09208c3c02f2dc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1383d2ad830ea99b64aee4d0bb0f8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c768caf096f446d4ae6de11ccaed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82c8e9537e5113c660560b9f6ec96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2981e8835258028ddecde9687c167f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6509253dd9ac61e407890c2696f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29c9e5c49cd2bcb0daf83b77b7089219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e311c92899ae8a5701eca0c40106182220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dad994b849a347ef6f27fb1858db2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75fc79f38b1019ab6a82cfdda5342b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270021ccab74c688fd006dfc45c727223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8251aa42b4149b831ce5fca6044ea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79a1a77fc2915b9a78674b65811f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e74139318b53408dc4c12c6de4d29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd9630d627130913d2b7ab0b66a0e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babccf1439826081344ff2494a28f28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd4fa500ff8a50c19d5b16430a50f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e77d73ad36622c095383adad86467230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc86d5669a7216c2d113502a98911e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f1a5501e3bcafedc3aa38ce5c838232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d149a6e0ae713fd4ccecdc431056d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71c0b48a5b80a24954928395a4960234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad85fdcc53ec74f6704cc566504763235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d0b1d4d9e59e9595f36eb76e74b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09024b2518900b256c7c82ea8711bd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090fee73ac69245ff89ef37f2c3d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f718b51b752b2e1a9b0b49059437c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7968c189e2c65c2bbb345799e52d6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85725f40c4c383ef0ef66a3b7a936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee222ab2af2efc95d53af0f0b804708242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366174c0bdaa52314d866a7c5c0b93fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf436aba34187c0fbae0c0516f2179244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6c1ab39edd1d2d5616890a0ac8bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ccc4439de4fa8aea2558512a922f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930613ca14118ac13755174aafefeba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e5ecccb3c9bbe0cc8d6eb61a050f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cc757b8608b8375f1af3c25db4a18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08184222ae270e5f364c82f121c68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4859fdf973b9d616eaa69968d82f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23620942509e8a98fda40a0831b69a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af646ab39ae1e43ccf276672752e537253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dcdbb8370267d42169bfeb87eb05d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc683354ec4d9302cbf0f64b96a57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b37738195152ae76234025333e7dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c025a7ad8c85493ede39d6d93f1a32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09872b471a26d5e086cac9fc27adec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600db8ae3bbd57e89d600b4437050b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35dd09ef580241574d510994f84815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b8b8bb724b1f4461b8019b6a3491a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267aecf4d539afe9d3bda117b1172f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b508d995508e7a0dd41382bcb9ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852413ffc15768d9e34278449b11f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f49ba0e3c1934a2b973f9121f6dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cab40c7f2c813d9f5a62f1f2ea5b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f7eda9f0016dfef9b3e96605e164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc6ffaaa2566bfd3ce1434a636ba3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03fb001062b9483e9dc75963d62cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd7c7c0747d1b043416cbe4975000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95991a76b8360394be0ac47d09209279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd67b71a88a2844cc4508c64f6e2a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27860272e6bcb64194174b3af41c3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a03aafb1553f16a725051ec35c7c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dfb5f93c2740eebae9129676bce8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a46233c955376b98e7cc27b0e5e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a73567851b4172158b356711cd21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c6c4399fad20839d9be372b058310278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f6da53b701d0533e61a68dd18fde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa0c5de416dbe6819f0d806e8a1b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b67c3fe62a19e4a697ef2c852e746281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212c1a2eb045aeac6fb71e0f737c6fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b6f372d6471ead0f525332ddfb0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d0d7aa69835bcc4d75364dc1e788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01aee3f9cbe78d1fa689315387b648285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6bd5575933663c61e4699253d3b14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7eaf788a0597baec0764c8fcc4566287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5180289a2038a2c076389cdc3f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f3fe51875480f6766fd0934ad900f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cd4ab7a7d587fefaa3d3c8ca9fbb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f1cd47f189ad513f4d24f20a54fb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb882111bafb248d37e80d19076760292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee0111fc22d2360b97aefedb67665293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91968982052782491579b1ed1afad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246dcddc91d5b67e67d6fd1e070f6f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9750b72c71a1de0240bb9901058ea0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ff0c251ba65b5ba4e976ea9b5708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1ecb888cb0cace46d94f550623b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78c2a2b1a113fa126dda88f4fab292299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba38224a9461094fa21eb1638a2a988300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6784b26103b93a3bd551ca29036e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e765d929d23e89e2f5d0a3962a730302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56fa0d8904790486d188813c2f93f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b38d195fe2a6ad58784c55a20790f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb01648eccf63a4ae5536228881d8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba55d3788363440a7c6c22a99504a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6806c5bdc1557dc6f92d79b2e390ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00f051c77b40a6c7be07d3fccccab0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef94b5320e8a5d9f27b85e53a5825309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677ae3eb4acb49e22214620f7f5b26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f8f100de7f7ec8e9f7e07be98dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b89eea8b2caa459854982c19d2cfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13aed6ba4063f205dd085a5bc5cec6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b7fe9846b7372df4d4b7a267339c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382e8721cd5876b665abe82edc67cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2cb0d8ac5c2724809dd9e2e416f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16dffc78b3a2ec7cb13ddffc83b88b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0116b4eb907e22dd3539dfbb807a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9ab7f254c445ed26943b3fce70dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f78b393b48a247a85412264c43161320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d782701d8354d547123e62cac1d200d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c4991853b05fbca858ca04c89df51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df06d16b6b27ab78a71ba94e50bb69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c74afaa90fff06c4827e31868bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41855e8ed7241b91e5c2c02c97cddbb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d594c6e6a457655b5713f8514f96dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116acfa1c85c22db681d98db71eb2d10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e636dc6e7ac00ef3642a33ad932de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a4f1b9af000da5825fd66e120c70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6bf00d020b2c8ad1b876573c9de43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719463c1eb7dbdf6f388b001bc913e2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81743ef7be06917c0dcda5bb440d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a7350efe66f9d5e6766e88691af5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad26981212be71c135025a04faf70e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482f1a0ee22f60326b09802da3aabef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb1f4f575eeb2e91f9d7138b0e590336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76e31662b9a4f0b21b4fd138cc487a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8612fc1f548fda86afd86334bd816d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c4a6c3f435a18467f948bc5cfb77b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a560d5c5e36a312dd5f2114b3b932340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de2f4753ba2a528ea989b91b1c518341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5f0a5b36b4f71d6b3b4a8692f37c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521712a0581969ea9bfe6fe2549f5d09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488171a74c40008118fbb20d0e4fe9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547bf398e294788de24d2fcb8741e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099a2bced268514072172d29971bb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6beb5adaa19db57cc100a660690220347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82867a64dc479b0322ca2f78e34c42441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b444d30b35c301c2e574f5d19673a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674f0dbb98b4fcdd556c23138e7b463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1944539dfefc6f62dfb1df2ab2495f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f413d38f4c3e03a5894d883e9d08035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cabc0b79fa85864e85c70e606721f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce7f63a3451a94f9afebfa2feea6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640f86ad46e1ea8505a728bda7f4a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b85d2ae9d2e2e81ef5109a25291049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c90fe29f751aeda2a6dcbbdc1a01010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a713810e55d3a38bc4487254e68e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b21f9dabc6e2da2d074936ed62d06612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c50a587974878fdf52c08153606613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e698892eed639f5a75fc0bd3991914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e9254221741e4d944a00e9908d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f7c3d82ab5f8e9b8a0a4af78dd7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775cdfa15cc47b9cddcfec3d6c0582817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65effafffef001eaa0761657d59fcc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfed9e144cafd7833e1105b0c81a6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4ace14251902d1b9d2559acc012020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d01127656e2f1cd234b19f005fb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70691e9ca52865bf5163bdeb1ecc4ca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337a2338f7c3d000ae523e2f074c44823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084367ad40065a6ceed9601308fffcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a331615086a6e83a3270181ee7f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c59e05c6260029356a47c64caac8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f09f0d23147baca9ac7e6b69d1fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911c3b04049e893743aef360b4fe4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b25227baf118f9d0150fe12a4e5e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dcb975d8c66c68a79cfea32c7738530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d528905b1d531ea6617a891bebe81d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e22e2102fdecf185c38495b974c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7790dd41fff143c3afc8b675ad6df033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99dc083690af50523c34190978d0f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ab7f14d228dc79647677ad45134d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104a7282c393b876d252c446545bc6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b74e9935644794bccd2608e2511637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ec92f17663f55566f77d6fc1eb27338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a68355ffbebec9a4f359a835dc46d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb208bc7f5171cff676fc0034580d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8ff99b1303efe12fbb871fe1de50f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f529378a054b889b603101ce9476b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751f24e4a24680356304d70a61f26e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5948e84b6176924f82c997441f1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b303e792607230e373c326b7e342ee945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd3297acea0729b8cd5161cf23d1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3ae0a36c082085c2c848bce9416747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b57e21fc538774845a879130932e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2383e5616cc3ab53ece815c5d7e05e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a1169aaf4e704171a0df6916e59c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef9a6650c0ab70f8fe35c917c3d9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff443479fc65b146f0a047e254abac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4724d15662cb7098d51f582a3b2f2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c466f2dae2d9eae7523797df1efbc6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f63337b1584ea37a542ed0151c39f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc787c9781db8450fcf986a13a14656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c0f684633ee2b47b2a0165647f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb81572b49e6619e250114a14daa7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf8a0ede90d3ed4ab0e7df482c3e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc7b1873096398f69c928f21fdd9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c906c78a338ebacb5db21d755567561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc597ce7aaf51956459e24cbdba1b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c0b9a2bbadb9f2c7225c45b979f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b998d230d83481e9c9b2285d23c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a06a916b52e8d1b4ed6e146847a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245089bcfe66e049fa7874d5d71f433366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d235f84a5ec5a370bf36886510b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b942bab3ca5e36f80062c7e917fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b744a3224409dbacd403ddb439a8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a0f5fd28d8f43db7a84948347b31d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf28bf67dde4fdf291ea8e702afee871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d550722e11f6af2532bfa415913b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47f482697de917899e4d29563850673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845524a39b949b1faec2b76593709e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f242ab6c5f73d1ec00d27830a243f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817123429a83c06c6202b34ae68d86d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879c2ddb793039e24c1fab49c8065c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70073453bc389c14a6dda929dc3fc2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf5db2e758e2117fcd0f10846ea41879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa023cd2203da1e827751e8c9f59e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f221f4c689dc61c3b9be05581909781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0635221a99228ecf1e3d89d58886682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e79b00be7c9ba1655c89501e5104e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740142e9192821965aadc1ff4593c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a2154a1acb01b65ba2ca6c6f9fa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabd760d5e52cdab874940ab6c65e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b22503c71fce196c7882f3970cb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b2f8f52c4e8ac408b531bccc1935888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d67e737d5fa92731805d450a289ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc903c92ad9b568b7c40ed192668b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b02524ea02df2f98a4822bb2616f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9556ee532a5963d2135ecd2f79f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b26f1f8e5811c6787183230f560c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12649b7b536bc081e9f81678635f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b5ef5c95f3b1c3a292c91fed617ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb6537eb621e877b791884807cc3ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d5e92f8741a1815b752c393a093397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227136e872392b550247bc41a2876eaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a0991d474c8c0a4c05035c234a83099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc354eb70d70589f3a3470c4a5bb557100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84cb8c699932f2c84ebe1bd1c20d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2ac538a70986531bd36e1ffaa51c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169068f87a8fab6bf6ee0340dbf895e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136eacd308c0c550f47f784a04067f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5d8e37e6edbe415cb067ad3de437105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b28151bbceddc31842dc392441496e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fef2c658cacfeefc3e5eb5b4b11e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b712139844679d15f400b3e60fc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab15b6f375c0bcb64e143937b1fa32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054084fc5cab1930ab3bee358b44b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff170a27bbb2f75fc7f6be48c30bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f3cd28b83cd8b64306596a7607912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66ee3865f7eeaf4f71a1a7d982a4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb1eb3186a6311a9b05a0ee8803ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f69ff0152290c7c3abfad0fd4757115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3656f510f78115b4c7dc7e814d8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b23d69d340e6fbb9951d621fb2f0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a86990275cfe3aec41d9cf30e142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecf8ca34f32dea27ae5f3ccbc3678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414d69b39697f07a452970fe260186120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4c907646d9cdaaf52d125419de4f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b909da4f62833ead029276b6c67e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923405c1199788813c5287b06bfce7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6973bc9fbfe5f45176360a169df483124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391c2f04e48068e3f2ea89337b4321125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9703b215e39eecbe7a2ea4728794b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99b7a6f101bbf57e42d6e5c9058e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bf986dbcd63f2625e4de6a0b3e7dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df2c212c90fd9dd10dee6dd76014c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253651c333c1405a739ae14ce513a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50edc9cc631245c50a8c5b31d08bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073edd80fcd4a80939656b7cfb182ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454066a3eacd20543d0a249bee247f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882e1ca8da9ee5b1e45cb9d0e6cb80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b91ca9aa9ad7392641d3037472a741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d308081bcf8b4df1e896962d062e47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e4e4b7ec8196d0d07e9b3abd54f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7706f0d26e11b2589404c532334d28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0021a27c7ff76f3ec86074c193c1a97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0279b730037fc73fd79644a8f6e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beebcd2e1391bc403d9b5d2d58657e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8402c9ecee539c81d9f23dd9dcaf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9614e23e300a112799195baf34e70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2f81a5aff0dce24819660e5a98c77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4c85a3ec82fd8ef462ab2e9e0385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080e6b5b3c3fa548a98022acdc9e18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf1233ae40cd03cfbefc2dc83fca0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130794792879000b4d0336d526deabf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf59b18de4b1223550b5a192b0155e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137165f5fa9545873e52c012b8f3e2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f4ef20cd206d9d877b04f30346493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638ebfe77dbdfbebf19ed5d0ec597e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44bfa3ce3addc43a6d44519f2409fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ce4e1815fe12a2c0e8fbe6b18152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec891f7ba010abbbe08a52b68d5786a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0411e1b17d0b0be1a9fd1945fa86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5ed5a913504f00bb733ca23cca8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2867400ced868422e77486b92d2a86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35119e2a08b859ef9fc8f7c83a1fa5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622a0132d65f7d7e51cd25b89ea913160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca93b818967bd33740c563250de297161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca2c9ae367d63426d12295244bae31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0c62d7d5a789e7e8691910cc8a91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82374c85facc607bb908afeef4082b15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6946a3b70e32e4a224dff2e8bcb64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882918605fda4355c8cb579f8315fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada817459c6ba1609b82ddb8b32f4eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c46dce607bbc31467571605c1a0a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420f56f03604d45ba155e173d65e1ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c68c19416588ef1a10f849c6495cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf36f81092177d1a1fb53fb9fbf88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc9bd65646f5a3825dcf919f358d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4c540cd2485216ddd1f968c129bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902a9f50cf28a4541fa0fbd3f338d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d679893311403ce9760dc37d6999175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063521327a8abe9be68b92c6d6303d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb233b86e8aedf3972493ac922e005d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb10ed064688cf4e36dd4f2b19eb33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b150b0e1c56a02b288332e6bd2343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb90819d47cc15de46e9866a1842735180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e7ba2b422cc6c6bb717776b622e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78def91ad4a2285607e6c835e05978182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64715cc62d461add3bc92fb6cde4c517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f453ff4f2816e063557792f111e6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36bd90ac20a06c1db9fba2f5a01e69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa3d577ddace393d65b61a20a05e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9ffe61c9b4716fdc8103ceea17fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31fd230fb8fce7c91bece381faef7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0526ea98616d94236b559c9220db93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e2002b3ddbab2b018227d55aaf57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c2410258a54798444dd0e4f5deb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8163306e1e8aa885a5c05d0028b09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6367d7ad6ddfaee80fe49c78466863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28cfed3bdb2bc612726b682ae38b79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531586e9c7bc4656d8add13ed4d247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d652cb58928fe8b775c22deb87099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f6b1c7c03b80493082ad46f41346b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab871912ea55ab6f1dec0fbbc12f5be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928217201fd741427e38ec74cd79744e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2134dd068a6c227f3c655c51db7aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9575fbc134b1bcc73768ee35de46b08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaed4e3a7f9a7e7e523ad92fe1c67a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d30d87489897dae487395629d1a54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e8661e08a95e93249b043ba55512204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5966f1ad8518701df3547f70e9e02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5709088d1be7b72e84377d624f10ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae998e8281808d586a6401b97f27a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409f1ca100dea5d90b5ec5f8bc5a2d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e297de8193fb3b51d04bfddaef856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad529dc74c55843be6b3fbbefb553a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfaeb353da1ecdacf1d0cfffc30ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a92dec4ba7a08870871dcf22f813212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbceea3684b3368f6677e03999fb2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b96446ed61a6846db43e02ec8b96ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb305acb8def5affcfa4b0bf63a25af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76270be477efa674ac80087a336766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed8d6d8491106a4d08911ef3d33fa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42179109276f1b6d0964b99faba77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597d1df34bfd2db92d74188dde7c77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422647742450aaf565cb992a551d4a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac3d43c867534434e86dec79a7756e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a860559caa2d5f72ede231a6745aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ab6f77953b3b70de9bb5ddd91c06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761257104999df75d805e9f3b5fc5e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f866a92c0234dc3e2ff5d506633a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c240e3ac4a90b9d9315aa06032d2ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de82644a49a4d2cabadbd29776f91c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de9b02bc30288f6c626afd12e3615228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e1ba3b23917767878f1deabe6419229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d014439b0bfa26e06997c9e90c546c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26a2b7b5dd9b71f63650d0b1ad14f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d00daf8af849d8ae7352d7a958082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba2290821af853695601707b9062ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2802442afa5895c18f0e453b9f54e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19749ddb04f3bed598a68056215d52cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87ff62e50c20676284dddc11afec5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838064bd91122c1e0bfd48cd6444fd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77da64e6e4f0cf69f8f63e805d6321238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ecd640f5bc9f503bf309354bfee0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a89b946784145c52a2d290c8fc8560240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6dd5896fa1fd9a6fdae48e20d1e64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffb7dd5c629b4e196d612e0b43d03b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a89483b8ed800046679541524cc59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287d9c6d226cc5e40741e31a6b7b2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed67d127084cecc54b77723f18034245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f50cb2d45d4e3d4ea22f66aa6391a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb747b28380d4833c14489246eb69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffbb3e34f29dd0e7f288560054397248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127109a279965c10493e7df3f898108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5031d9475a9258f4e726ca10cdad208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566bed803ad9ed1cdf4806f5c54135251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0fdbd6266dfc6cd9c518e28b0430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb6835d5aff02a96456b1bdd31593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56161d3efc98b0b982961e3196da693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7acd31049c7a7e565a43a9f6863785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238e5cb4b773d86f16605e5c0943c63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67767d19bfc9cc25e976edb203d9c61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639699090f9664c5fc37fbbfeae82e5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0628437dc5732c5b16b75c2ca0452f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f4e7a5424e3cefc929391bc8e6171260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f2689177cce162617d82a2c8301c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4aa8ac9d528830e13a77ef19ff999262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736463549ee9b3141103bebb92cd521263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161e898594abf73a35e054f881b8d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b62df889e9d3c26482b497d507118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d80c1a940659d25af659987306d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4ed466014439d5b90b9850fad28b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07767098f080fa627a02a8ea3c10f353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c71ce065944a1b4e12aa6802cb4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0031008a79b91983ec5b75ceab95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c600c52e48e6d8da3541d77b7c12a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376184d44cbcaad6750cc35af3c21f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327879a1e57518af0dc093fdd3cba53f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cbac9d563fb67646da5f0ae17bc43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57fdb91d92aa8f4917a85d099cf2cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b172cedbcdde883dcba1302c7e472276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffdc9dbb6ff5a88b39fa253f785c9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc5965cf233a44942edeab7f86f28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc1edf59625d11f1f287bd7ed2071279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3caf511499edbcb8d08261f66b570e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24eeca581097772131879a33fe4c19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb4587462a57fd52a572b6c53f5815282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b4eec4c8a7de9cdcecf0f8b3dde2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557cbede737411710f2d4f81520af48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d0799e4f93054ae7d8cbc0c056af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e12713f8082177eb36d8cb1ae070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffed96e5ce55d3d5a258fdac6ca977a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb6fec1b432d782d954d6c257d2794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edcce770d102f94354fcd400c029b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a24a16d89dbe8932ca1602856c1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b76efdf422359fd1864140f1a8d5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd573d232a1bc696e9ce17427d4a8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8b0ee282efa679b4aed9faa82aeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef930fbd47c838f13281e6b6640829b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd492bcd445bc123a9cc4d1e9ac04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588639fe04b65427dba7fcb58ffc8760296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143df7728a1fd0f2d413497f66b36fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb15b87d9ff9bcd0a57f7bd7d2ec48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce1d70f61fbe2d21b5d34f0ca84d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d748d196d2709afbbf194e80f931e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac7cd374b9153f0ca0d2b36e8b4c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c366bcaa26dd31b7f66d1c08404ef1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9d62fa137935a5dd61f03d840805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0fe0986f7884839ead72a25bbcd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f16cf38e3fb4255a7fc5e0ff85920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9e8821de906b8558da22dd9bd67f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbbd2d8196be765d9e33353454943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2671f2616067dbe2732f201c6226a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd176a9542e4266b74e2f46fcdee4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4e1f64dd31087435294e421e9811310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d12f7d35b38e2e09cf1cabe2d7e96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94259277d600cc5248b4ace08ec73af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ec787b5966f8bb324e8da71121846313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba9d01f6b213734f54a461e09bf6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20d2d2d20a613cd0f469b91055171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055e45187f668901b3588877f761b04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0260dd6270dacef89fd961942e7d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489350b7db4c60f49685d46285c985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99f008f7e72557bfc044b1a9d49a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57564904e584d7182b0672db19e54f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836fdb11f773ff46c918dc0ea07ceaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf9f14f634205f6baa19ad1fa850d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6c681dfdbca69dda58c60ff90788c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02178c90b4eaf70f7b312efb0618d91b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887868d19f605af2b8a574e4a1aa1f0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>