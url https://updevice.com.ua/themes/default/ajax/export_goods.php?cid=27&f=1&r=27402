--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba46343ebdb08970de9c0de1401a851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f2daf07679fc27c5da0ee27fbe0ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29f46947c8ae5153afa75793c92673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1713b2649c7470bbc2b50edda5387b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94091749acbc8a7d8dd90f2048522f135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb971cb39f3be0252f3f90db4586018a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9757530ad8a71bbe91793a5d0e18e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb35884df571ce8b489562729af1c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2e11dcdf4bd55a4f2cf8da226bff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374adccb20b2b814a9a0b442045c3f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962919d1c546cc13b9d650b252303fdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d9b92147c5aa682ae9eb7e7781bdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1164c68cd091b64434e673d49b0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d9b71fa1a0c2e4be62b5ed944c6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d943ecc872bd8eb00b71cd0e577e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14cd0c5bb75758ff128b60817bba4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6fe6f81b003cfdf769bd6825bbada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25318b89823e1ec3d5a56b96d4ace5e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7a57656db22df19ea6c2b1802c1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6093ea1dd7207584b49ac847b03c8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eda54616df7e52deb59e1a55f847421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb479b33c936de49af58d60f5bbc92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af5f5b6088028f393640fa22b442523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ac29acac11d0cff9be69fbfe781f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec1e56f5104f91c3fa30002a3a1d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33406833e2dd4d36018c4780857b15d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28cfaefda64160483c4875841aac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d666f984773ef50a537d171265c34c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ee6814fcfb3ca5f26a95d0bacb4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fa3ad4cd0fcb863a41872110472d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae21c02fe3d6dd76b08143c599062731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686b2f898de578768a00ceadbe65f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed74a8de03629d1902692a3550da133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0313632c311a95aeb4e6eb9840855d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55adf933b7a340effc909d53212d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa85412b200927444b9ede31d24430036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf66f27123517450cc6ada83ac16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61664e32aa3bf64c2248fec6a4f36cf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0f43a8a3cac91749a50e93960d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b7e3dd2a799ed0034e667569593d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc055615ac090b4803551885ea8d69341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecdfde83ffbeaeb58cfc9b3d761d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0e709060a5b90fec7c52a5f5c58443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3fcceb82b62fc7500ba7079a13ec944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78933ad3344a05c72c8901f4a7e22d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390d00989939dda85ff0f04c15aa0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808015f842d3537be6632f4f153fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddb0228dca00f34ed559433c0e853548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51c4f06393435a4e301c03a40d7f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7bf22ce36eefff0882eb7aad8e53e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8c887ae7940c900ad62f0137db5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002eda6a7faa89021f1b1d8be58098652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633af95e47bf6988952b1833b0b13453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c9e038cca5b9284b4b2a3116074bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335cb2618612934d24ee869a36fd02855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9671bcf787ae70a05941a8289326456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3119b2025faa8ec4c9449e3815070b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e81f3bb75d952570d28da524714da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd78517f11ff8ee33847ff0876288e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfc09dcb158f293a5b8dfece19b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d1f462294bc9067f20fdb134cb3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a916c5a5a95b083dca683ae3e0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3b0e530a9aa83f52022161d788fcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b36e79709a9eb191f0d48f2a9a19564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361044b1a7cdeeb6e2c00d4739e3ed1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59379cec277960f5c1f4ff488e2d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4cfcefb0e4cbb1f93c50b8f819fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205676ddcfe07b69585dbbbbace5d2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8263fad539f544da977d714364b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71a8cc0901782fe82e7381a4f8a44a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9e0dcbecdaaf4994c02657a8cdcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474014260fac588fb3ab2e592211b67972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be388ba15e83222bfccd0a780b71173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a10a0f6fd14a8acb4138ca00e4c7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674c449a2013c148831e7aa4bce94175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b499855e1e1580466ab272d34fafb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3968592ff8e00767d71d4fc879eecee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40384464f402f64ecef3daf58dea6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9d1d9a0ac6f469ab529138422d51f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fcf47cb84abdee8a8e9b009ddc31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4dd076d98f76d7b8715bf54107d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4a21154fb66f44a09c13fa6e67ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d56b8a059b4b1f2d823b9eb85ce4fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef565f953d7ed3e9cf2fcb789b4fa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35565b7ca4c99c2b7c9e0d8757c16c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b621b2a18cace49059aac33ccf9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57fb437535cfa1dd1f1a54ba799a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44370f1f0e3592718d07b4cdf1cdd3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0651a1d73394ccad6478c09e9f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452124fc31c1fa25049689ca4a514f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f51177d89ca87ef0d541b656d286b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39949cd97a518f3a9533aea3cf9394a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916d501d9577b16ac051c48bdea30493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376802e90505c844d8151e63ae4440694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff27d66a08fcf5a3de73fb9993723295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3441f2a9d71be042249418a0a45196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007645e9e4f24c794142407c28d9fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc29723dbed8fddc68a89d99edad9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e6e6938d9e9eb33cc40a30371f7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e369b71ff4ac925cd2926573f7db6b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7da2c31b960fd8856a150ff5e03982101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc694bdbd03c92455e28d34bcacca00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f10e3324673ffd870ae22b8689be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479609f7bba2392f5334274b827ad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b616c22ab33d960c1ca29c9cb00fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad03fa88a614e133d6d5e1b3bccdb9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b093725d4b1e8d69605a4325d0c5b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1735aac77bdde29b120545a88c1e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a646daa504f6eb923f18605fd830c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5cd53f435d6952e653c7ef7a36092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32485e4dedc02d0e56672ec97b422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114d55d33c0f4e3957d6493ebb6e3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a6eb2ddf6644fc21b9b4abf19fd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ab3177c5034776a05efd2ebfd375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661bc4eaa26b2d38f799b5340e8ede1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877f6e4c434a928b6044c25bacc4793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f6647e9819ae32c91923bcdc7aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c5fc54065cab5d1583325da12932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89cacd3f54330fd013931efeda6707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83dfce2df25a9bbd7ff29711ddbf07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7003ff8e3e5175cd40be1e1642cc62f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbad3b49c4f8cf59cf9d69ca687c14c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ffba5c19e7485aaf9c72ab492640123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ddaf9e09921dd298afcd02d7ce90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a9e137b1224ce79bf74a69c58525f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aab4dc8e2069ae49b54f53f0daff6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593afd5ccc3ef650718d17bca62513b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250dc6de94f0f132cdc469d0c857747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b24e94c5fb90ee9984a8de5c30a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf49f90f8ae264fdb0df6170ec4fae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3936f0a1e461f066abadde0c5c1cb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565deeec881d0804be37896552ceb3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8780c974be912580c88f177b8641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f9bede388313cf3370142cf975c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ae0c899ea6359dee1e586149c45bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de44f428b630e3305f695e6e3f4dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3b538d49f1c65a1f6a651fec3e1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca330629ba2ea8fef390556cdd7c80d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50773fe9cc2638a5575cbb39ce684139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91797ded64eb685ae335d047382a5f8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f72dd6b118f5c171edcfe23b8cad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a12c1b3cbc12f114e90b458e334eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97805e81476625e095a84ba51595b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee487fcfc63852f85c14fe63f376eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0487af3161835f422cfa88ba54fa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cbf6a9533b015b524a8e3a6b2ad91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d06bc28d09626f566f3c2eb11043f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb36fda1822f50be0947cf93aa94583148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b64c565c1c63c668d95b71c09f73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00005e7ceda3538b94fd0f58402f51b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbe5672ca42a95c89ffa5adb7a4ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93e3527893b18b904bfc09cf603c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e2dc237fab4e035d640c23483f1c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4016d3311dc3aaf6e27d4b41972fef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bac2e1b74794b11c8fe55723ac9ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef261385ce9ff660d5bf6f12bc0f2ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303413c38f4613268d908745929d5b68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce7778e2ab52f1ae0cacc36c12913c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f22b4cb13191e490fa736774a8958159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b0c7ca4ba3c0159e95421faa716d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c67fab3e74b6bd9401a4b9f5f37b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2558fc797d3e07e02901abf7fd9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd1162e5eb43d21a7d61acd9ff40fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fece9e8cf77bdef48abba3901b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500b565a83fa402bdf5d2820394772165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009503b9f4463d51861c76eedd8fd19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d94b1fd5677505c5cc2970c03ce9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8aca2e917e54a6a13f64d1069b43a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362da42504f077e7b45d313a063d205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01c31ed4712f069456da7a5ecc75c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c9fa0b0c36dc56cdedfdb15bdb3bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cde92363184c7cdfba5b2784446a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894bab5255f6bd6c046af0754afbb02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6159b5b755809fbc597773fd6a40f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395ac1541af8f87e861ed3b60503de0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42fc2ad3bbaec446a680af8f72f1a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8280ac91b673d1a866bdafd1a677e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceaa6d89eee9219f484b7abc1b8f9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143162db86207a36070622f68a359e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316653f45de4f7d3fe6fdbb57eca1503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece305aeb57631fd48c416645ba9d20c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271b66e0638f76a465c246a42e5c6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd361db4a0d09dc76be4b14ab6c432183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2df0cbd92120813c3fbfec6f8ecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127120424a0e91ca2c4af7c5f257ff71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab2515beec832aad7d2d488aec6038186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de36ed651f35292291470549f79c016187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560598b3b45aca56d648e1fbfa4057b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1b471a4e0ef4dbee2b890dbb463fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e7461a4860e35cbcbc264a6c318a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b895ae7d985e1199465a2febd60e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845df676bf8c577fa7fb89f222da869192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6643a655d61b75b5b62c015cd6b804193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8066994a44c7a23685ba2da5188ad52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b830f7978c8a2afc129b6ad5c3f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ebc91c2d625a51153c47c26dae50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1df42e4f0783f1f7b266ae43405b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b7f1849458a0cff35e5c9cf8e1c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac81d0b382279e493c59ffd564bc60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c23c09ed11df63dd3df0e06f52e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce3fb0065be490632b32e36b31266b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e607a51b018218361b77c1e92ae4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48fe85050eaca2aff62f5ef28dc7a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836781e755da13e40444fe5910538a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35970d5fa73b4bf41e43387e929f40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a09b8e302f5c9a768999ae095490206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd787c1a4d6b72507c3a5272a7bf7c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b439a184a47027d7d31adce1194b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66129dd90726d852347385fe0a9b2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335aca3661e8ec892aca8dca084c3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da281ca42fbef141812881b3b8692211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a970cfb4dca95e971b765f3c4daa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c5cf63a3642dc433fc1f67ac8131e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1136b98bac2ea30abb99d7f0cf8e44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e9f6b714bdc02aca963143fb3679e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89523f4e46d016e96d992d2676112216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a3eb1db79b009f4ac1b8a15421a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20452e71dfcbceab941ec4777eb8d86a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a8d2c7dc9a8d9a15d18736112f6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604c40440b25511139f7404036e8cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ec464eda6de385771842b594c17c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c3a88281f3f1bfbb39a23d1c9f198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed309714c3c3f42fec7f142f0b347223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ddf787009e26da942b8feee720ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f5af09da30bfd3f514ceaf6fe6ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27964daf1e4c421da8c0ca76a1a0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d58fe26270fbdaa15781cd5f903d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01173808d7491186ebdb7b920e15c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d9c96f419447c0714d16cc885ea0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92370201f501d13d95be47b7aa4fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea582970d084bd111050407225a0a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfc5b731f01c2e3159d919bebd136d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716710568617482582b5f77d5e4b38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283710572c891e2d91aec2124ee4fc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc11fead750d917d669be5c418274235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8475f007a5e7328da00912071778236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a67028855ff216c3f7b21e5ad00c91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4b09ad2d339f33e722887077b77c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96185b2da12a903d17b0fd62219b3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7348e89a531a9fa3950186de836e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23183f067f8b1acd742b2976c956d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d66253d7940524b73c6eab68179d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37e3c08a56e04c3b3435227b1c2b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ffd50c0b6a8389d46abd3f70f312244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3f36f5ac266de535932ba49ca0cd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf98389736fa8ab1244fd206298418246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bb17ba16292bc1275610d69de51b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b58c890f085b6fc45e54991fab60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3418a541b4af5c63094797f6f67684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118a4a0aff4f31b61a6840976cdd02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14069a72921d80def7d897b49a772251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925bd75e6ea67df0888cb11e98d2426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5472e7659dde8a15683a2f1af2e16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa531a295c371a0140a39c65f3bb76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3af0999623969fc273d60fe1c478ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a730747018dfc7ba4965f35bb615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73460ff4cc4a4d7ff02ab709e203d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df50255e889d20e6f643eb14414a1d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9650cd43e1c92ef48c40933258428d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d939dc122b748e684a2473644ce41f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45285fa9928b1334f9429915e1d0dd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea972e00534018bead4fb16d6fbf23a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cca6ca26f54626d05808b38d77ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49b0b281cde50f54f4e2ad3ca0618264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519adbcab100968b1935e023556347265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dcfcd6c862dbd3acee3783ee02c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258216906b39468461f056a87bbe8599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50811413fa2477a136e12e0b55d0c38a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3b0b2f92f6925cf02d1cfa65a935269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef52516849bcc3d870dded6e0ad058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a406ada4a8d6cd36ee5cb21a2bc8e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0329389b83678de38a3cf6c3acf15e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de52f42504fd3ee844cc9de15ee6a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210068042d180aba3082e927f823be10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885bef6573110e479a6e88d5d2c344d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588509bfc26728e056d7037f7eed7f19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39282c515b32e216b7cb93d5eedf9c39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f41faddaac8fecfc0cb86f43fe6d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee116f5086ed4134ea0d952c31393e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7a234534514688a75f5c1c5cc8b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf40f2a8ebe325f7908d1a6c93431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a45ef21cd71c81e117556b4450a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09ec293f201fffa366975b502a54f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ccf88b7e24da666de06629d618cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f46db7dc5b6648acd2d04a7ab276285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f94c42d9057950a3786a4ca7b86c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567390d9f04bdd78b7b9e528d0e5283287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a71517bad998233e0595da1e74465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e44e0feeab58a4de79878e4baa723289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c81ea8641584f18ef1107cd59cabf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d61229908e2f733e233979972ed21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903509ad390dd16fe47e5195c25577c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f743295aa8e9c03f30013d8c839ded293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a158b6c0c0b74373a3bc794b0149f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96290295bd77b23ac4bffdebeb74a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3f0e9d30d3e127dfb6186d9b8441d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55dbbc247fbcf19111b1e30cb6821b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00518194e6cc8726707b24a6b19e97a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387335d954ec48d2af2fa6d9925f99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d9097b4ff4873a8adb87618c56a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f61fc6c7baa32fb56ed3158a3202d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99865c9901a14cc901f4c07d1e0797bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b3802e1eeb31b07c7d3c54a8b6bef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea71a95b2ad6571d1b745789ce124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895c5326baf4dea0d84cee5bd14289305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb6987baa9b3ea83b0f60304eddbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03dbce1fa76e66472c080fdb707927307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a6aff72f7ed230ea6dc46a36cbb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754e28df773bdb0bd9bbb89c01714a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe882c72e317d1e9a2bcd62aed291310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7cdfc26a971dc9e0599ffdf66d0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0077c17210ad06a2c1cf06e740dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b375602511ad437e2bd66657400ed37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fdeee6051c9ff0cb3f17cdc86f146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461a983c04f808a4d1f8f563bb7931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37172ac9492173e8719abc7883287b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9a2f391bd6d647c07b69bed8cc7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dff6d430a2823b541b43c31975831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398af45f6a43c1e7a1e2b78afed3319319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f5d87c08c5245170620bd753b5c56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac0f70c67d2d30eac899c63db24e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868583444f58e53b2adbd7a1de10d23b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca6b7d7430dfad9db9d1951021cf6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51516f5c838ef4fcd3fae6b4887fd781324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5c8e4cb1d887f591fb26d08e7b37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf3b04a63c5357f59c3a0ed6162543326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eaca044d70b779b34d4ac4e3412ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f07cfe69bf332a9e2d1153f89f9e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81662a81ce29d441e17647fea4c69b1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7fcb568cfbd4a2bf5ea77159daeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045462b4b74d90947aa1757edea47a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f757db60355698b104dedaf1ee82d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6ed471e12b4be90619b2c610d4800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04ebce6c851760ebeccc71f155818f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1af666dadaf9890ab2c88568cf89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cfa7354935ddefe3f40ef6dc74b29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae873622b2ab07e2017a433b5cf42f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b70bc384237185ddf958ba4defcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbac2a05e75e61d4b1d86525cb19798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733a48aee304fe06d47d448b6d563c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf37d64318d165da1ba022ea8072b32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c7258e3de67e82dc67bf7f6b771a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537bcb5a0e697f19147ba1b44071aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb39885e89142c3b988cb765714a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf3fd2a50f9c05900a9ff4de32f95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281af9ce6cae05d7cc8cca6a9ff2c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f70fb5bf2c229920dc5c61cb9433a347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4534b1b8233329c3aee47899fe1c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc6a7f31fe88bbd2c96eb85019f6712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb042b07266609abc41278d698e6c3c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d76993f7a6e6a5352af9c402095144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c761e28b7f84ff438dacb51c48c4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e667718fab38e12e299f8865498e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376338260a449a9624d897835e682957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484172c19e6047f704bc058a9de5c6e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b5f2c8befb8d49754aec4ce7d3ca69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f370d0b84cec26bc015b2e3654ca52b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882fedfba5f5e3cff93984793ee7d7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd23b489f9394d091f04a39729cae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c13f2c8cfff1ef5b46839a50ec2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c104610f51c077549468073ea474f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1710259ac3fc10cc222ce8afc62315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83308deba0e5de7e16f33cebfecb21cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc2fbd94c6a84ac1167d20ffad427d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e61ef76465c73adcd122ea43338418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4511f91bc1a8309a86d9b50d17097919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258be01951eed6df21d558ff5c9bdec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8f9d6e00307b53ac017e4a6ba94021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c96c387c9f571adde39f89d17dcb7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4ba60da1c993bbd53ce79a09228923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a66b7020dd1ab29a864a43b26e2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9438198c1edcfa4ccff259768af925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bc6944e42b485abe37deb836061ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bdcac6b80d1bb1f6e25ee921ee42e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17b89f0377d040c541e4957c0502128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b850a39e358b92612bd4c6e3077e1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341ba4f1320f8f9c2e1d4f0fbaeb4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0caa89e47b1a610830c758b30bad4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f464aa8865619159561e91c61a0fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6594b230e439c8e98574451c365433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e8becf1b6e9991006fac119913f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efe7f24695d55840e09a40b04901a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a62ac38e809c2a22303c18fa859fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654978fabfb0e24becc7de041c122a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc43f7b86d73b3f17da0e63dca80738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da979ce935d331d053243a9d5031e5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7cc76a4d14f24b60c8112af88b2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8eff6cee4de306a18e999dd8bfe2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e6af4eff8eceda2c9abd342a632242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb21294fdc298fd7e78dbabfca7ca343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b93f172c8ef3fa26ca298bab329a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7977e84b783c3ad7c65ded57622f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163873732f54d1985f59fa435bb7ac3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dac79a934e1a33b76933f717e25e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b54a0643282fc9c6841b3a3da19da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32571b1473a7e8e50690f3566028349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fb30d145070d591c3beb6a1c68b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6f0ab9e67ef571cd0db69ba8566b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514744a97ae69e80192abd484b7f4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d265afe82d504af7f0f3df6303e1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9fa3dc4a9a8f50b3d919dddb00c1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee50ad05af357d81dac1abb5dba82355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2e7d73105e82509cb26740f7436d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736dcce474ce16aa7002f02e5ae4ba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda8d1d285fa8554c556fa64176def58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3897532f0dc71540314fc8b5d1c3c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9b916f58053bd9154e33ca7158d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f7686e8218e1472853210607509561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e5116656d31f4dea0721cafdecd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935108ce5fdd1ef229d56643c7253463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e4a72ad6d8c2c16545dce1132501764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da4eab8f414cc762f78660e731a4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34a76c93648bba7bb7dc7ac08403aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe9e75e71272c93903d5584fe5e6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a4510f9dc4b79f16f6d61e88fff9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd8bc9b58a6f7bf4b0646941a88c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab1925504999f8b3c1e256416d92b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888fd49d6de96b3308cbb0d46baeca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf9d8d4adc25e70f055d9d9f5d69c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a1be6c17f4b637c92e24177f19ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6a3355929ea54f42313c192032c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1ff20085a9fc9afb8c97244f8aaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6cb2ad6a924af6971db3ebba760e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbf2034cd69c79666eb16b8603705c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1c838193ca7bd0706b879d72eda578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af84936c9509f465c9e78a1db8a5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7ab88a784a06aa3b6103718a0e2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12811c808f0b180637499b6c122d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2908e85de127186ff1021a25341682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a1266259e7ed1d6d974ce9e740ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5aba9885d12733f830affdb866c1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079b4f147b3ff10ff60011978bfe64985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9f52ca2c45f48ce618f4c7a3d1f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac73a0226c03f0dc0b606048b0e5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eafbed02e6137ff3c005ecc4125e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f6beac0bd6022204e398c7cd12ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a9a0ba1d9caca57ea8d2e1d0a0b7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd70abd0759df9af3a8499d788b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb824b7e3f4a9730fa4511e2f3a51792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e9b39caabefaa56f38f5e00c533e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597a356b4d68304cb6ce701f753f8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d9592e2f35b3ebb600158f104a88a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59bbae5e30b3ff120054fca3a36dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad71eaf8be4deebd3ed23d6918efd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a599d8f3aa2aa045a5ac0d8b8ec53f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e06f28f4ebbf06ede9b4d8da5cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebd576655a72ef2614cdaee649a1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a1262adacd5656e3ef800c202db30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b5fd73ae40cf98851f16fb93775b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fb83e38f35c6d1b218dcf277dc853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8cf9db3480663f3978ea882b5e88b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178029c39ecdeeed277e725bc49ddee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed634c8c0c6b61612ea448e87d15cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62221d7c99ee3d1b02dc755c48898f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb72718d02d5bbc0403696ccffb4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd672e31f92b0592eb3ce1db86743109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e6955c2dba1430b7f3e12c6e8536110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777d348950db807e9ae5cee95f0109111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4270a3fdaee48ee9d448efe8d48c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214bd70c48a848703bf2b964bfb165113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e878704f21f23f6f18cc7ae8c02d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adddc98501c9f4acf795507f1dce5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c94000987bd997abfc9dc5e65de2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a98342728bad297d96db82848f1c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6935ca244d1b63745aefb7fadf37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55797f7a59d4f0711335394764f92c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925238de8e867a69a4c8abc7ac5bb213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91204016f949b3f4d419247353b694121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9bd9be5d08af36b94dc5973e204d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe87a0219ae5d3ce62184c2b85382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e24d27e9a0d2bcb5502650b55bdd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe89e130390cf81c68b07bfa1118f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c27f09e740949b24b9dafb690455126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204dd2df3430459e664f330c8bb969b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242790a628c3cb0394b585d6297cc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9ddfa6511c358eb3214b6c4413c70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1263db72b11b7c2d0a1b30e40ad2c1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0940f3c02529b3970fb05d10e18c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736ac158fd6fa6f951d4ca9a42dd75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367c572f52c18234bd00beeb9e530b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8d502af5957b9e6911f9c64d0c1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38bb3f88cca71cc81c588e215f6d93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c1fdc5cc45db79029266566e3b35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db4991e797adc7c22738eeb1fbae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19d744389fff5250951363dd74a1cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f145dcd3144d429cf74755651e2e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dfec709bbe7015b0c63282db0fb96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fef3c9644899e1d336e48efdfadce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff058743fc7e6e834ebe2e44ec0418d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c424970e6e335248250fe22baf4dda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684211cfc1f8e00a01da3d73b9e49e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea68bebecca3827a55124b0bb0174a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de53e898c10d9ab94323e8530cd01f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc52673d6a3ca234a66a2b950b0df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062f35ac87f7c1b77ab4d2be1ed48e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532870306693c701277ae3897892633149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954b16794715969613745211877282150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159708f987d7f97ca1c1f2ef4b2ba2ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e3c3f37210a8fef332c7db3a43e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b67aa28d5249cb22140e14539873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeeaf790b12fa2e32b1e640a33e8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce4f0581fb5a8692af17a93589b29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268454d967d71242800e0134c3f4f3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd5b5751fee3c669ee74fa05d704a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de5f26a902944c53f384f263397e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765255a3d0e74e6f7164b59c67492ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47134f5f5c091b54df6b35584dafbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0a590199f550a0b96697735cf2f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81161791ee1dbc56b5d2e586fec7a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eba269da4ff87f69907d6ffb969d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ee7b9d82f7dee991f920c340243c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa632e9d1ac5caa4e60254b7b188d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca29f26e0cc24886e37cadcfa2384166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4289a75c5cb01a056b86bd0a8e8f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01de65fc25e405b31c9808e8db087f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6a9adb71c0241796845a21314277a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f14363cce9f60806181363e6bdb5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597b490c734efece85e26cc410ed7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287cda804540419c5bec9d65306c4ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33976054c525c8a753acd0edd2e6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cdd9493015492b3341570ac910c24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af33e2181954dd1c22a2b24ccf4f619175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b50c33ba716a22ad21406619d61b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5acfbe83d6dcf54d0cf60b63f7e6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbc95f1f2b7c62c0e221593917dc44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae30f6da6c53757e691cfd9ea6672e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9849d07da5053e42fb38d84e4fc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e8c88eae575e7d7f66da74b2167c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d31985711334f59d7ab7ff5eccb42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f532322fe0b366163269bb87deb7d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365709a87ac4ed4f8dacdfc2e275db6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028383b06187c2509955c24cb4c282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771462649e27e2266d65499dbe1fc2b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ca00e7c3ae01f2c37bf1f66e199e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f8f2c0b83a32515b29f23adec9cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f3c8c6711a771098b0c620af56d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b395bafaf956bc2cbadc19f432935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bccd403b4cecd70507fd159908b956191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042eceed1f99d9c02588381dc5c83e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be78d5ea7c477eb9c288255ede2059193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7444573f4b4762e4ad59af948fa3a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073296b0e29238e487f21a97205b4c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70515cf86c867b2bf1fb06e26ddb7843196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7d0b79c6b0aed8bf5f8d98b231a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792fc05786c822ce2e2f10716cc9d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860b497d64c8b4e4c8b99793dea3e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334d820833176babf537a87a61f5d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de139034a8a4d03acabf8152f0e58da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20bc38af2085cb56f93e3550b2df63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f0f08704808828ead8f6d2f816a2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b4466d06b1e25a07eb33b362639c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4bdfa01d827e47fda551424b06fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b64f911750ccaf5789dcf34ab81cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689ce8f2bb6351a66ec53b44f1d759207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119079d64660989346e3cd9d493f94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a265b782fd49dc1ca5f10d41195b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000105992e0355afd4385509e2581bf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb759388b9c4e8f4e6af726470acef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac596abc6ac7e08e9f091c459f01b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31adee60b45841875de61f2a6b0c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eacfa4c063f4093455138f482fbf4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329f0f216ca3b8e52f7a4dc9cece6fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdafeb19d8f4af39247efba01517092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0970e25f7be1972178a0e2bec5a754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a1027ad2c189e59908a874b32848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c893b7cbceafff631ec76a507fb7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157e4f67cb99b680c1811e0b3c0388220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af3c91e51e8531f6323e32294d4a2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13deb553799e649e94575a7c675ab0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1137cc89825051b2fecb79c7fe1ec9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadd8da861efaf2dab134f58ca028b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b13945fcec18f52a66157a716c01e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc242e6a00e2514e9d2970768a82d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cd3cd455fec111763531fc7309b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e4c9e9821df5444e18349489bdada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b83a8ade5307ae5cd5d2bffb0545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e7971128094acbdb5d95cb6d2ec8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6535d6c443fc566776123f71f79fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446192196b645eb1474496d76b4b875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc21319bbb7c59cb7e3b58243dccf63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1adbab45bb5b6d349ab3a8a4f13de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e5bb171d3c876c80bca8f8c806b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543646466cdd6cf78751bed1f4608c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf63789fb4f547f8c5c3f96b0f0c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079bd62c2708c7e9651f5f6d151f1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b8965bf78d3973c1481ff5ccbfab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d23ae2b54c8c0a7f47e91724c11f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510dc06ba6c2f9caeb6efc88c53096d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c5c11e10eaa5ee9b33a4cb3ba648242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae7a1b59493f188d8f984984da8e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd41b778fccbd3fd8a20ded27d285cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a5122d8a0eee6259d84c49e7dd29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4529aaec1f5ceb6bf30b132742cd017246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6642ddac44800911d986a8606294e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735f7ee5b4c3faab0d70887c58bf91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87cb51474ee9bd2bac922af12dbc47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf8c14303ff8c31887e6504e82f0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f2ef726e0c4b5d62b470392a1faaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ba3464a6e1e2ff1eedfcfcd8c0fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd787899bcc7dc3c1e37e0d25407185f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b675240b08b4e59a0f6641e09749254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d8a0a8d17bbf746c02efa375b2096255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978980243c886445d49ff108b658a37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c5aa9fafbe5c6a3c58a6bad265ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb988ec2c4d8c311b82dabb33d89ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca844c87692a345fa0a6c95801a2cf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f57fcdef0c2c1d6b9f1722c7d64f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcdd905fcb4cda6216432b3c581558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f72f1c486a9e5b1ca17d8d87d0f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d46d4538f62cc0dc943969754a64e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4823609d814c6640ffe01aaaa3374264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b20d53c065b6e275d767ed5c96971b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81008416c7fd3aa9af70436565d08f95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71729659da11aa4d52acde17cfffbd9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5febcf08039e313ad9655e443b1e06d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7feadbc061083a869efb4f392bdfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a3592d6a5de838098fe96aca6998270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1adb5ee1ab84c2dffa1b2b7df878fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2723b7874a13041bc5b38fa121a847272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac55234c0112fb7a4e2ead88d182e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb74adec787ae101d0ca0dc9b7f595274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fc8e92c1bf029d1fa6e92b2954eb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72277022ed059098c76c354cb2caf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7cc93e56e252f4cfb9dfbdc0849c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca0f61a4857e43abf97907d8ba1347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2673be532d7b0b4adc6c695f589ff7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d55053b7feddf6cbd696323ba40c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab15d136afae0c2eca05b4514b25bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdfbff195faa70741eda430615b1b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54154bc43820cd9988893082a10c899f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c47e6347da2151e66c310a73c8d9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8339e3b3ca41129d0617585d62896285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902bb7bf3027fa8ed9db57ca553bb5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49c7fe5b4c86a5e4c2a176882e9760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad93df4905108431e183d949a4104288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5494ccc1a564520bdfa19cbaa79c60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2eb45b14e9daacae411e3ff31cd8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ab1bb6904dc4159ec902a0e7159e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ee81eafbb035ba59f658c3b2e4022292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8b9360fe1bf4a38dd45f550a70d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41126d954646ed11678272c284c9394294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c966290d8049f4b44e8f1f1724e838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c05a224dfa1b19a31f23b4454f1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c0a2206d16c3064253d2d4b09e1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f7211c8316a759a44a2f60e615a03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b3602d160ca7c9024ea8c28661a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba4ca24217033c1d4e7d8a8e7d8b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928403d65355d49d65029e36ccfdde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909eff14106a4eb6d1bf1dc303839b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cab094a4ae7ba88a18427a9f0ecba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3daa9a7c01ca6b2cb92fb5838629304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386bcd423412e998f7a8384223d0a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e3ae3a3134b86a37691f04ed0f4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a33176282fc35f03a88e64b6adf1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d851a50b23fed4eb0021a0826f72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb4813300e76804afe48da98aed12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c507efc7c1e85c4db67981f3a6ea72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb461d47142939c5ab9647576d5b163311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70bd1790c5e6370080190b7bcea74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c4d63628cbcefe95cf2a0f28551a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505279a0476af369040f593712ba79dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcd4e2e8563ce2e619813b64f92d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5e32b5339b0518a07ec760a28056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d24e0c31dc42fdbe7bfdc043ac65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c80a8b5f05cff9234e3ae00e2acfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd74d5a66e87d0a3a3c32d200c447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb95d653de4744bb1b6d47a96a9d247320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd6a593e23f0b02f3f9d22b5a48cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0818aadd2fdb9b2ac58ba1e8d49d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b83bd58e234398aed714cc02d74c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7e93d9ffca4cd21f09687777677e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362656d0fad7f874835d62bcfbae51325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>